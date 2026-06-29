--- v2 (2026-03-17)
+++ v3 (2026-06-29)
@@ -422,50 +422,53 @@
         <v>2</v>
       </c>
       <c r="B3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="D3" s="2" t="n">
         <v>46283</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="D4" s="2" t="n">
         <v>46195</v>
       </c>
+      <c r="E4" t="n">
+        <v>0.03056</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="D5" s="2" t="n">
         <v>46101</v>
       </c>
       <c r="E5" t="n">
         <v>0.03061</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>46003</v>
       </c>