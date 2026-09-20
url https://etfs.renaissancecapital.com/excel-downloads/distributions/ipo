--- v3 (2026-06-29)
+++ v4 (2026-09-20)
@@ -408,50 +408,53 @@
         <v>1</v>
       </c>
       <c r="B2" s="2" t="n">
         <v>46367</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>46367</v>
       </c>
       <c r="D2" s="2" t="n">
         <v>46374</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="D3" s="2" t="n">
         <v>46283</v>
       </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="D4" s="2" t="n">
         <v>46195</v>
       </c>
       <c r="E4" t="n">
         <v>0.03056</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="n">
         <v>46094</v>
       </c>