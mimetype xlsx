--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -358,54 +358,54 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
-[...2 lines deleted...]
-    <col min="4" max="5" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="7.65234375" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
+    <col min="3" max="3" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
+    <col min="4" max="5" bestFit="true" width="12.61328125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="n">
         <v>46367</v>