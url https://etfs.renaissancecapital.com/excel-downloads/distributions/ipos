--- v2 (2026-01-20)
+++ v3 (2026-04-01)
@@ -424,50 +424,53 @@
         <v>3</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="D4" s="2" t="n">
         <v>46195</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="D5" s="2" t="n">
         <v>46101</v>
       </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>46003</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>46003</v>
       </c>
       <c r="D6" s="2" t="n">
         <v>46010</v>
       </c>
       <c r="E6" t="n">
         <v>0.01794</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="n">
         <v>45912</v>
       </c>