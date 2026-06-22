--- v3 (2026-04-01)
+++ v4 (2026-06-22)
@@ -410,50 +410,53 @@
         <v>2</v>
       </c>
       <c r="B3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="D3" s="2" t="n">
         <v>46283</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="D4" s="2" t="n">
         <v>46195</v>
       </c>
+      <c r="E4" t="n">
+        <v>0.0541</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="D5" s="2" t="n">
         <v>46101</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="n">
         <v>46003</v>
       </c>