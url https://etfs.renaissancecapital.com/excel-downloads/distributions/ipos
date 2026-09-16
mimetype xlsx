--- v4 (2026-06-22)
+++ v5 (2026-09-16)
@@ -396,50 +396,53 @@
         <v>1</v>
       </c>
       <c r="B2" s="2" t="n">
         <v>46367</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>46367</v>
       </c>
       <c r="D2" s="2" t="n">
         <v>46374</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>46276</v>
       </c>
       <c r="D3" s="2" t="n">
         <v>46283</v>
       </c>
+      <c r="E3" t="n">
+        <v>0.07221</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>46185</v>
       </c>
       <c r="D4" s="2" t="n">
         <v>46195</v>
       </c>
       <c r="E4" t="n">
         <v>0.0541</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="n">
         <v>46094</v>
       </c>