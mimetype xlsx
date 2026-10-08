--- v5 (2026-09-16)
+++ v6 (2026-10-08)
@@ -346,54 +346,54 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
-[...2 lines deleted...]
-    <col min="4" max="5" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="7.65234375" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
+    <col min="3" max="3" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
+    <col min="4" max="5" bestFit="true" width="12.61328125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="n">
         <v>46367</v>