--- v14 (2026-08-30)
+++ v15 (2026-09-20)
@@ -4,539 +4,530 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>Astera Labs</t>
+  </si>
+  <si>
     <t>CoreWeave</t>
   </si>
   <si>
-    <t>Astera Labs</t>
-[...1 lines deleted...]
-  <si>
     <t>Arm Holdings</t>
   </si>
   <si>
     <t>Reddit</t>
   </si>
   <si>
+    <t>Rubrik</t>
+  </si>
+  <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
-    <t>Rubrik</t>
-[...1 lines deleted...]
-  <si>
     <t>Viking Holdings</t>
   </si>
   <si>
     <t>Medline</t>
   </si>
   <si>
     <t>Kaspi.kz</t>
   </si>
   <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
     <t>BrightSpring Health Services</t>
   </si>
   <si>
+    <t>Tempus AI</t>
+  </si>
+  <si>
     <t>Chime Financial</t>
   </si>
   <si>
     <t>Instacart (Maplebear)</t>
   </si>
   <si>
-    <t>Tempus AI</t>
+    <t>Cerebras Systems</t>
+  </si>
+  <si>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
+    <t>Kodiak Gas Services</t>
+  </si>
+  <si>
+    <t>StandardAero</t>
   </si>
   <si>
     <t>Figma</t>
   </si>
   <si>
-    <t>Cerebras Systems</t>
+    <t>UL Solutions</t>
+  </si>
+  <si>
+    <t>Amer Sports</t>
+  </si>
+  <si>
+    <t>Figure Technology Solutions</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
   </si>
   <si>
     <t>ServiceTitan</t>
   </si>
   <si>
-    <t>Apogee Therapeutics</t>
-[...19 lines deleted...]
-  <si>
     <t>Legence</t>
   </si>
   <si>
-    <t>Caris Life Sciences</t>
+    <t>Klarna Group</t>
+  </si>
+  <si>
+    <t>Loar Holdings</t>
+  </si>
+  <si>
+    <t>Lineage</t>
   </si>
   <si>
     <t>Karman Holdings</t>
   </si>
   <si>
-    <t>Loar Holdings</t>
-[...7 lines deleted...]
-  <si>
     <t>Klaviyo</t>
   </si>
   <si>
+    <t>EquipmentShare.com</t>
+  </si>
+  <si>
+    <t>Venture Global</t>
+  </si>
+  <si>
+    <t>Arxis</t>
+  </si>
+  <si>
     <t>Madison Air Solutions</t>
   </si>
   <si>
-    <t>Arxis</t>
-[...7 lines deleted...]
-  <si>
     <t>LandBridge</t>
   </si>
   <si>
+    <t>Netskope</t>
+  </si>
+  <si>
     <t>PACS Group</t>
   </si>
   <si>
     <t>Pony AI</t>
   </si>
   <si>
     <t>Firefly Aerospace</t>
   </si>
   <si>
-    <t>Netskope</t>
+    <t>Birkenstock Holding</t>
   </si>
   <si>
     <t>Janus Living</t>
   </si>
   <si>
-    <t>Birkenstock Holding</t>
-[...1 lines deleted...]
-  <si>
     <t>SailPoint</t>
   </si>
   <si>
     <t>Ingram Micro Holding</t>
   </si>
   <si>
+    <t>Fervo Energy</t>
+  </si>
+  <si>
     <t>SOLV Energy</t>
   </si>
   <si>
     <t>Smithfield Foods</t>
   </si>
   <si>
-    <t>Fervo Energy</t>
+    <t>Bullish</t>
+  </si>
+  <si>
+    <t>BETA Technologies</t>
   </si>
   <si>
     <t>X-Energy</t>
   </si>
   <si>
-    <t>BETA Technologies</t>
-[...4 lines deleted...]
-  <si>
     <t>Central Bancompany</t>
   </si>
   <si>
     <t>BillionToOne</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>ALAB</t>
+  </si>
+  <si>
     <t>CRWV</t>
   </si>
   <si>
-    <t>ALAB</t>
-[...1 lines deleted...]
-  <si>
     <t>ARM</t>
   </si>
   <si>
     <t>RDDT</t>
   </si>
   <si>
+    <t>RBRK</t>
+  </si>
+  <si>
     <t>CRCL</t>
   </si>
   <si>
-    <t>RBRK</t>
-[...1 lines deleted...]
-  <si>
     <t>VIK</t>
   </si>
   <si>
     <t>MDLN</t>
   </si>
   <si>
     <t>KSPI</t>
   </si>
   <si>
     <t>AHR</t>
   </si>
   <si>
     <t>BTSG</t>
   </si>
   <si>
+    <t>TEM</t>
+  </si>
+  <si>
     <t>CHYM</t>
   </si>
   <si>
     <t>CART</t>
   </si>
   <si>
-    <t>TEM</t>
+    <t>CBRS</t>
+  </si>
+  <si>
+    <t>FPS</t>
+  </si>
+  <si>
+    <t>KGS</t>
+  </si>
+  <si>
+    <t>SARO</t>
   </si>
   <si>
     <t>FIG</t>
   </si>
   <si>
-    <t>CBRS</t>
+    <t>ULS</t>
+  </si>
+  <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>FIGR</t>
+  </si>
+  <si>
+    <t>CAI</t>
   </si>
   <si>
     <t>TTAN</t>
   </si>
   <si>
-    <t>APGE</t>
-[...19 lines deleted...]
-  <si>
     <t>LGN</t>
   </si>
   <si>
-    <t>CAI</t>
+    <t>KLAR</t>
+  </si>
+  <si>
+    <t>LOAR</t>
+  </si>
+  <si>
+    <t>LINE</t>
   </si>
   <si>
     <t>KRMN</t>
   </si>
   <si>
-    <t>LOAR</t>
-[...7 lines deleted...]
-  <si>
     <t>KVYO</t>
   </si>
   <si>
+    <t>EQPT</t>
+  </si>
+  <si>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>ARXS</t>
+  </si>
+  <si>
     <t>MAIR</t>
   </si>
   <si>
-    <t>ARXS</t>
-[...7 lines deleted...]
-  <si>
     <t>LB</t>
   </si>
   <si>
+    <t>NTSK</t>
+  </si>
+  <si>
     <t>PACS</t>
   </si>
   <si>
     <t>PONY</t>
   </si>
   <si>
     <t>FLY</t>
   </si>
   <si>
-    <t>NTSK</t>
+    <t>BIRK</t>
   </si>
   <si>
     <t>JAN</t>
   </si>
   <si>
-    <t>BIRK</t>
-[...1 lines deleted...]
-  <si>
     <t>SAIL</t>
   </si>
   <si>
     <t>INGM</t>
   </si>
   <si>
+    <t>FRVO</t>
+  </si>
+  <si>
     <t>MWH</t>
   </si>
   <si>
     <t>SFD</t>
   </si>
   <si>
-    <t>FRVO</t>
+    <t>BLSH</t>
+  </si>
+  <si>
+    <t>BETA</t>
   </si>
   <si>
     <t>XE</t>
   </si>
   <si>
-    <t>BETA</t>
-[...4 lines deleted...]
-  <si>
     <t>CBC</t>
   </si>
   <si>
     <t>BLLN</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BMTQ7V2</t>
+  </si>
+  <si>
     <t>BTTRKN7</t>
   </si>
   <si>
-    <t>BMTQ7V2</t>
-[...1 lines deleted...]
-  <si>
     <t>BNSP5P7</t>
   </si>
   <si>
     <t>BMVNLY2</t>
   </si>
   <si>
+    <t>BSLQK57</t>
+  </si>
+  <si>
     <t>BL6K237</t>
   </si>
   <si>
-    <t>BSLQK57</t>
-[...1 lines deleted...]
-  <si>
     <t>BRDXKH1</t>
   </si>
   <si>
     <t>BNBV4B1</t>
   </si>
   <si>
     <t>BJY21K1</t>
   </si>
   <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
     <t>BPJM8Q3</t>
   </si>
   <si>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
     <t>BTCHBL9</t>
   </si>
   <si>
     <t>BN4L6W3</t>
   </si>
   <si>
-    <t>BSLSJJ0</t>
+    <t>BQ732F2</t>
+  </si>
+  <si>
+    <t>BV9C843</t>
+  </si>
+  <si>
+    <t>BQLSDK5</t>
+  </si>
+  <si>
+    <t>BQPDNZ1</t>
   </si>
   <si>
     <t>BSML6T7</t>
   </si>
   <si>
-    <t>BQ732F2</t>
+    <t>BPW6WJ3</t>
+  </si>
+  <si>
+    <t>BN6TZY0</t>
+  </si>
+  <si>
+    <t>BVLD6Y0</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
   </si>
   <si>
     <t>BPGN2Q7</t>
   </si>
   <si>
-    <t>BM9HHL5</t>
-[...19 lines deleted...]
-  <si>
     <t>BT6CC17</t>
   </si>
   <si>
-    <t>BT18HP9</t>
+    <t>BMHVL51</t>
+  </si>
+  <si>
+    <t>BLDCK32</t>
+  </si>
+  <si>
+    <t>BP5DSY8</t>
   </si>
   <si>
     <t>BTRFVH4</t>
   </si>
   <si>
-    <t>BLDCK32</t>
-[...7 lines deleted...]
-  <si>
     <t>BN4JNC6</t>
   </si>
   <si>
+    <t>BVMZK21</t>
+  </si>
+  <si>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
+    <t>BVH8P08</t>
+  </si>
+  <si>
     <t>BVH8NY8</t>
   </si>
   <si>
-    <t>BVH8P08</t>
-[...7 lines deleted...]
-  <si>
     <t>BLD7424</t>
   </si>
   <si>
+    <t>BQT3J26</t>
+  </si>
+  <si>
     <t>BPW6WD7</t>
   </si>
   <si>
     <t>BRWKBD6</t>
   </si>
   <si>
     <t>BPK4SR9</t>
   </si>
   <si>
-    <t>BQT3J26</t>
+    <t>BS44BN3</t>
   </si>
   <si>
     <t>BV6NBP1</t>
   </si>
   <si>
-    <t>BS44BN3</t>
-[...1 lines deleted...]
-  <si>
     <t>BRXZ3P6</t>
   </si>
   <si>
     <t>BS5YN47</t>
   </si>
   <si>
+    <t>BVK0QZ3</t>
+  </si>
+  <si>
     <t>BWTRBN5</t>
   </si>
   <si>
     <t>BS893N8</t>
   </si>
   <si>
-    <t>BVK0QZ3</t>
+    <t>BV6KVT6</t>
+  </si>
+  <si>
+    <t>BT3CTW0</t>
   </si>
   <si>
     <t>BW0TQY6</t>
-  </si>
-[...4 lines deleted...]
-    <t>BV6KVT6</t>
   </si>
   <si>
     <t>B3KKGR9</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
@@ -680,1458 +671,1432 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="30.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F2" t="n">
-        <v>151591</v>
+        <v>42217</v>
       </c>
       <c r="G2" t="n">
-        <v>13158098.8</v>
+        <v>12393222.52</v>
       </c>
       <c r="H2" t="n">
-        <v>8.69839408</v>
+        <v>8.64517281</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E3" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F3" t="n">
-        <v>41514</v>
+        <v>154153</v>
       </c>
       <c r="G3" t="n">
-        <v>12623992.26</v>
+        <v>12313741.64</v>
       </c>
       <c r="H3" t="n">
-        <v>8.3453135</v>
+        <v>8.58972913</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E4" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F4" t="n">
-        <v>40027</v>
+        <v>40703</v>
       </c>
       <c r="G4" t="n">
-        <v>10215290.67</v>
+        <v>10782224.7</v>
       </c>
       <c r="H4" t="n">
-        <v>6.75299868</v>
+        <v>7.52138483</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F5" t="n">
-        <v>61084</v>
+        <v>62116</v>
       </c>
       <c r="G5" t="n">
-        <v>9403881.8</v>
+        <v>9493188.28</v>
       </c>
       <c r="H5" t="n">
-        <v>6.21660249</v>
+        <v>6.6221883</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F6" t="n">
-        <v>81880</v>
+        <v>72161</v>
       </c>
       <c r="G6" t="n">
-        <v>7716371.2</v>
+        <v>7781120.63</v>
       </c>
       <c r="H6" t="n">
-        <v>5.10104374</v>
+        <v>5.42789677</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F7" t="n">
-        <v>70962</v>
+        <v>83263</v>
       </c>
       <c r="G7" t="n">
-        <v>7594353.24</v>
+        <v>7084848.67</v>
       </c>
       <c r="H7" t="n">
-        <v>5.02038161</v>
+        <v>4.94219651</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F8" t="n">
-        <v>81081</v>
+        <v>82452</v>
       </c>
       <c r="G8" t="n">
-        <v>7281884.61</v>
+        <v>6994403.16</v>
       </c>
       <c r="H8" t="n">
-        <v>4.81381869</v>
+        <v>4.8791042</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E9" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F9" t="n">
-        <v>205388</v>
+        <v>208858</v>
       </c>
       <c r="G9" t="n">
-        <v>7116694.2</v>
+        <v>6708518.96</v>
       </c>
       <c r="H9" t="n">
-        <v>4.70461665</v>
+        <v>4.67967921</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F10" t="n">
-        <v>48703</v>
+        <v>49525</v>
       </c>
       <c r="G10" t="n">
-        <v>5114302.03</v>
+        <v>4825220.75</v>
       </c>
       <c r="H10" t="n">
-        <v>3.38089987</v>
+        <v>3.36594192</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F11" t="n">
-        <v>87386</v>
+        <v>88862</v>
       </c>
       <c r="G11" t="n">
-        <v>4935561.28</v>
+        <v>4723015.3</v>
       </c>
       <c r="H11" t="n">
-        <v>3.26274013</v>
+        <v>3.2946462</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F12" t="n">
-        <v>72890</v>
+        <v>74122</v>
       </c>
       <c r="G12" t="n">
-        <v>4439001</v>
+        <v>4195305.2</v>
       </c>
       <c r="H12" t="n">
-        <v>2.93448017</v>
+        <v>2.92653008</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F13" t="n">
-        <v>118930</v>
+        <v>50039</v>
       </c>
       <c r="G13" t="n">
-        <v>3967504.8</v>
+        <v>4021134.04</v>
       </c>
       <c r="H13" t="n">
-        <v>2.62278926</v>
+        <v>2.80503304</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F14" t="n">
-        <v>70116</v>
+        <v>120940</v>
       </c>
       <c r="G14" t="n">
-        <v>3539455.68</v>
+        <v>3715276.8</v>
       </c>
       <c r="H14" t="n">
-        <v>2.33981982</v>
+        <v>2.5916754</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F15" t="n">
-        <v>49207</v>
+        <v>71300</v>
       </c>
       <c r="G15" t="n">
-        <v>3478442.83</v>
+        <v>3239159</v>
       </c>
       <c r="H15" t="n">
-        <v>2.29948619</v>
+        <v>2.25954866</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E16" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F16" t="n">
-        <v>97584</v>
+        <v>16103</v>
       </c>
       <c r="G16" t="n">
-        <v>2988022.08</v>
+        <v>3126236.42</v>
       </c>
       <c r="H16" t="n">
-        <v>1.97528488</v>
+        <v>2.18077696</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F17" t="n">
-        <v>15836</v>
+        <v>77188</v>
       </c>
       <c r="G17" t="n">
-        <v>2956106.12</v>
+        <v>2937775.28</v>
       </c>
       <c r="H17" t="n">
-        <v>1.95418627</v>
+        <v>2.04931162</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F18" t="n">
-        <v>27426</v>
+        <v>45911</v>
       </c>
       <c r="G18" t="n">
-        <v>2760152.64</v>
+        <v>2675693.08</v>
       </c>
       <c r="H18" t="n">
-        <v>1.82464775</v>
+        <v>1.86649026</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F19" t="n">
-        <v>20139</v>
+        <v>106267</v>
       </c>
       <c r="G19" t="n">
-        <v>2717959.44</v>
+        <v>2395258.18</v>
       </c>
       <c r="H19" t="n">
-        <v>1.79675519</v>
+        <v>1.67086655</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F20" t="n">
-        <v>45147</v>
+        <v>99233</v>
       </c>
       <c r="G20" t="n">
-        <v>2716043.52</v>
+        <v>2311136.57</v>
       </c>
       <c r="H20" t="n">
-        <v>1.79548864</v>
+        <v>1.61218561</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F21" t="n">
-        <v>35139</v>
+        <v>35734</v>
       </c>
       <c r="G21" t="n">
-        <v>2654751.45</v>
+        <v>2301984.28</v>
       </c>
       <c r="H21" t="n">
-        <v>1.75497043</v>
+        <v>1.60580123</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F22" t="n">
-        <v>104502</v>
+        <v>85465</v>
       </c>
       <c r="G22" t="n">
-        <v>2620910.16</v>
+        <v>2245165.55</v>
       </c>
       <c r="H22" t="n">
-        <v>1.73259904</v>
+        <v>1.56616603</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F23" t="n">
-        <v>84045</v>
+        <v>65856</v>
       </c>
       <c r="G23" t="n">
-        <v>2565053.4</v>
+        <v>2220005.76</v>
       </c>
       <c r="H23" t="n">
-        <v>1.69567395</v>
+        <v>1.54861525</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="F24" t="n">
-        <v>64761</v>
+        <v>57398</v>
       </c>
       <c r="G24" t="n">
-        <v>2462213.22</v>
+        <v>1774746.16</v>
       </c>
       <c r="H24" t="n">
-        <v>1.62768962</v>
+        <v>1.23801434</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E25" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F25" t="n">
-        <v>75905</v>
+        <v>27888</v>
       </c>
       <c r="G25" t="n">
-        <v>2400116.1</v>
+        <v>1512924</v>
       </c>
       <c r="H25" t="n">
-        <v>1.58663922</v>
+        <v>1.05537437</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E26" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F26" t="n">
-        <v>26247</v>
+        <v>26691</v>
       </c>
       <c r="G26" t="n">
-        <v>1511302.26</v>
+        <v>1459730.79</v>
       </c>
       <c r="H26" t="n">
-        <v>0.99907311</v>
+        <v>1.01826824</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F27" t="n">
-        <v>56445</v>
+        <v>94611</v>
       </c>
       <c r="G27" t="n">
-        <v>1489019.1</v>
+        <v>1318877.34</v>
       </c>
       <c r="H27" t="n">
-        <v>0.98434243</v>
+        <v>0.92001273</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F28" t="n">
-        <v>31316</v>
+        <v>20512</v>
       </c>
       <c r="G28" t="n">
-        <v>1485004.72</v>
+        <v>1318511.36</v>
       </c>
       <c r="H28" t="n">
-        <v>0.98168865</v>
+        <v>0.91975744</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F29" t="n">
-        <v>20171</v>
+        <v>32315</v>
       </c>
       <c r="G29" t="n">
-        <v>1474298.39</v>
+        <v>1226031.1</v>
       </c>
       <c r="H29" t="n">
-        <v>0.97461104</v>
+        <v>0.85524574</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E30" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F30" t="n">
-        <v>93039</v>
+        <v>31845</v>
       </c>
       <c r="G30" t="n">
-        <v>1303476.39</v>
+        <v>1122536.25</v>
       </c>
       <c r="H30" t="n">
-        <v>0.86168614</v>
+        <v>0.78305056</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E31" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F31" t="n">
-        <v>31778</v>
+        <v>64716</v>
       </c>
       <c r="G31" t="n">
-        <v>1256819.9</v>
+        <v>1027042.92</v>
       </c>
       <c r="H31" t="n">
-        <v>0.83084304</v>
+        <v>0.71643703</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E32" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F32" t="n">
-        <v>63641</v>
+        <v>55294</v>
       </c>
       <c r="G32" t="n">
-        <v>1248000.01</v>
+        <v>1015750.78</v>
       </c>
       <c r="H32" t="n">
-        <v>0.82501249</v>
+        <v>0.70855994</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F33" t="n">
-        <v>40814</v>
+        <v>69910</v>
       </c>
       <c r="G33" t="n">
-        <v>1108916.38</v>
+        <v>1008102.2</v>
       </c>
       <c r="H33" t="n">
-        <v>0.7330688</v>
+        <v>0.7032245</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F34" t="n">
-        <v>19836</v>
+        <v>20170</v>
       </c>
       <c r="G34" t="n">
-        <v>1071342.36</v>
+        <v>1002449</v>
       </c>
       <c r="H34" t="n">
-        <v>0.70822983</v>
+        <v>0.69928098</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F35" t="n">
-        <v>68749</v>
+        <v>41504</v>
       </c>
       <c r="G35" t="n">
-        <v>995485.52</v>
+        <v>984474.88</v>
       </c>
       <c r="H35" t="n">
-        <v>0.65808332</v>
+        <v>0.68674273</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E36" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F36" t="n">
-        <v>54375</v>
+        <v>11328</v>
       </c>
       <c r="G36" t="n">
-        <v>995062.5</v>
+        <v>973415.04</v>
       </c>
       <c r="H36" t="n">
-        <v>0.65780368</v>
+        <v>0.67902769</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F37" t="n">
-        <v>11140</v>
+        <v>53073</v>
       </c>
       <c r="G37" t="n">
-        <v>993910.8</v>
+        <v>913386.33</v>
       </c>
       <c r="H37" t="n">
-        <v>0.65704232</v>
+        <v>0.6371533</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F38" t="n">
-        <v>20791</v>
+        <v>21141</v>
       </c>
       <c r="G38" t="n">
-        <v>919793.84</v>
+        <v>889190.46</v>
       </c>
       <c r="H38" t="n">
-        <v>0.608046</v>
+        <v>0.62027493</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F39" t="n">
-        <v>118097</v>
+        <v>120091</v>
       </c>
       <c r="G39" t="n">
-        <v>888089.44</v>
+        <v>826226.08</v>
       </c>
       <c r="H39" t="n">
-        <v>0.58708724</v>
+        <v>0.5763527</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E40" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F40" t="n">
-        <v>35654</v>
+        <v>36256</v>
       </c>
       <c r="G40" t="n">
-        <v>790092.64</v>
+        <v>787480.32</v>
       </c>
       <c r="H40" t="n">
-        <v>0.52230472</v>
+        <v>0.54932472</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E41" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F41" t="n">
-        <v>52191</v>
+        <v>24649</v>
       </c>
       <c r="G41" t="n">
-        <v>789127.92</v>
+        <v>768309.33</v>
       </c>
       <c r="H41" t="n">
-        <v>0.52166698</v>
+        <v>0.53595156</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D42" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E42" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F42" t="n">
-        <v>21206</v>
+        <v>21564</v>
       </c>
       <c r="G42" t="n">
-        <v>651236.26</v>
+        <v>651879.72</v>
       </c>
       <c r="H42" t="n">
-        <v>0.43051125</v>
+        <v>0.45473345</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F43" t="n">
-        <v>18274</v>
+        <v>30467</v>
       </c>
       <c r="G43" t="n">
-        <v>645254.94</v>
+        <v>615128.73</v>
       </c>
       <c r="H43" t="n">
-        <v>0.4265572</v>
+        <v>0.42909697</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D44" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F44" t="n">
-        <v>29961</v>
+        <v>20467</v>
       </c>
       <c r="G44" t="n">
-        <v>612702.45</v>
+        <v>556293.06</v>
       </c>
       <c r="H44" t="n">
-        <v>0.4050378</v>
+        <v>0.38805481</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D45" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E45" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F45" t="n">
-        <v>20128</v>
+        <v>28406</v>
       </c>
       <c r="G45" t="n">
-        <v>589549.12</v>
+        <v>473243.96</v>
       </c>
       <c r="H45" t="n">
-        <v>0.38973188</v>
+        <v>0.33012203</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D46" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E46" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F46" t="n">
-        <v>16652</v>
+        <v>16933</v>
       </c>
       <c r="G46" t="n">
-        <v>468587.28</v>
+        <v>435516.76</v>
       </c>
       <c r="H46" t="n">
-        <v>0.30976791</v>
+        <v>0.30380457</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F47" t="n">
-        <v>21058</v>
+        <v>21414</v>
       </c>
       <c r="G47" t="n">
-        <v>465592.38</v>
+        <v>423783.06</v>
       </c>
       <c r="H47" t="n">
-        <v>0.30778808</v>
+        <v>0.29561946</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D48" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E48" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F48" t="n">
-        <v>27934</v>
+        <v>9651</v>
       </c>
       <c r="G48" t="n">
-        <v>445826.64</v>
+        <v>336916.41</v>
       </c>
       <c r="H48" t="n">
-        <v>0.29472159</v>
+        <v>0.23502367</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E49" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F49" t="n">
-        <v>19297</v>
+        <v>15382</v>
       </c>
       <c r="G49" t="n">
-        <v>356415.59</v>
+        <v>333789.4</v>
       </c>
       <c r="H49" t="n">
-        <v>0.23561483</v>
+        <v>0.23284235</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E50" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F50" t="n">
-        <v>15127</v>
+        <v>19623</v>
       </c>
       <c r="G50" t="n">
-        <v>332037.65</v>
+        <v>320443.59</v>
       </c>
       <c r="H50" t="n">
-        <v>0.21949936</v>
+        <v>0.22353268</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D51" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E51" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F51" t="n">
-        <v>9490</v>
+        <v>9097</v>
       </c>
       <c r="G51" t="n">
-        <v>318484.4</v>
+        <v>288101.99</v>
       </c>
       <c r="H51" t="n">
-        <v>0.21053975</v>
+        <v>0.20097206</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D52" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E52" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F52" t="n">
-        <v>8945</v>
+        <v>2170</v>
       </c>
       <c r="G52" t="n">
-        <v>290354.7</v>
+        <v>240153.9</v>
       </c>
       <c r="H52" t="n">
-        <v>0.19194411</v>
+        <v>0.16752479</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>56</v>
       </c>
       <c r="D53" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E53"/>
       <c r="F53" t="n">
-        <v>2139</v>
+        <v>194911.89</v>
       </c>
       <c r="G53" t="n">
-        <v>203525.85</v>
+        <v>266178.86</v>
       </c>
       <c r="H53" t="n">
-        <v>0.13454437</v>
-[...23 lines deleted...]
-        <v>0.09583221</v>
+        <v>0.18567909</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>