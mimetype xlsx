--- v15 (2026-09-20)
+++ v16 (2026-10-10)
@@ -4,536 +4,563 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Astera Labs</t>
   </si>
   <si>
+    <t>SpaceX</t>
+  </si>
+  <si>
+    <t>SK hynix</t>
+  </si>
+  <si>
     <t>CoreWeave</t>
   </si>
   <si>
-    <t>Arm Holdings</t>
-[...1 lines deleted...]
-  <si>
     <t>Reddit</t>
   </si>
   <si>
     <t>Rubrik</t>
   </si>
   <si>
+    <t>Medline</t>
+  </si>
+  <si>
+    <t>Viking Holdings</t>
+  </si>
+  <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
-    <t>Viking Holdings</t>
-[...2 lines deleted...]
-    <t>Medline</t>
+    <t>BrightSpring Health Services</t>
   </si>
   <si>
     <t>Kaspi.kz</t>
   </si>
   <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
-    <t>BrightSpring Health Services</t>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
+    <t>Chime Financial</t>
   </si>
   <si>
     <t>Tempus AI</t>
   </si>
   <si>
-    <t>Chime Financial</t>
-[...2 lines deleted...]
-    <t>Instacart (Maplebear)</t>
+    <t>UL Solutions</t>
   </si>
   <si>
     <t>Cerebras Systems</t>
   </si>
   <si>
-    <t>Forgent Power Solutions</t>
-[...2 lines deleted...]
-    <t>Kodiak Gas Services</t>
+    <t>Amer Sports</t>
+  </si>
+  <si>
+    <t>Figma</t>
+  </si>
+  <si>
+    <t>Netskope</t>
   </si>
   <si>
     <t>StandardAero</t>
   </si>
   <si>
-    <t>Figma</t>
-[...5 lines deleted...]
-    <t>Amer Sports</t>
+    <t>CG Oncology</t>
+  </si>
+  <si>
+    <t>ServiceTitan</t>
+  </si>
+  <si>
+    <t>Hinge Health</t>
   </si>
   <si>
     <t>Figure Technology Solutions</t>
   </si>
   <si>
     <t>Caris Life Sciences</t>
   </si>
   <si>
-    <t>ServiceTitan</t>
+    <t>Venture Global</t>
+  </si>
+  <si>
+    <t>Arxis</t>
   </si>
   <si>
     <t>Legence</t>
   </si>
   <si>
+    <t>Madison Air Solutions</t>
+  </si>
+  <si>
     <t>Klarna Group</t>
   </si>
   <si>
     <t>Loar Holdings</t>
   </si>
   <si>
     <t>Lineage</t>
   </si>
   <si>
+    <t>Navan</t>
+  </si>
+  <si>
+    <t>BETA Technologies</t>
+  </si>
+  <si>
+    <t>Bending Spoons</t>
+  </si>
+  <si>
     <t>Karman Holdings</t>
   </si>
   <si>
-    <t>Klaviyo</t>
+    <t>LandBridge</t>
+  </si>
+  <si>
+    <t>Janus Living</t>
+  </si>
+  <si>
+    <t>INNIO Holding</t>
+  </si>
+  <si>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>BillionToOne</t>
+  </si>
+  <si>
+    <t>Birkenstock Holding</t>
+  </si>
+  <si>
+    <t>Ingram Micro Holding</t>
+  </si>
+  <si>
+    <t>SailPoint</t>
+  </si>
+  <si>
+    <t>Quantinuum</t>
+  </si>
+  <si>
+    <t>Fervo Energy</t>
+  </si>
+  <si>
+    <t>Central Bancompany</t>
+  </si>
+  <si>
+    <t>SOLV Energy</t>
+  </si>
+  <si>
+    <t>Smithfield Foods</t>
   </si>
   <si>
     <t>EquipmentShare.com</t>
   </si>
   <si>
-    <t>Venture Global</t>
-[...41 lines deleted...]
-    <t>Smithfield Foods</t>
+    <t>Jersey Mike's Subs</t>
   </si>
   <si>
     <t>Bullish</t>
   </si>
   <si>
-    <t>BETA Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>X-Energy</t>
   </si>
   <si>
-    <t>Central Bancompany</t>
-[...4 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ALAB</t>
   </si>
   <si>
+    <t>SPCX</t>
+  </si>
+  <si>
+    <t>SKHY</t>
+  </si>
+  <si>
     <t>CRWV</t>
   </si>
   <si>
-    <t>ARM</t>
-[...1 lines deleted...]
-  <si>
     <t>RDDT</t>
   </si>
   <si>
     <t>RBRK</t>
   </si>
   <si>
+    <t>MDLN</t>
+  </si>
+  <si>
+    <t>VIK</t>
+  </si>
+  <si>
     <t>CRCL</t>
   </si>
   <si>
-    <t>VIK</t>
-[...2 lines deleted...]
-    <t>MDLN</t>
+    <t>BTSG</t>
   </si>
   <si>
     <t>KSPI</t>
   </si>
   <si>
     <t>AHR</t>
   </si>
   <si>
-    <t>BTSG</t>
+    <t>FPS</t>
+  </si>
+  <si>
+    <t>CHYM</t>
   </si>
   <si>
     <t>TEM</t>
   </si>
   <si>
-    <t>CHYM</t>
-[...2 lines deleted...]
-    <t>CART</t>
+    <t>ULS</t>
   </si>
   <si>
     <t>CBRS</t>
   </si>
   <si>
-    <t>FPS</t>
-[...2 lines deleted...]
-    <t>KGS</t>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>FIG</t>
+  </si>
+  <si>
+    <t>NTSK</t>
   </si>
   <si>
     <t>SARO</t>
   </si>
   <si>
-    <t>FIG</t>
-[...5 lines deleted...]
-    <t>AS</t>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>TTAN</t>
+  </si>
+  <si>
+    <t>HNGE</t>
   </si>
   <si>
     <t>FIGR</t>
   </si>
   <si>
     <t>CAI</t>
   </si>
   <si>
-    <t>TTAN</t>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>ARXS</t>
   </si>
   <si>
     <t>LGN</t>
   </si>
   <si>
+    <t>MAIR</t>
+  </si>
+  <si>
     <t>KLAR</t>
   </si>
   <si>
     <t>LOAR</t>
   </si>
   <si>
     <t>LINE</t>
   </si>
   <si>
+    <t>NAVN</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>BSP</t>
+  </si>
+  <si>
     <t>KRMN</t>
   </si>
   <si>
-    <t>KVYO</t>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>JAN</t>
+  </si>
+  <si>
+    <t>INIO</t>
+  </si>
+  <si>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>BLLN</t>
+  </si>
+  <si>
+    <t>BIRK</t>
+  </si>
+  <si>
+    <t>INGM</t>
+  </si>
+  <si>
+    <t>SAIL</t>
+  </si>
+  <si>
+    <t>QNT</t>
+  </si>
+  <si>
+    <t>FRVO</t>
+  </si>
+  <si>
+    <t>CBC</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>SFD</t>
   </si>
   <si>
     <t>EQPT</t>
   </si>
   <si>
-    <t>VG</t>
-[...41 lines deleted...]
-    <t>SFD</t>
+    <t>JMKE</t>
   </si>
   <si>
     <t>BLSH</t>
   </si>
   <si>
-    <t>BETA</t>
-[...1 lines deleted...]
-  <si>
     <t>XE</t>
   </si>
   <si>
-    <t>CBC</t>
-[...4 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMTQ7V2</t>
   </si>
   <si>
+    <t>BXCVG25</t>
+  </si>
+  <si>
+    <t>BTCL6W7</t>
+  </si>
+  <si>
     <t>BTTRKN7</t>
   </si>
   <si>
-    <t>BNSP5P7</t>
-[...1 lines deleted...]
-  <si>
     <t>BMVNLY2</t>
   </si>
   <si>
     <t>BSLQK57</t>
   </si>
   <si>
+    <t>BNBV4B1</t>
+  </si>
+  <si>
+    <t>BRDXKH1</t>
+  </si>
+  <si>
     <t>BL6K237</t>
   </si>
   <si>
-    <t>BRDXKH1</t>
-[...2 lines deleted...]
-    <t>BNBV4B1</t>
+    <t>BPJM8Q3</t>
   </si>
   <si>
     <t>BJY21K1</t>
   </si>
   <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
-    <t>BPJM8Q3</t>
+    <t>BV9C843</t>
+  </si>
+  <si>
+    <t>BTCHBL9</t>
   </si>
   <si>
     <t>BSLSJJ0</t>
   </si>
   <si>
-    <t>BTCHBL9</t>
-[...2 lines deleted...]
-    <t>BN4L6W3</t>
+    <t>BPW6WJ3</t>
   </si>
   <si>
     <t>BQ732F2</t>
   </si>
   <si>
-    <t>BV9C843</t>
-[...2 lines deleted...]
-    <t>BQLSDK5</t>
+    <t>BN6TZY0</t>
+  </si>
+  <si>
+    <t>BSML6T7</t>
+  </si>
+  <si>
+    <t>BQT3J26</t>
   </si>
   <si>
     <t>BQPDNZ1</t>
   </si>
   <si>
-    <t>BSML6T7</t>
-[...5 lines deleted...]
-    <t>BN6TZY0</t>
+    <t>BRBCSP4</t>
+  </si>
+  <si>
+    <t>BPGN2Q7</t>
+  </si>
+  <si>
+    <t>BV99FG5</t>
   </si>
   <si>
     <t>BVLD6Y0</t>
   </si>
   <si>
     <t>BT18HP9</t>
   </si>
   <si>
-    <t>BPGN2Q7</t>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
+    <t>BVH8P08</t>
   </si>
   <si>
     <t>BT6CC17</t>
   </si>
   <si>
+    <t>BVH8NY8</t>
+  </si>
+  <si>
     <t>BMHVL51</t>
   </si>
   <si>
     <t>BLDCK32</t>
   </si>
   <si>
     <t>BP5DSY8</t>
   </si>
   <si>
+    <t>BT04MG4</t>
+  </si>
+  <si>
+    <t>BT3CTW0</t>
+  </si>
+  <si>
+    <t>BXRSMJ0</t>
+  </si>
+  <si>
     <t>BTRFVH4</t>
   </si>
   <si>
-    <t>BN4JNC6</t>
+    <t>BLD7424</t>
+  </si>
+  <si>
+    <t>BV6NBP1</t>
+  </si>
+  <si>
+    <t>BV4HGG1</t>
+  </si>
+  <si>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BMDJC90</t>
+  </si>
+  <si>
+    <t>BS44BN3</t>
+  </si>
+  <si>
+    <t>BS5YN47</t>
+  </si>
+  <si>
+    <t>BRXZ3P6</t>
+  </si>
+  <si>
+    <t>BW9NLS8</t>
+  </si>
+  <si>
+    <t>BVK0QZ3</t>
+  </si>
+  <si>
+    <t>B3KKGR9</t>
+  </si>
+  <si>
+    <t>BWTRBN5</t>
+  </si>
+  <si>
+    <t>BS893N8</t>
   </si>
   <si>
     <t>BVMZK21</t>
   </si>
   <si>
-    <t>BSZBFJ7</t>
-[...41 lines deleted...]
-    <t>BS893N8</t>
+    <t>BT5DG97</t>
   </si>
   <si>
     <t>BV6KVT6</t>
   </si>
   <si>
-    <t>BT3CTW0</t>
-[...1 lines deleted...]
-  <si>
     <t>BW0TQY6</t>
-  </si>
-[...4 lines deleted...]
-    <t>BMDJC90</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -671,1432 +698,1510 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H53"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="9.6328125" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="28.47265625" hidden="false" outlineLevel="0"/>
+    <col min="3" max="3" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
+    <col min="4" max="4" bestFit="true" width="6.6640625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="6" max="6" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
+    <col min="6" max="6" bestFit="true" width="6.6640625" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="13.6015625" hidden="false" outlineLevel="0"/>
+    <col min="8" max="8" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F2" t="n">
-        <v>42217</v>
+        <v>49171</v>
       </c>
       <c r="G2" t="n">
-        <v>12393222.52</v>
+        <v>17064795.55</v>
       </c>
       <c r="H2" t="n">
-        <v>8.64517281</v>
+        <v>11.74543762</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E3" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F3" t="n">
-        <v>154153</v>
+        <v>94699</v>
       </c>
       <c r="G3" t="n">
-        <v>12313741.64</v>
+        <v>15205818.43</v>
       </c>
       <c r="H3" t="n">
-        <v>8.58972913</v>
+        <v>10.46593212</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="F4" t="n">
-        <v>40703</v>
+        <v>75338</v>
       </c>
       <c r="G4" t="n">
-        <v>10782224.7</v>
+        <v>12845129</v>
       </c>
       <c r="H4" t="n">
-        <v>7.52138483</v>
+        <v>8.84110571</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E5" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F5" t="n">
-        <v>62116</v>
+        <v>117846</v>
       </c>
       <c r="G5" t="n">
-        <v>9493188.28</v>
+        <v>9613876.68</v>
       </c>
       <c r="H5" t="n">
-        <v>6.6221883</v>
+        <v>6.61708419</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E6" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F6" t="n">
-        <v>72161</v>
+        <v>51871</v>
       </c>
       <c r="G6" t="n">
-        <v>7781120.63</v>
+        <v>8116255.37</v>
       </c>
       <c r="H6" t="n">
-        <v>5.42789677</v>
+        <v>5.58629436</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E7" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="F7" t="n">
-        <v>83263</v>
+        <v>58513</v>
       </c>
       <c r="G7" t="n">
-        <v>7084848.67</v>
+        <v>7073636.57</v>
       </c>
       <c r="H7" t="n">
-        <v>4.94219651</v>
+        <v>4.8686758</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E8" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F8" t="n">
-        <v>82452</v>
+        <v>169355</v>
       </c>
       <c r="G8" t="n">
-        <v>6994403.16</v>
+        <v>6052747.7</v>
       </c>
       <c r="H8" t="n">
-        <v>4.8791042</v>
+        <v>4.16601361</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="F9" t="n">
-        <v>208858</v>
+        <v>66857</v>
       </c>
       <c r="G9" t="n">
-        <v>6708518.96</v>
+        <v>5458205.48</v>
       </c>
       <c r="H9" t="n">
-        <v>4.67967921</v>
+        <v>3.7567993</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="F10" t="n">
-        <v>49525</v>
+        <v>67515</v>
       </c>
       <c r="G10" t="n">
-        <v>4825220.75</v>
+        <v>5457912.6</v>
       </c>
       <c r="H10" t="n">
-        <v>3.36594192</v>
+        <v>3.75659771</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E11" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="F11" t="n">
-        <v>88862</v>
+        <v>61893</v>
       </c>
       <c r="G11" t="n">
-        <v>4723015.3</v>
+        <v>3940108.38</v>
       </c>
       <c r="H11" t="n">
-        <v>3.2946462</v>
+        <v>2.7119163</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="F12" t="n">
-        <v>74122</v>
+        <v>40158</v>
       </c>
       <c r="G12" t="n">
-        <v>4195305.2</v>
+        <v>3727867.14</v>
       </c>
       <c r="H12" t="n">
-        <v>2.92653008</v>
+        <v>2.5658339</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E13" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="F13" t="n">
-        <v>50039</v>
+        <v>72054</v>
       </c>
       <c r="G13" t="n">
-        <v>4021134.04</v>
+        <v>3634403.76</v>
       </c>
       <c r="H13" t="n">
-        <v>2.80503304</v>
+        <v>2.50150449</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F14" t="n">
-        <v>120940</v>
+        <v>71633</v>
       </c>
       <c r="G14" t="n">
-        <v>3715276.8</v>
+        <v>2850993.4</v>
       </c>
       <c r="H14" t="n">
-        <v>2.5916754</v>
+        <v>1.96229513</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F15" t="n">
-        <v>71300</v>
+        <v>98065</v>
       </c>
       <c r="G15" t="n">
-        <v>3239159</v>
+        <v>2839962.4</v>
       </c>
       <c r="H15" t="n">
-        <v>2.25954866</v>
+        <v>1.95470266</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="F16" t="n">
-        <v>16103</v>
+        <v>40575</v>
       </c>
       <c r="G16" t="n">
-        <v>3126236.42</v>
+        <v>2811036</v>
       </c>
       <c r="H16" t="n">
-        <v>2.18077696</v>
+        <v>1.93479306</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F17" t="n">
-        <v>77188</v>
+        <v>28975</v>
       </c>
       <c r="G17" t="n">
-        <v>2937775.28</v>
+        <v>2047083.75</v>
       </c>
       <c r="H17" t="n">
-        <v>2.04931162</v>
+        <v>1.40897642</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="F18" t="n">
-        <v>45911</v>
+        <v>11382</v>
       </c>
       <c r="G18" t="n">
-        <v>2675693.08</v>
+        <v>1911265.44</v>
       </c>
       <c r="H18" t="n">
-        <v>1.86649026</v>
+        <v>1.31549475</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="F19" t="n">
-        <v>106267</v>
+        <v>69300</v>
       </c>
       <c r="G19" t="n">
-        <v>2395258.18</v>
+        <v>1902285</v>
       </c>
       <c r="H19" t="n">
-        <v>1.67086655</v>
+        <v>1.30931365</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="F20" t="n">
-        <v>99233</v>
+        <v>80464</v>
       </c>
       <c r="G20" t="n">
-        <v>2311136.57</v>
+        <v>1820900.32</v>
       </c>
       <c r="H20" t="n">
-        <v>1.61218561</v>
+        <v>1.25329782</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F21" t="n">
-        <v>35734</v>
+        <v>91635</v>
       </c>
       <c r="G21" t="n">
-        <v>2301984.28</v>
+        <v>1796962.35</v>
       </c>
       <c r="H21" t="n">
-        <v>1.60580123</v>
+        <v>1.23682168</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F22" t="n">
-        <v>85465</v>
+        <v>86168</v>
       </c>
       <c r="G22" t="n">
-        <v>2245165.55</v>
+        <v>1751795.44</v>
       </c>
       <c r="H22" t="n">
-        <v>1.56616603</v>
+        <v>1.20573399</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F23" t="n">
-        <v>65856</v>
+        <v>27173</v>
       </c>
       <c r="G23" t="n">
-        <v>2220005.76</v>
+        <v>1718963.98</v>
       </c>
       <c r="H23" t="n">
-        <v>1.54861525</v>
+        <v>1.1831366</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="F24" t="n">
-        <v>57398</v>
+        <v>22613</v>
       </c>
       <c r="G24" t="n">
-        <v>1774746.16</v>
+        <v>1649166.09</v>
       </c>
       <c r="H24" t="n">
-        <v>1.23801434</v>
+        <v>1.13509578</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F25" t="n">
-        <v>27888</v>
+        <v>16391</v>
       </c>
       <c r="G25" t="n">
-        <v>1512924</v>
+        <v>1606318</v>
       </c>
       <c r="H25" t="n">
-        <v>1.05537437</v>
+        <v>1.1056041</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F26" t="n">
-        <v>26691</v>
+        <v>53400</v>
       </c>
       <c r="G26" t="n">
-        <v>1459730.79</v>
+        <v>1473840</v>
       </c>
       <c r="H26" t="n">
-        <v>1.01826824</v>
+        <v>1.01442152</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E27" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="F27" t="n">
-        <v>94611</v>
+        <v>46542</v>
       </c>
       <c r="G27" t="n">
-        <v>1318877.34</v>
+        <v>1279905</v>
       </c>
       <c r="H27" t="n">
-        <v>0.92001273</v>
+        <v>0.88093902</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E28" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="F28" t="n">
-        <v>20512</v>
+        <v>94759</v>
       </c>
       <c r="G28" t="n">
-        <v>1318511.36</v>
+        <v>1259347.11</v>
       </c>
       <c r="H28" t="n">
-        <v>0.91975744</v>
+        <v>0.86678934</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E29" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="F29" t="n">
-        <v>32315</v>
+        <v>25426</v>
       </c>
       <c r="G29" t="n">
-        <v>1226031.1</v>
+        <v>1189174.02</v>
       </c>
       <c r="H29" t="n">
-        <v>0.85524574</v>
+        <v>0.81849028</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E30" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F30" t="n">
-        <v>31845</v>
+        <v>21642</v>
       </c>
       <c r="G30" t="n">
-        <v>1122536.25</v>
+        <v>1115645.1</v>
       </c>
       <c r="H30" t="n">
-        <v>0.78305056</v>
+        <v>0.76788145</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F31" t="n">
-        <v>64716</v>
+        <v>43446</v>
       </c>
       <c r="G31" t="n">
-        <v>1027042.92</v>
+        <v>1042704</v>
       </c>
       <c r="H31" t="n">
-        <v>0.71643703</v>
+        <v>0.71767721</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E32" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F32" t="n">
-        <v>55294</v>
+        <v>76716</v>
       </c>
       <c r="G32" t="n">
-        <v>1015750.78</v>
+        <v>1032597.36</v>
       </c>
       <c r="H32" t="n">
-        <v>0.70855994</v>
+        <v>0.71072096</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E33" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F33" t="n">
-        <v>69910</v>
+        <v>16632</v>
       </c>
       <c r="G33" t="n">
-        <v>1008102.2</v>
+        <v>1024863.84</v>
       </c>
       <c r="H33" t="n">
-        <v>0.7032245</v>
+        <v>0.7053981</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D34" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F34" t="n">
-        <v>20170</v>
+        <v>26203</v>
       </c>
       <c r="G34" t="n">
-        <v>1002449</v>
+        <v>902431.32</v>
       </c>
       <c r="H34" t="n">
-        <v>0.69928098</v>
+        <v>0.62112967</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E35" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F35" t="n">
-        <v>41504</v>
+        <v>39004</v>
       </c>
       <c r="G35" t="n">
-        <v>984474.88</v>
+        <v>900212.32</v>
       </c>
       <c r="H35" t="n">
-        <v>0.68674273</v>
+        <v>0.61960236</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E36" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F36" t="n">
-        <v>11328</v>
+        <v>43404</v>
       </c>
       <c r="G36" t="n">
-        <v>973415.04</v>
+        <v>889782</v>
       </c>
       <c r="H36" t="n">
-        <v>0.67902769</v>
+        <v>0.61242333</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F37" t="n">
-        <v>53073</v>
+        <v>22294</v>
       </c>
       <c r="G37" t="n">
-        <v>913386.33</v>
+        <v>847394.94</v>
       </c>
       <c r="H37" t="n">
-        <v>0.6371533</v>
+        <v>0.58324897</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E38" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F38" t="n">
-        <v>21141</v>
+        <v>25822</v>
       </c>
       <c r="G38" t="n">
-        <v>889190.46</v>
+        <v>818299.18</v>
       </c>
       <c r="H38" t="n">
-        <v>0.62027493</v>
+        <v>0.5632228</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F39" t="n">
-        <v>120091</v>
+        <v>9186</v>
       </c>
       <c r="G39" t="n">
-        <v>826226.08</v>
+        <v>803407.56</v>
       </c>
       <c r="H39" t="n">
-        <v>0.5763527</v>
+        <v>0.55297313</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D40" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F40" t="n">
-        <v>36256</v>
+        <v>27511</v>
       </c>
       <c r="G40" t="n">
-        <v>787480.32</v>
+        <v>773059.1</v>
       </c>
       <c r="H40" t="n">
-        <v>0.54932472</v>
+        <v>0.53208475</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="F41" t="n">
-        <v>24649</v>
+        <v>39108</v>
       </c>
       <c r="G41" t="n">
-        <v>768309.33</v>
+        <v>750873.6</v>
       </c>
       <c r="H41" t="n">
-        <v>0.53595156</v>
+        <v>0.51681481</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E42" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F42" t="n">
-        <v>21564</v>
+        <v>17142</v>
       </c>
       <c r="G42" t="n">
-        <v>651879.72</v>
+        <v>749619.66</v>
       </c>
       <c r="H42" t="n">
-        <v>0.45473345</v>
+        <v>0.51595174</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E43" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="F43" t="n">
-        <v>30467</v>
+        <v>7495</v>
       </c>
       <c r="G43" t="n">
-        <v>615128.73</v>
+        <v>715097.95</v>
       </c>
       <c r="H43" t="n">
-        <v>0.42909697</v>
+        <v>0.49219098</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E44" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="F44" t="n">
-        <v>20467</v>
+        <v>19987</v>
       </c>
       <c r="G44" t="n">
-        <v>556293.06</v>
+        <v>661969.44</v>
       </c>
       <c r="H44" t="n">
-        <v>0.38805481</v>
+        <v>0.45562343</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D45" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E45" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="F45" t="n">
-        <v>28406</v>
+        <v>21327</v>
       </c>
       <c r="G45" t="n">
-        <v>473243.96</v>
+        <v>588625.2</v>
       </c>
       <c r="H45" t="n">
-        <v>0.33012203</v>
+        <v>0.40514172</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="F46" t="n">
-        <v>16933</v>
+        <v>24705</v>
       </c>
       <c r="G46" t="n">
-        <v>435516.76</v>
+        <v>494594.1</v>
       </c>
       <c r="H46" t="n">
-        <v>0.30380457</v>
+        <v>0.34042155</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D47" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E47" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F47" t="n">
-        <v>21414</v>
+        <v>10067</v>
       </c>
       <c r="G47" t="n">
-        <v>423783.06</v>
+        <v>417981.84</v>
       </c>
       <c r="H47" t="n">
-        <v>0.29561946</v>
+        <v>0.2876905</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E48" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="F48" t="n">
-        <v>9651</v>
+        <v>29083</v>
       </c>
       <c r="G48" t="n">
-        <v>336916.41</v>
+        <v>401345.4</v>
       </c>
       <c r="H48" t="n">
-        <v>0.23502367</v>
+        <v>0.2762399</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D49" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F49" t="n">
-        <v>15382</v>
+        <v>11609</v>
       </c>
       <c r="G49" t="n">
-        <v>333789.4</v>
+        <v>375783.33</v>
       </c>
       <c r="H49" t="n">
-        <v>0.23284235</v>
+        <v>0.25864592</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D50" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E50" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F50" t="n">
-        <v>19623</v>
+        <v>14599</v>
       </c>
       <c r="G50" t="n">
-        <v>320443.59</v>
+        <v>375048.31</v>
       </c>
       <c r="H50" t="n">
-        <v>0.22353268</v>
+        <v>0.25814001</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D51" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E51" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="F51" t="n">
-        <v>9097</v>
+        <v>17363</v>
       </c>
       <c r="G51" t="n">
-        <v>288101.99</v>
+        <v>327813.44</v>
       </c>
       <c r="H51" t="n">
-        <v>0.20097206</v>
+        <v>0.22562897</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D52" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E52" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F52" t="n">
-        <v>2170</v>
+        <v>17286</v>
       </c>
       <c r="G52" t="n">
-        <v>240153.9</v>
+        <v>270698.76</v>
       </c>
       <c r="H52" t="n">
-        <v>0.16752479</v>
+        <v>0.18631781</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
+        <v>58</v>
+      </c>
+      <c r="D53" t="s">
+        <v>112</v>
+      </c>
+      <c r="E53" t="s">
+        <v>168</v>
+      </c>
+      <c r="F53" t="n">
+        <v>15632</v>
+      </c>
+      <c r="G53" t="n">
+        <v>270433.6</v>
+      </c>
+      <c r="H53" t="n">
+        <v>0.18613531</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B54" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" t="s">
+        <v>113</v>
+      </c>
+      <c r="E54" t="s">
+        <v>169</v>
+      </c>
+      <c r="F54" t="n">
+        <v>7825</v>
+      </c>
+      <c r="G54" t="n">
+        <v>245783.25</v>
+      </c>
+      <c r="H54" t="n">
+        <v>0.16916885</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B55" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" t="s">
+        <v>114</v>
+      </c>
+      <c r="E55" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" t="n">
+        <v>16741</v>
+      </c>
+      <c r="G55" t="n">
+        <v>230523.57</v>
+      </c>
+      <c r="H55" t="n">
+        <v>0.15866585</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B56" t="s">
         <v>56</v>
       </c>
-      <c r="D53" t="s">
-[...10 lines deleted...]
-        <v>0.18567909</v>
+      <c r="C56" t="s">
+        <v>59</v>
+      </c>
+      <c r="D56" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="n">
+        <v>146779</v>
+      </c>
+      <c r="G56" t="n">
+        <v>162373.27</v>
+      </c>
+      <c r="H56" t="n">
+        <v>0.11175901</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>