--- v16 (2026-10-10)
+++ v17 (2026-10-30)
@@ -21,540 +21,540 @@
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Astera Labs</t>
   </si>
   <si>
     <t>SpaceX</t>
   </si>
   <si>
     <t>SK hynix</t>
   </si>
   <si>
+    <t>Rubrik</t>
+  </si>
+  <si>
     <t>CoreWeave</t>
   </si>
   <si>
     <t>Reddit</t>
   </si>
   <si>
-    <t>Rubrik</t>
+    <t>Viking Holdings</t>
   </si>
   <si>
     <t>Medline</t>
   </si>
   <si>
-    <t>Viking Holdings</t>
-[...1 lines deleted...]
-  <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
+    <t>American Healthcare REIT</t>
+  </si>
+  <si>
+    <t>Kaspi.kz</t>
+  </si>
+  <si>
     <t>BrightSpring Health Services</t>
   </si>
   <si>
-    <t>Kaspi.kz</t>
-[...2 lines deleted...]
-    <t>American Healthcare REIT</t>
+    <t>Tempus AI</t>
+  </si>
+  <si>
+    <t>Chime Financial</t>
+  </si>
+  <si>
+    <t>Netskope</t>
+  </si>
+  <si>
+    <t>UL Solutions</t>
+  </si>
+  <si>
+    <t>StandardAero</t>
   </si>
   <si>
     <t>Forgent Power Solutions</t>
   </si>
   <si>
-    <t>Chime Financial</t>
-[...5 lines deleted...]
-    <t>UL Solutions</t>
+    <t>Amer Sports</t>
+  </si>
+  <si>
+    <t>Hinge Health</t>
+  </si>
+  <si>
+    <t>ServiceTitan</t>
+  </si>
+  <si>
+    <t>Figma</t>
+  </si>
+  <si>
+    <t>CG Oncology</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
+  </si>
+  <si>
+    <t>Venture Global</t>
+  </si>
+  <si>
+    <t>Arxis</t>
   </si>
   <si>
     <t>Cerebras Systems</t>
   </si>
   <si>
-    <t>Amer Sports</t>
-[...19 lines deleted...]
-  <si>
     <t>Figure Technology Solutions</t>
   </si>
   <si>
-    <t>Caris Life Sciences</t>
-[...5 lines deleted...]
-    <t>Arxis</t>
+    <t>Loar Holdings</t>
+  </si>
+  <si>
+    <t>Karman Holdings</t>
+  </si>
+  <si>
+    <t>Madison Air Solutions</t>
+  </si>
+  <si>
+    <t>Klarna Group</t>
+  </si>
+  <si>
+    <t>Bending Spoons</t>
+  </si>
+  <si>
+    <t>Navan</t>
+  </si>
+  <si>
+    <t>Lineage</t>
   </si>
   <si>
     <t>Legence</t>
   </si>
   <si>
-    <t>Madison Air Solutions</t>
-[...13 lines deleted...]
-  <si>
     <t>BETA Technologies</t>
   </si>
   <si>
-    <t>Bending Spoons</t>
-[...2 lines deleted...]
-    <t>Karman Holdings</t>
+    <t>BillionToOne</t>
+  </si>
+  <si>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>Janus Living</t>
   </si>
   <si>
     <t>LandBridge</t>
   </si>
   <si>
-    <t>Janus Living</t>
-[...1 lines deleted...]
-  <si>
     <t>INNIO Holding</t>
   </si>
   <si>
-    <t>PACS Group</t>
-[...4 lines deleted...]
-  <si>
     <t>Birkenstock Holding</t>
   </si>
   <si>
     <t>Ingram Micro Holding</t>
   </si>
   <si>
     <t>SailPoint</t>
   </si>
   <si>
+    <t>Central Bancompany</t>
+  </si>
+  <si>
     <t>Quantinuum</t>
   </si>
   <si>
+    <t>SOLV Energy</t>
+  </si>
+  <si>
+    <t>Smithfield Foods</t>
+  </si>
+  <si>
+    <t>EquipmentShare.com</t>
+  </si>
+  <si>
+    <t>Jersey Mike's Subs</t>
+  </si>
+  <si>
     <t>Fervo Energy</t>
   </si>
   <si>
-    <t>Central Bancompany</t>
-[...13 lines deleted...]
-  <si>
     <t>Bullish</t>
   </si>
   <si>
     <t>X-Energy</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ALAB</t>
   </si>
   <si>
     <t>SPCX</t>
   </si>
   <si>
     <t>SKHY</t>
   </si>
   <si>
+    <t>RBRK</t>
+  </si>
+  <si>
     <t>CRWV</t>
   </si>
   <si>
     <t>RDDT</t>
   </si>
   <si>
-    <t>RBRK</t>
+    <t>VIK</t>
   </si>
   <si>
     <t>MDLN</t>
   </si>
   <si>
-    <t>VIK</t>
-[...1 lines deleted...]
-  <si>
     <t>CRCL</t>
   </si>
   <si>
+    <t>AHR</t>
+  </si>
+  <si>
+    <t>KSPI</t>
+  </si>
+  <si>
     <t>BTSG</t>
   </si>
   <si>
-    <t>KSPI</t>
-[...2 lines deleted...]
-    <t>AHR</t>
+    <t>TEM</t>
+  </si>
+  <si>
+    <t>CHYM</t>
+  </si>
+  <si>
+    <t>NTSK</t>
+  </si>
+  <si>
+    <t>ULS</t>
+  </si>
+  <si>
+    <t>SARO</t>
   </si>
   <si>
     <t>FPS</t>
   </si>
   <si>
-    <t>CHYM</t>
-[...5 lines deleted...]
-    <t>ULS</t>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>HNGE</t>
+  </si>
+  <si>
+    <t>TTAN</t>
+  </si>
+  <si>
+    <t>FIG</t>
+  </si>
+  <si>
+    <t>CGON</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>ARXS</t>
   </si>
   <si>
     <t>CBRS</t>
   </si>
   <si>
-    <t>AS</t>
-[...19 lines deleted...]
-  <si>
     <t>FIGR</t>
   </si>
   <si>
-    <t>CAI</t>
-[...5 lines deleted...]
-    <t>ARXS</t>
+    <t>LOAR</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>MAIR</t>
+  </si>
+  <si>
+    <t>KLAR</t>
+  </si>
+  <si>
+    <t>BSP</t>
+  </si>
+  <si>
+    <t>NAVN</t>
+  </si>
+  <si>
+    <t>LINE</t>
   </si>
   <si>
     <t>LGN</t>
   </si>
   <si>
-    <t>MAIR</t>
-[...13 lines deleted...]
-  <si>
     <t>BETA</t>
   </si>
   <si>
-    <t>BSP</t>
-[...2 lines deleted...]
-    <t>KRMN</t>
+    <t>BLLN</t>
+  </si>
+  <si>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>JAN</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
-    <t>JAN</t>
-[...1 lines deleted...]
-  <si>
     <t>INIO</t>
   </si>
   <si>
-    <t>PACS</t>
-[...4 lines deleted...]
-  <si>
     <t>BIRK</t>
   </si>
   <si>
     <t>INGM</t>
   </si>
   <si>
     <t>SAIL</t>
   </si>
   <si>
+    <t>CBC</t>
+  </si>
+  <si>
     <t>QNT</t>
   </si>
   <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>SFD</t>
+  </si>
+  <si>
+    <t>EQPT</t>
+  </si>
+  <si>
+    <t>JMKE</t>
+  </si>
+  <si>
     <t>FRVO</t>
   </si>
   <si>
-    <t>CBC</t>
-[...13 lines deleted...]
-  <si>
     <t>BLSH</t>
   </si>
   <si>
     <t>XE</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMTQ7V2</t>
   </si>
   <si>
     <t>BXCVG25</t>
   </si>
   <si>
     <t>BTCL6W7</t>
   </si>
   <si>
+    <t>BSLQK57</t>
+  </si>
+  <si>
     <t>BTTRKN7</t>
   </si>
   <si>
     <t>BMVNLY2</t>
   </si>
   <si>
-    <t>BSLQK57</t>
+    <t>BRDXKH1</t>
   </si>
   <si>
     <t>BNBV4B1</t>
   </si>
   <si>
-    <t>BRDXKH1</t>
-[...1 lines deleted...]
-  <si>
     <t>BL6K237</t>
   </si>
   <si>
+    <t>BQWNKQ4</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
     <t>BPJM8Q3</t>
   </si>
   <si>
-    <t>BJY21K1</t>
-[...2 lines deleted...]
-    <t>BQWNKQ4</t>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
+    <t>BTCHBL9</t>
+  </si>
+  <si>
+    <t>BQT3J26</t>
+  </si>
+  <si>
+    <t>BPW6WJ3</t>
+  </si>
+  <si>
+    <t>BQPDNZ1</t>
   </si>
   <si>
     <t>BV9C843</t>
   </si>
   <si>
-    <t>BTCHBL9</t>
-[...5 lines deleted...]
-    <t>BPW6WJ3</t>
+    <t>BN6TZY0</t>
+  </si>
+  <si>
+    <t>BV99FG5</t>
+  </si>
+  <si>
+    <t>BPGN2Q7</t>
+  </si>
+  <si>
+    <t>BSML6T7</t>
+  </si>
+  <si>
+    <t>BRBCSP4</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
+  </si>
+  <si>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
+    <t>BVH8P08</t>
   </si>
   <si>
     <t>BQ732F2</t>
   </si>
   <si>
-    <t>BN6TZY0</t>
-[...19 lines deleted...]
-  <si>
     <t>BVLD6Y0</t>
   </si>
   <si>
-    <t>BT18HP9</t>
-[...5 lines deleted...]
-    <t>BVH8P08</t>
+    <t>BLDCK32</t>
+  </si>
+  <si>
+    <t>BTRFVH4</t>
+  </si>
+  <si>
+    <t>BVH8NY8</t>
+  </si>
+  <si>
+    <t>BMHVL51</t>
+  </si>
+  <si>
+    <t>BXRSMJ0</t>
+  </si>
+  <si>
+    <t>BT04MG4</t>
+  </si>
+  <si>
+    <t>BP5DSY8</t>
   </si>
   <si>
     <t>BT6CC17</t>
   </si>
   <si>
-    <t>BVH8NY8</t>
-[...13 lines deleted...]
-  <si>
     <t>BT3CTW0</t>
   </si>
   <si>
-    <t>BXRSMJ0</t>
-[...2 lines deleted...]
-    <t>BTRFVH4</t>
+    <t>BMDJC90</t>
+  </si>
+  <si>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BV6NBP1</t>
   </si>
   <si>
     <t>BLD7424</t>
   </si>
   <si>
-    <t>BV6NBP1</t>
-[...1 lines deleted...]
-  <si>
     <t>BV4HGG1</t>
   </si>
   <si>
-    <t>BPW6WD7</t>
-[...4 lines deleted...]
-  <si>
     <t>BS44BN3</t>
   </si>
   <si>
     <t>BS5YN47</t>
   </si>
   <si>
     <t>BRXZ3P6</t>
   </si>
   <si>
+    <t>B3KKGR9</t>
+  </si>
+  <si>
     <t>BW9NLS8</t>
   </si>
   <si>
+    <t>BWTRBN5</t>
+  </si>
+  <si>
+    <t>BS893N8</t>
+  </si>
+  <si>
+    <t>BVMZK21</t>
+  </si>
+  <si>
+    <t>BT5DG97</t>
+  </si>
+  <si>
     <t>BVK0QZ3</t>
-  </si>
-[...13 lines deleted...]
-    <t>BT5DG97</t>
   </si>
   <si>
     <t>BV6KVT6</t>
   </si>
   <si>
     <t>BW0TQY6</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
@@ -704,1504 +704,1504 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="9.6328125" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="28.47265625" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="6.6640625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="6" max="6" bestFit="true" width="6.6640625" hidden="false" outlineLevel="0"/>
+    <col min="6" max="6" bestFit="true" width="9.6328125" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="13.6015625" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>116</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>171</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>58</v>
       </c>
       <c r="D2" t="s">
         <v>61</v>
       </c>
       <c r="E2" t="s">
         <v>117</v>
       </c>
       <c r="F2" t="n">
         <v>49171</v>
       </c>
       <c r="G2" t="n">
-        <v>17064795.55</v>
+        <v>14280733.53</v>
       </c>
       <c r="H2" t="n">
-        <v>11.74543762</v>
+        <v>10.29596585</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>58</v>
       </c>
       <c r="D3" t="s">
         <v>62</v>
       </c>
       <c r="E3" t="s">
         <v>118</v>
       </c>
       <c r="F3" t="n">
         <v>94699</v>
       </c>
       <c r="G3" t="n">
-        <v>15205818.43</v>
+        <v>13626239.11</v>
       </c>
       <c r="H3" t="n">
-        <v>10.46593212</v>
+        <v>9.82409567</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4" t="s">
         <v>119</v>
       </c>
       <c r="F4" t="n">
         <v>75338</v>
       </c>
       <c r="G4" t="n">
-        <v>12845129</v>
+        <v>12211536.42</v>
       </c>
       <c r="H4" t="n">
-        <v>8.84110571</v>
+        <v>8.80413892</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5" t="s">
         <v>64</v>
       </c>
       <c r="E5" t="s">
         <v>120</v>
       </c>
       <c r="F5" t="n">
-        <v>117846</v>
+        <v>58513</v>
       </c>
       <c r="G5" t="n">
-        <v>9613876.68</v>
+        <v>7819092.19</v>
       </c>
       <c r="H5" t="n">
-        <v>6.61708419</v>
+        <v>5.6373229</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>58</v>
       </c>
       <c r="D6" t="s">
         <v>65</v>
       </c>
       <c r="E6" t="s">
         <v>121</v>
       </c>
       <c r="F6" t="n">
-        <v>51871</v>
+        <v>117846</v>
       </c>
       <c r="G6" t="n">
-        <v>8116255.37</v>
+        <v>7157966.04</v>
       </c>
       <c r="H6" t="n">
-        <v>5.58629436</v>
+        <v>5.16067145</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>58</v>
       </c>
       <c r="D7" t="s">
         <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>122</v>
       </c>
       <c r="F7" t="n">
-        <v>58513</v>
+        <v>51871</v>
       </c>
       <c r="G7" t="n">
-        <v>7073636.57</v>
+        <v>6722481.6</v>
       </c>
       <c r="H7" t="n">
-        <v>4.8686758</v>
+        <v>4.84670068</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>58</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8" t="s">
         <v>123</v>
       </c>
       <c r="F8" t="n">
-        <v>169355</v>
+        <v>66857</v>
       </c>
       <c r="G8" t="n">
-        <v>6052747.7</v>
+        <v>5985707.21</v>
       </c>
       <c r="H8" t="n">
-        <v>4.16601361</v>
+        <v>4.3155092</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>58</v>
       </c>
       <c r="D9" t="s">
         <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>124</v>
       </c>
       <c r="F9" t="n">
-        <v>66857</v>
+        <v>169355</v>
       </c>
       <c r="G9" t="n">
-        <v>5458205.48</v>
+        <v>5419360</v>
       </c>
       <c r="H9" t="n">
-        <v>3.7567993</v>
+        <v>3.90719044</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>69</v>
       </c>
       <c r="E10" t="s">
         <v>125</v>
       </c>
       <c r="F10" t="n">
         <v>67515</v>
       </c>
       <c r="G10" t="n">
-        <v>5457912.6</v>
+        <v>5400524.85</v>
       </c>
       <c r="H10" t="n">
-        <v>3.75659771</v>
+        <v>3.89361088</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>58</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>126</v>
       </c>
       <c r="F11" t="n">
-        <v>61893</v>
+        <v>72054</v>
       </c>
       <c r="G11" t="n">
-        <v>3940108.38</v>
+        <v>3814538.76</v>
       </c>
       <c r="H11" t="n">
-        <v>2.7119163</v>
+        <v>2.75016411</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>127</v>
       </c>
       <c r="F12" t="n">
         <v>40158</v>
       </c>
       <c r="G12" t="n">
-        <v>3727867.14</v>
+        <v>3801356.28</v>
       </c>
       <c r="H12" t="n">
-        <v>2.5658339</v>
+        <v>2.74065995</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>128</v>
       </c>
       <c r="F13" t="n">
-        <v>72054</v>
+        <v>61893</v>
       </c>
       <c r="G13" t="n">
-        <v>3634403.76</v>
+        <v>3727196.46</v>
       </c>
       <c r="H13" t="n">
-        <v>2.50150449</v>
+        <v>2.68719302</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>73</v>
       </c>
       <c r="E14" t="s">
         <v>129</v>
       </c>
       <c r="F14" t="n">
-        <v>71633</v>
+        <v>40575</v>
       </c>
       <c r="G14" t="n">
-        <v>2850993.4</v>
+        <v>3158358</v>
       </c>
       <c r="H14" t="n">
-        <v>1.96229513</v>
+        <v>2.27707814</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>130</v>
       </c>
       <c r="F15" t="n">
         <v>98065</v>
       </c>
       <c r="G15" t="n">
-        <v>2839962.4</v>
+        <v>2831136.55</v>
       </c>
       <c r="H15" t="n">
-        <v>1.95470266</v>
+        <v>2.04116162</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>131</v>
       </c>
       <c r="F16" t="n">
-        <v>40575</v>
+        <v>91635</v>
       </c>
       <c r="G16" t="n">
-        <v>2811036</v>
+        <v>2399920.65</v>
       </c>
       <c r="H16" t="n">
-        <v>1.93479306</v>
+        <v>1.73026834</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17" t="s">
         <v>76</v>
       </c>
       <c r="E17" t="s">
         <v>132</v>
       </c>
       <c r="F17" t="n">
         <v>28975</v>
       </c>
       <c r="G17" t="n">
-        <v>2047083.75</v>
+        <v>2186453.5</v>
       </c>
       <c r="H17" t="n">
-        <v>1.40897642</v>
+        <v>1.57636514</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>77</v>
       </c>
       <c r="E18" t="s">
         <v>133</v>
       </c>
       <c r="F18" t="n">
-        <v>11382</v>
+        <v>86168</v>
       </c>
       <c r="G18" t="n">
-        <v>1911265.44</v>
+        <v>2049936.72</v>
       </c>
       <c r="H18" t="n">
-        <v>1.31549475</v>
+        <v>1.47794078</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>134</v>
       </c>
       <c r="F19" t="n">
-        <v>69300</v>
+        <v>71633</v>
       </c>
       <c r="G19" t="n">
-        <v>1902285</v>
+        <v>2030795.55</v>
       </c>
       <c r="H19" t="n">
-        <v>1.30931365</v>
+        <v>1.46414059</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>135</v>
       </c>
       <c r="F20" t="n">
-        <v>80464</v>
+        <v>69300</v>
       </c>
       <c r="G20" t="n">
-        <v>1820900.32</v>
+        <v>2026332</v>
       </c>
       <c r="H20" t="n">
-        <v>1.25329782</v>
+        <v>1.46092251</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>136</v>
       </c>
       <c r="F21" t="n">
-        <v>91635</v>
+        <v>16391</v>
       </c>
       <c r="G21" t="n">
-        <v>1796962.35</v>
+        <v>1916107.9</v>
       </c>
       <c r="H21" t="n">
-        <v>1.23682168</v>
+        <v>1.38145435</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>137</v>
       </c>
       <c r="F22" t="n">
-        <v>86168</v>
+        <v>22613</v>
       </c>
       <c r="G22" t="n">
-        <v>1751795.44</v>
+        <v>1825547.49</v>
       </c>
       <c r="H22" t="n">
-        <v>1.20573399</v>
+        <v>1.31616311</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>138</v>
       </c>
       <c r="F23" t="n">
-        <v>27173</v>
+        <v>80464</v>
       </c>
       <c r="G23" t="n">
-        <v>1718963.98</v>
+        <v>1795956.48</v>
       </c>
       <c r="H23" t="n">
-        <v>1.1831366</v>
+        <v>1.29482891</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>139</v>
       </c>
       <c r="F24" t="n">
-        <v>22613</v>
+        <v>27173</v>
       </c>
       <c r="G24" t="n">
-        <v>1649166.09</v>
+        <v>1724670.31</v>
       </c>
       <c r="H24" t="n">
-        <v>1.13509578</v>
+        <v>1.24343379</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>140</v>
       </c>
       <c r="F25" t="n">
-        <v>16391</v>
+        <v>46542</v>
       </c>
       <c r="G25" t="n">
-        <v>1606318</v>
+        <v>1682027.88</v>
       </c>
       <c r="H25" t="n">
-        <v>1.1056041</v>
+        <v>1.21268992</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>141</v>
       </c>
       <c r="F26" t="n">
-        <v>53400</v>
+        <v>94759</v>
       </c>
       <c r="G26" t="n">
-        <v>1473840</v>
+        <v>1399590.43</v>
       </c>
       <c r="H26" t="n">
-        <v>1.01442152</v>
+        <v>1.00906128</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27" t="s">
         <v>86</v>
       </c>
       <c r="E27" t="s">
         <v>142</v>
       </c>
       <c r="F27" t="n">
-        <v>46542</v>
+        <v>25426</v>
       </c>
       <c r="G27" t="n">
-        <v>1279905</v>
+        <v>1396650.18</v>
       </c>
       <c r="H27" t="n">
-        <v>0.88093902</v>
+        <v>1.00694145</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28" t="s">
         <v>87</v>
       </c>
       <c r="E28" t="s">
         <v>143</v>
       </c>
       <c r="F28" t="n">
-        <v>94759</v>
+        <v>11382</v>
       </c>
       <c r="G28" t="n">
-        <v>1259347.11</v>
+        <v>1310751.12</v>
       </c>
       <c r="H28" t="n">
-        <v>0.86678934</v>
+        <v>0.94501089</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29" t="s">
         <v>88</v>
       </c>
       <c r="E29" t="s">
         <v>144</v>
       </c>
       <c r="F29" t="n">
-        <v>25426</v>
+        <v>53400</v>
       </c>
       <c r="G29" t="n">
-        <v>1189174.02</v>
+        <v>1259706</v>
       </c>
       <c r="H29" t="n">
-        <v>0.81849028</v>
+        <v>0.90820895</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30" t="s">
         <v>145</v>
       </c>
       <c r="F30" t="n">
-        <v>21642</v>
+        <v>16632</v>
       </c>
       <c r="G30" t="n">
-        <v>1115645.1</v>
+        <v>1077919.92</v>
       </c>
       <c r="H30" t="n">
-        <v>0.76788145</v>
+        <v>0.77714682</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="E31" t="s">
         <v>146</v>
       </c>
       <c r="F31" t="n">
-        <v>43446</v>
+        <v>25822</v>
       </c>
       <c r="G31" t="n">
-        <v>1042704</v>
+        <v>1076519.18</v>
       </c>
       <c r="H31" t="n">
-        <v>0.71767721</v>
+        <v>0.77613693</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="E32" t="s">
         <v>147</v>
       </c>
       <c r="F32" t="n">
-        <v>76716</v>
+        <v>43446</v>
       </c>
       <c r="G32" t="n">
-        <v>1032597.36</v>
+        <v>1067033.76</v>
       </c>
       <c r="H32" t="n">
-        <v>0.71072096</v>
+        <v>0.76929824</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33" t="s">
         <v>92</v>
       </c>
       <c r="E33" t="s">
         <v>148</v>
       </c>
       <c r="F33" t="n">
-        <v>16632</v>
+        <v>76716</v>
       </c>
       <c r="G33" t="n">
-        <v>1024863.84</v>
+        <v>1047173.4</v>
       </c>
       <c r="H33" t="n">
-        <v>0.7053981</v>
+        <v>0.75497954</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
       </c>
       <c r="E34" t="s">
         <v>149</v>
       </c>
       <c r="F34" t="n">
-        <v>26203</v>
+        <v>22294</v>
       </c>
       <c r="G34" t="n">
-        <v>902431.32</v>
+        <v>1042913.32</v>
       </c>
       <c r="H34" t="n">
-        <v>0.62112967</v>
+        <v>0.75190815</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35" t="s">
         <v>94</v>
       </c>
       <c r="E35" t="s">
         <v>150</v>
       </c>
       <c r="F35" t="n">
         <v>39004</v>
       </c>
       <c r="G35" t="n">
-        <v>900212.32</v>
+        <v>1038676.52</v>
       </c>
       <c r="H35" t="n">
-        <v>0.61960236</v>
+        <v>0.74885355</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36" t="s">
         <v>95</v>
       </c>
       <c r="E36" t="s">
         <v>151</v>
       </c>
       <c r="F36" t="n">
-        <v>43404</v>
+        <v>26203</v>
       </c>
       <c r="G36" t="n">
-        <v>889782</v>
+        <v>949072.66</v>
       </c>
       <c r="H36" t="n">
-        <v>0.61242333</v>
+        <v>0.68425194</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37" t="s">
         <v>96</v>
       </c>
       <c r="E37" t="s">
         <v>152</v>
       </c>
       <c r="F37" t="n">
-        <v>22294</v>
+        <v>21642</v>
       </c>
       <c r="G37" t="n">
-        <v>847394.94</v>
+        <v>906799.8</v>
       </c>
       <c r="H37" t="n">
-        <v>0.58324897</v>
+        <v>0.65377452</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>58</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="E38" t="s">
         <v>153</v>
       </c>
       <c r="F38" t="n">
-        <v>25822</v>
+        <v>43404</v>
       </c>
       <c r="G38" t="n">
-        <v>818299.18</v>
+        <v>892820.28</v>
       </c>
       <c r="H38" t="n">
-        <v>0.5632228</v>
+        <v>0.64369572</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>58</v>
       </c>
       <c r="D39" t="s">
         <v>98</v>
       </c>
       <c r="E39" t="s">
         <v>154</v>
       </c>
       <c r="F39" t="n">
-        <v>9186</v>
+        <v>7495</v>
       </c>
       <c r="G39" t="n">
-        <v>803407.56</v>
+        <v>860725.8</v>
       </c>
       <c r="H39" t="n">
-        <v>0.55297313</v>
+        <v>0.6205566</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>58</v>
       </c>
       <c r="D40" t="s">
         <v>99</v>
       </c>
       <c r="E40" t="s">
         <v>155</v>
       </c>
       <c r="F40" t="n">
-        <v>27511</v>
+        <v>17142</v>
       </c>
       <c r="G40" t="n">
-        <v>773059.1</v>
+        <v>851614.56</v>
       </c>
       <c r="H40" t="n">
-        <v>0.53208475</v>
+        <v>0.61398768</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>58</v>
       </c>
       <c r="D41" t="s">
         <v>100</v>
       </c>
       <c r="E41" t="s">
         <v>156</v>
       </c>
       <c r="F41" t="n">
-        <v>39108</v>
+        <v>27511</v>
       </c>
       <c r="G41" t="n">
-        <v>750873.6</v>
+        <v>784613.72</v>
       </c>
       <c r="H41" t="n">
-        <v>0.51681481</v>
+        <v>0.56568215</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>58</v>
       </c>
       <c r="D42" t="s">
         <v>101</v>
       </c>
       <c r="E42" t="s">
         <v>157</v>
       </c>
       <c r="F42" t="n">
-        <v>17142</v>
+        <v>9186</v>
       </c>
       <c r="G42" t="n">
-        <v>749619.66</v>
+        <v>760876.38</v>
       </c>
       <c r="H42" t="n">
-        <v>0.51595174</v>
+        <v>0.54856827</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>58</v>
       </c>
       <c r="D43" t="s">
         <v>102</v>
       </c>
       <c r="E43" t="s">
         <v>158</v>
       </c>
       <c r="F43" t="n">
-        <v>7495</v>
+        <v>39108</v>
       </c>
       <c r="G43" t="n">
-        <v>715097.95</v>
+        <v>685172.16</v>
       </c>
       <c r="H43" t="n">
-        <v>0.49219098</v>
+        <v>0.49398787</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>58</v>
       </c>
       <c r="D44" t="s">
         <v>103</v>
       </c>
       <c r="E44" t="s">
         <v>159</v>
       </c>
       <c r="F44" t="n">
         <v>19987</v>
       </c>
       <c r="G44" t="n">
-        <v>661969.44</v>
+        <v>667365.93</v>
       </c>
       <c r="H44" t="n">
-        <v>0.45562343</v>
+        <v>0.48115013</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>58</v>
       </c>
       <c r="D45" t="s">
         <v>104</v>
       </c>
       <c r="E45" t="s">
         <v>160</v>
       </c>
       <c r="F45" t="n">
         <v>21327</v>
       </c>
       <c r="G45" t="n">
-        <v>588625.2</v>
+        <v>610165.47</v>
       </c>
       <c r="H45" t="n">
-        <v>0.40514172</v>
+        <v>0.43991037</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>58</v>
       </c>
       <c r="D46" t="s">
         <v>105</v>
       </c>
       <c r="E46" t="s">
         <v>161</v>
       </c>
       <c r="F46" t="n">
         <v>24705</v>
       </c>
       <c r="G46" t="n">
-        <v>494594.1</v>
+        <v>543510</v>
       </c>
       <c r="H46" t="n">
-        <v>0.34042155</v>
+        <v>0.39185385</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>58</v>
       </c>
       <c r="D47" t="s">
         <v>106</v>
       </c>
       <c r="E47" t="s">
         <v>162</v>
       </c>
       <c r="F47" t="n">
-        <v>10067</v>
+        <v>11609</v>
       </c>
       <c r="G47" t="n">
-        <v>417981.84</v>
+        <v>416298.74</v>
       </c>
       <c r="H47" t="n">
-        <v>0.2876905</v>
+        <v>0.30013848</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>58</v>
       </c>
       <c r="D48" t="s">
         <v>107</v>
       </c>
       <c r="E48" t="s">
         <v>163</v>
       </c>
       <c r="F48" t="n">
-        <v>29083</v>
+        <v>10067</v>
       </c>
       <c r="G48" t="n">
-        <v>401345.4</v>
+        <v>377462.17</v>
       </c>
       <c r="H48" t="n">
-        <v>0.2762399</v>
+        <v>0.27213851</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>58</v>
       </c>
       <c r="D49" t="s">
         <v>108</v>
       </c>
       <c r="E49" t="s">
         <v>164</v>
       </c>
       <c r="F49" t="n">
-        <v>11609</v>
+        <v>14599</v>
       </c>
       <c r="G49" t="n">
-        <v>375783.33</v>
+        <v>354317.73</v>
       </c>
       <c r="H49" t="n">
-        <v>0.25864592</v>
+        <v>0.25545209</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>58</v>
       </c>
       <c r="D50" t="s">
         <v>109</v>
       </c>
       <c r="E50" t="s">
         <v>165</v>
       </c>
       <c r="F50" t="n">
-        <v>14599</v>
+        <v>17363</v>
       </c>
       <c r="G50" t="n">
-        <v>375048.31</v>
+        <v>322083.65</v>
       </c>
       <c r="H50" t="n">
-        <v>0.25814001</v>
+        <v>0.23221232</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
         <v>58</v>
       </c>
       <c r="D51" t="s">
         <v>110</v>
       </c>
       <c r="E51" t="s">
         <v>166</v>
       </c>
       <c r="F51" t="n">
-        <v>17363</v>
+        <v>17286</v>
       </c>
       <c r="G51" t="n">
-        <v>327813.44</v>
+        <v>314259.48</v>
       </c>
       <c r="H51" t="n">
-        <v>0.22562897</v>
+        <v>0.22657134</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>58</v>
       </c>
       <c r="D52" t="s">
         <v>111</v>
       </c>
       <c r="E52" t="s">
         <v>167</v>
       </c>
       <c r="F52" t="n">
-        <v>17286</v>
+        <v>15632</v>
       </c>
       <c r="G52" t="n">
-        <v>270698.76</v>
+        <v>293725.28</v>
       </c>
       <c r="H52" t="n">
-        <v>0.18631781</v>
+        <v>0.21176681</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>58</v>
       </c>
       <c r="D53" t="s">
         <v>112</v>
       </c>
       <c r="E53" t="s">
         <v>168</v>
       </c>
       <c r="F53" t="n">
-        <v>15632</v>
+        <v>29083</v>
       </c>
       <c r="G53" t="n">
-        <v>270433.6</v>
+        <v>261456.17</v>
       </c>
       <c r="H53" t="n">
-        <v>0.18613531</v>
+        <v>0.18850179</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54" t="s">
         <v>58</v>
       </c>
       <c r="D54" t="s">
         <v>113</v>
       </c>
       <c r="E54" t="s">
         <v>169</v>
       </c>
       <c r="F54" t="n">
         <v>7825</v>
       </c>
       <c r="G54" t="n">
-        <v>245783.25</v>
+        <v>222777.75</v>
       </c>
       <c r="H54" t="n">
-        <v>0.16916885</v>
+        <v>0.16061585</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B55" t="s">
         <v>55</v>
       </c>
       <c r="C55" t="s">
         <v>58</v>
       </c>
       <c r="D55" t="s">
         <v>114</v>
       </c>
       <c r="E55" t="s">
         <v>170</v>
       </c>
       <c r="F55" t="n">
         <v>16741</v>
       </c>
       <c r="G55" t="n">
-        <v>230523.57</v>
+        <v>195869.7</v>
       </c>
       <c r="H55" t="n">
-        <v>0.15866585</v>
+        <v>0.14121598</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>46304</v>
+        <v>46325</v>
       </c>
       <c r="B56" t="s">
         <v>56</v>
       </c>
       <c r="C56" t="s">
         <v>59</v>
       </c>
       <c r="D56" t="s">
         <v>115</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="n">
-        <v>146779</v>
+        <v>182567.26</v>
       </c>
       <c r="G56" t="n">
-        <v>162373.27</v>
+        <v>120326.48</v>
       </c>
       <c r="H56" t="n">
-        <v>0.11175901</v>
+        <v>0.08675166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>