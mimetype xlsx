--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -4,428 +4,500 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Kenvue</t>
   </si>
   <si>
     <t>CoreWeave</t>
   </si>
   <si>
-    <t>Nextpower (Nextracker)</t>
+    <t>Arm Holdings</t>
+  </si>
+  <si>
+    <t>Reddit</t>
   </si>
   <si>
     <t>Astera Labs</t>
   </si>
   <si>
-    <t>Reddit</t>
-[...2 lines deleted...]
-    <t>Arm Holdings</t>
+    <t>Medline</t>
   </si>
   <si>
     <t>Viking Holdings</t>
   </si>
   <si>
+    <t>Circle Internet Group</t>
+  </si>
+  <si>
+    <t>American Healthcare REIT</t>
+  </si>
+  <si>
     <t>CAVA Group</t>
   </si>
   <si>
-    <t>American Healthcare REIT</t>
+    <t>Rubrik</t>
+  </si>
+  <si>
+    <t>Instacart (Maplebear)</t>
+  </si>
+  <si>
+    <t>Kaspi.kz</t>
   </si>
   <si>
     <t>UL Solutions</t>
   </si>
   <si>
-    <t>Kaspi.kz</t>
-[...8 lines deleted...]
-    <t>Rubrik</t>
+    <t>StandardAero</t>
+  </si>
+  <si>
+    <t>BrightSpring Health Services</t>
+  </si>
+  <si>
+    <t>Amer Sports</t>
+  </si>
+  <si>
+    <t>Atmus Filtration Technologies</t>
+  </si>
+  <si>
+    <t>Tempus AI</t>
   </si>
   <si>
     <t>Karman Holdings</t>
   </si>
   <si>
-    <t>StandardAero</t>
-[...10 lines deleted...]
-  <si>
     <t>ServiceTitan</t>
   </si>
   <si>
+    <t>Figma</t>
+  </si>
+  <si>
+    <t>Klaviyo</t>
+  </si>
+  <si>
+    <t>Waystar Holding</t>
+  </si>
+  <si>
     <t>Loar Holdings</t>
   </si>
   <si>
-    <t>Waystar Holding</t>
-[...1 lines deleted...]
-  <si>
     <t>Lineage</t>
   </si>
   <si>
-    <t>Klaviyo</t>
+    <t>Pony AI</t>
+  </si>
+  <si>
+    <t>Legence</t>
+  </si>
+  <si>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
+  </si>
+  <si>
+    <t>Venture Global</t>
+  </si>
+  <si>
+    <t>LandBridge</t>
   </si>
   <si>
     <t>Birkenstock Holding</t>
   </si>
   <si>
-    <t>Venture Global</t>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>Smithfield Foods</t>
+  </si>
+  <si>
+    <t>Figure Technology Solutions</t>
   </si>
   <si>
     <t>Bullish</t>
   </si>
   <si>
-    <t>Figure Technology Solutions</t>
-[...7 lines deleted...]
-  <si>
     <t>SailPoint</t>
   </si>
   <si>
+    <t>Netskope</t>
+  </si>
+  <si>
+    <t>EquipmentShare.com</t>
+  </si>
+  <si>
     <t>Chime Financial</t>
   </si>
   <si>
+    <t>SOLV Energy</t>
+  </si>
+  <si>
+    <t>BETA Technologies</t>
+  </si>
+  <si>
+    <t>Central Bancompany</t>
+  </si>
+  <si>
     <t>Klarna Group</t>
   </si>
   <si>
-    <t>Netskope</t>
-[...8 lines deleted...]
-    <t>Pony AI</t>
+    <t>BillionToOne</t>
   </si>
   <si>
     <t>Fermi</t>
   </si>
   <si>
-    <t>BillionToOne</t>
-[...1 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>KVUE</t>
   </si>
   <si>
     <t>CRWV</t>
   </si>
   <si>
-    <t>NXT</t>
+    <t>ARM</t>
+  </si>
+  <si>
+    <t>RDDT</t>
   </si>
   <si>
     <t>ALAB</t>
   </si>
   <si>
-    <t>RDDT</t>
-[...2 lines deleted...]
-    <t>ARM</t>
+    <t>MDLN</t>
   </si>
   <si>
     <t>VIK</t>
   </si>
   <si>
+    <t>CRCL</t>
+  </si>
+  <si>
+    <t>AHR</t>
+  </si>
+  <si>
     <t>CAVA</t>
   </si>
   <si>
-    <t>AHR</t>
+    <t>RBRK</t>
+  </si>
+  <si>
+    <t>CART</t>
+  </si>
+  <si>
+    <t>KSPI</t>
   </si>
   <si>
     <t>ULS</t>
   </si>
   <si>
-    <t>KSPI</t>
-[...8 lines deleted...]
-    <t>RBRK</t>
+    <t>SARO</t>
+  </si>
+  <si>
+    <t>BTSG</t>
+  </si>
+  <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>ATMU</t>
+  </si>
+  <si>
+    <t>TEM</t>
   </si>
   <si>
     <t>KRMN</t>
   </si>
   <si>
-    <t>SARO</t>
-[...10 lines deleted...]
-  <si>
     <t>TTAN</t>
   </si>
   <si>
+    <t>FIG</t>
+  </si>
+  <si>
+    <t>KVYO</t>
+  </si>
+  <si>
+    <t>WAY</t>
+  </si>
+  <si>
     <t>LOAR</t>
   </si>
   <si>
-    <t>WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>LINE</t>
   </si>
   <si>
-    <t>KVYO</t>
+    <t>PONY</t>
+  </si>
+  <si>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>FPS</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>LB</t>
   </si>
   <si>
     <t>BIRK</t>
   </si>
   <si>
-    <t>VG</t>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>SFD</t>
+  </si>
+  <si>
+    <t>FIGR</t>
   </si>
   <si>
     <t>BLSH</t>
   </si>
   <si>
-    <t>FIGR</t>
-[...7 lines deleted...]
-  <si>
     <t>SAIL</t>
   </si>
   <si>
+    <t>NTSK</t>
+  </si>
+  <si>
+    <t>EQPT</t>
+  </si>
+  <si>
     <t>CHYM</t>
   </si>
   <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>CBC</t>
+  </si>
+  <si>
     <t>KLAR</t>
   </si>
   <si>
-    <t>NTSK</t>
-[...8 lines deleted...]
-    <t>PONY</t>
+    <t>BLLN</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
-    <t>BLLN</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BQ84ZQ6</t>
   </si>
   <si>
     <t>BTTRKN7</t>
   </si>
   <si>
-    <t>BR1GTS6</t>
+    <t>BNSP5P7</t>
+  </si>
+  <si>
+    <t>BMVNLY2</t>
   </si>
   <si>
     <t>BMTQ7V2</t>
   </si>
   <si>
-    <t>BMVNLY2</t>
-[...2 lines deleted...]
-    <t>BNSP5P7</t>
+    <t>BNBV4B1</t>
   </si>
   <si>
     <t>BRDXKH1</t>
   </si>
   <si>
+    <t>BL6K237</t>
+  </si>
+  <si>
+    <t>BQWNKQ4</t>
+  </si>
+  <si>
     <t>BRBD9F4</t>
   </si>
   <si>
-    <t>BQWNKQ4</t>
+    <t>BSLQK57</t>
+  </si>
+  <si>
+    <t>BN4L6W3</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
   </si>
   <si>
     <t>BPW6WJ3</t>
   </si>
   <si>
-    <t>BJY21K1</t>
-[...8 lines deleted...]
-    <t>BSLQK57</t>
+    <t>BQPDNZ1</t>
+  </si>
+  <si>
+    <t>BPJM8Q3</t>
+  </si>
+  <si>
+    <t>BN6TZY0</t>
+  </si>
+  <si>
+    <t>BNRR1B2</t>
+  </si>
+  <si>
+    <t>BSLSJJ0</t>
   </si>
   <si>
     <t>BTRFVH4</t>
   </si>
   <si>
-    <t>BQPDNZ1</t>
-[...10 lines deleted...]
-  <si>
     <t>BPGN2Q7</t>
   </si>
   <si>
+    <t>BSML6T7</t>
+  </si>
+  <si>
+    <t>BN4JNC6</t>
+  </si>
+  <si>
+    <t>BSWYNW8</t>
+  </si>
+  <si>
     <t>BLDCK32</t>
   </si>
   <si>
-    <t>BSWYNW8</t>
-[...1 lines deleted...]
-  <si>
     <t>BP5DSY8</t>
   </si>
   <si>
-    <t>BN4JNC6</t>
+    <t>BRWKBD6</t>
+  </si>
+  <si>
+    <t>BT6CC17</t>
+  </si>
+  <si>
+    <t>BV9C843</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
+  </si>
+  <si>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
+    <t>BLD7424</t>
   </si>
   <si>
     <t>BS44BN3</t>
   </si>
   <si>
-    <t>BSZBFJ7</t>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BS893N8</t>
+  </si>
+  <si>
+    <t>BVLD6Y0</t>
   </si>
   <si>
     <t>BV6KVT6</t>
   </si>
   <si>
-    <t>BVLD6Y0</t>
-[...7 lines deleted...]
-  <si>
     <t>BRXZ3P6</t>
   </si>
   <si>
+    <t>BQT3J26</t>
+  </si>
+  <si>
+    <t>BVMZK21</t>
+  </si>
+  <si>
     <t>BTCHBL9</t>
   </si>
   <si>
+    <t>BWTRBN5</t>
+  </si>
+  <si>
+    <t>BT3CTW0</t>
+  </si>
+  <si>
+    <t>B3KKGR9</t>
+  </si>
+  <si>
     <t>BMHVL51</t>
   </si>
   <si>
-    <t>BQT3J26</t>
-[...8 lines deleted...]
-    <t>BRWKBD6</t>
+    <t>BMDJC90</t>
   </si>
   <si>
     <t>BV2HGM9</t>
-  </si>
-[...1 lines deleted...]
-    <t>BMDJC90</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -563,1120 +635,1328 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
-    <col min="2" max="2" bestFit="true" width="30.04296875" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="31.09375" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="6" max="6" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="6" max="6" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
-    <col min="8" max="8" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
+    <col min="8" max="8" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D2" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="E2" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="F2" t="n">
-        <v>785451</v>
+        <v>677353</v>
       </c>
       <c r="G2" t="n">
-        <v>13910337.21</v>
+        <v>11609830.42</v>
       </c>
       <c r="H2" t="n">
-        <v>10.73422661</v>
+        <v>9.7788265</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D3" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E3" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="F3" t="n">
-        <v>161743</v>
+        <v>138884</v>
       </c>
       <c r="G3" t="n">
-        <v>13887253.98</v>
+        <v>11421820.16</v>
       </c>
       <c r="H3" t="n">
-        <v>10.71641392</v>
+        <v>9.62046763</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E4" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="F4" t="n">
-        <v>77329</v>
+        <v>57878</v>
       </c>
       <c r="G4" t="n">
-        <v>9131781.61</v>
+        <v>8630188.58</v>
       </c>
       <c r="H4" t="n">
-        <v>7.04674601</v>
+        <v>7.26910848</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E5" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="F5" t="n">
-        <v>66523</v>
+        <v>59728</v>
       </c>
       <c r="G5" t="n">
-        <v>8480352.04</v>
+        <v>8123008</v>
       </c>
       <c r="H5" t="n">
-        <v>6.54405563</v>
+        <v>6.84191612</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="F6" t="n">
-        <v>60556</v>
+        <v>59141</v>
       </c>
       <c r="G6" t="n">
-        <v>8477840</v>
+        <v>6927776.74</v>
       </c>
       <c r="H6" t="n">
-        <v>6.54211716</v>
+        <v>5.83518659</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E7" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="F7" t="n">
-        <v>67170</v>
+        <v>147083</v>
       </c>
       <c r="G7" t="n">
-        <v>8174589</v>
+        <v>6512835.24</v>
       </c>
       <c r="H7" t="n">
-        <v>6.30810666</v>
+        <v>5.48568614</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E8" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="F8" t="n">
-        <v>89096</v>
+        <v>78032</v>
       </c>
       <c r="G8" t="n">
-        <v>6346308.08</v>
+        <v>5836793.6</v>
       </c>
       <c r="H8" t="n">
-        <v>4.8972723</v>
+        <v>4.91626405</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E9" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="F9" t="n">
-        <v>61095</v>
+        <v>51442</v>
       </c>
       <c r="G9" t="n">
-        <v>5330538.75</v>
+        <v>4643154.92</v>
       </c>
       <c r="H9" t="n">
-        <v>4.1134309</v>
+        <v>3.91087593</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="F10" t="n">
-        <v>96408</v>
+        <v>81607</v>
       </c>
       <c r="G10" t="n">
-        <v>5080701.6</v>
+        <v>3924480.63</v>
       </c>
       <c r="H10" t="n">
-        <v>3.92063841</v>
+        <v>3.30554485</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E11" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="F11" t="n">
-        <v>45723</v>
+        <v>46604</v>
       </c>
       <c r="G11" t="n">
-        <v>3894685.14</v>
+        <v>3711076.52</v>
       </c>
       <c r="H11" t="n">
-        <v>3.00542196</v>
+        <v>3.12579703</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E12" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="F12" t="n">
-        <v>54072</v>
+        <v>66755</v>
       </c>
       <c r="G12" t="n">
-        <v>3878043.84</v>
+        <v>3433877.2</v>
       </c>
       <c r="H12" t="n">
-        <v>2.99258032</v>
+        <v>2.89231523</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="F13" t="n">
-        <v>99926</v>
+        <v>80473</v>
       </c>
       <c r="G13" t="n">
-        <v>3873131.76</v>
+        <v>3119938.21</v>
       </c>
       <c r="H13" t="n">
-        <v>2.9887898</v>
+        <v>2.62788804</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="F14" t="n">
-        <v>28897</v>
+        <v>41705</v>
       </c>
       <c r="G14" t="n">
-        <v>3636109.51</v>
+        <v>3109107.75</v>
       </c>
       <c r="H14" t="n">
-        <v>2.80588622</v>
+        <v>2.61876566</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="F15" t="n">
-        <v>70015</v>
+        <v>35807</v>
       </c>
       <c r="G15" t="n">
-        <v>3617675.05</v>
+        <v>3029272.2</v>
       </c>
       <c r="H15" t="n">
-        <v>2.79166085</v>
+        <v>2.5515211</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E16" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="F16" t="n">
-        <v>31126</v>
+        <v>106754</v>
       </c>
       <c r="G16" t="n">
-        <v>3239594.08</v>
+        <v>2803360.04</v>
       </c>
       <c r="H16" t="n">
-        <v>2.49990611</v>
+        <v>2.36123789</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="F17" t="n">
-        <v>117382</v>
+        <v>59615</v>
       </c>
       <c r="G17" t="n">
-        <v>3111796.82</v>
+        <v>2569406.5</v>
       </c>
       <c r="H17" t="n">
-        <v>2.40128846</v>
+        <v>2.16418151</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F18" t="n">
-        <v>91339</v>
+        <v>69673</v>
       </c>
       <c r="G18" t="n">
-        <v>3064423.45</v>
+        <v>2327078.2</v>
       </c>
       <c r="H18" t="n">
-        <v>2.36473173</v>
+        <v>1.96007118</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="F19" t="n">
-        <v>58364</v>
+        <v>38058</v>
       </c>
       <c r="G19" t="n">
-        <v>2969560.32</v>
+        <v>2192901.96</v>
       </c>
       <c r="H19" t="n">
-        <v>2.29152845</v>
+        <v>1.84705607</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="F20" t="n">
-        <v>73240</v>
+        <v>46162</v>
       </c>
       <c r="G20" t="n">
-        <v>2860022</v>
+        <v>2187617.18</v>
       </c>
       <c r="H20" t="n">
-        <v>2.20700072</v>
+        <v>1.84260477</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="F21" t="n">
-        <v>39645</v>
+        <v>23743</v>
       </c>
       <c r="G21" t="n">
-        <v>2811226.95</v>
+        <v>2037861.69</v>
       </c>
       <c r="H21" t="n">
-        <v>2.16934692</v>
+        <v>1.71646744</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E22" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="F22" t="n">
-        <v>26111</v>
+        <v>30876</v>
       </c>
       <c r="G22" t="n">
-        <v>1730898.19</v>
+        <v>1943026.68</v>
       </c>
       <c r="H22" t="n">
-        <v>1.33568677</v>
+        <v>1.636589</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="E23" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="F23" t="n">
-        <v>66736</v>
+        <v>83970</v>
       </c>
       <c r="G23" t="n">
-        <v>1642372.96</v>
+        <v>1786041.9</v>
       </c>
       <c r="H23" t="n">
-        <v>1.26737427</v>
+        <v>1.50436253</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="F24" t="n">
-        <v>43243</v>
+        <v>63644</v>
       </c>
       <c r="G24" t="n">
-        <v>1610801.75</v>
+        <v>1218146.16</v>
       </c>
       <c r="H24" t="n">
-        <v>1.24301164</v>
+        <v>1.02603049</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="F25" t="n">
-        <v>70740</v>
+        <v>50906</v>
       </c>
       <c r="G25" t="n">
-        <v>1358208</v>
+        <v>1208508.44</v>
       </c>
       <c r="H25" t="n">
-        <v>1.04809195</v>
+        <v>1.01791275</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E26" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="F26" t="n">
-        <v>32600</v>
+        <v>19916</v>
       </c>
       <c r="G26" t="n">
-        <v>1232606</v>
+        <v>1136008.64</v>
       </c>
       <c r="H26" t="n">
-        <v>0.95116832</v>
+        <v>0.956847</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E27" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="F27" t="n">
-        <v>67683</v>
+        <v>32984</v>
       </c>
       <c r="G27" t="n">
-        <v>831147.24</v>
+        <v>1086163.12</v>
       </c>
       <c r="H27" t="n">
-        <v>0.64137358</v>
+        <v>0.91486269</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="F28" t="n">
-        <v>20180</v>
+        <v>117024</v>
       </c>
       <c r="G28" t="n">
-        <v>799531.6</v>
+        <v>1078961.28</v>
       </c>
       <c r="H28" t="n">
-        <v>0.61697666</v>
+        <v>0.90879666</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E29" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="F29" t="n">
-        <v>21258</v>
+        <v>17373</v>
       </c>
       <c r="G29" t="n">
-        <v>753808.68</v>
+        <v>1019447.64</v>
       </c>
       <c r="H29" t="n">
-        <v>0.58169353</v>
+        <v>0.85866901</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="F30" t="n">
-        <v>27609</v>
+        <v>34491</v>
       </c>
       <c r="G30" t="n">
-        <v>654057.21</v>
+        <v>995755.17</v>
       </c>
       <c r="H30" t="n">
-        <v>0.50471805</v>
+        <v>0.83871312</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D31" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="F31" t="n">
-        <v>22558</v>
+        <v>42552</v>
       </c>
       <c r="G31" t="n">
-        <v>612675.28</v>
+        <v>820828.08</v>
       </c>
       <c r="H31" t="n">
-        <v>0.47278475</v>
+        <v>0.69137404</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="F32" t="n">
-        <v>36680</v>
+        <v>54007</v>
       </c>
       <c r="G32" t="n">
-        <v>553134.4</v>
+        <v>790662.48</v>
       </c>
       <c r="H32" t="n">
-        <v>0.42683868</v>
+        <v>0.6659659</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E33" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="F33" t="n">
-        <v>20178</v>
+        <v>11244</v>
       </c>
       <c r="G33" t="n">
-        <v>410622.3</v>
+        <v>778422.12</v>
       </c>
       <c r="H33" t="n">
-        <v>0.31686599</v>
+        <v>0.65565599</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D34" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="E34" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="F34" t="n">
-        <v>20939</v>
+        <v>20061</v>
       </c>
       <c r="G34" t="n">
-        <v>312200.49</v>
+        <v>694511.82</v>
       </c>
       <c r="H34" t="n">
-        <v>0.24091658</v>
+        <v>0.58497931</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D35" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E35" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="F35" t="n">
-        <v>29494</v>
+        <v>20357</v>
       </c>
       <c r="G35" t="n">
-        <v>284912.04</v>
+        <v>654273.98</v>
       </c>
       <c r="H35" t="n">
-        <v>0.21985883</v>
+        <v>0.55108744</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E36" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="F36" t="n">
-        <v>13956</v>
+        <v>21098</v>
       </c>
       <c r="G36" t="n">
-        <v>265861.8</v>
+        <v>598550.26</v>
       </c>
       <c r="H36" t="n">
-        <v>0.20515828</v>
+        <v>0.50415199</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="E37" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="F37" t="n">
-        <v>15426</v>
+        <v>16217</v>
       </c>
       <c r="G37" t="n">
-        <v>259928.1</v>
+        <v>559648.67</v>
       </c>
       <c r="H37" t="n">
-        <v>0.2005794</v>
+        <v>0.47138563</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="E38" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="F38" t="n">
-        <v>16326</v>
+        <v>14983</v>
       </c>
       <c r="G38" t="n">
-        <v>187749</v>
+        <v>544931.71</v>
       </c>
       <c r="H38" t="n">
-        <v>0.14488077</v>
+        <v>0.45898971</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E39" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="F39" t="n">
-        <v>22056</v>
+        <v>28079</v>
       </c>
       <c r="G39" t="n">
-        <v>178433.04</v>
+        <v>364746.21</v>
       </c>
       <c r="H39" t="n">
-        <v>0.13769189</v>
+        <v>0.30722153</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D40" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="E40" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="F40" t="n">
-        <v>2374</v>
+        <v>39867</v>
       </c>
       <c r="G40" t="n">
-        <v>169361.16</v>
+        <v>361593.69</v>
       </c>
       <c r="H40" t="n">
-        <v>0.13069137</v>
+        <v>0.3045662</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" t="s">
+        <v>142</v>
+      </c>
+      <c r="F41" t="n">
+        <v>14579</v>
+      </c>
+      <c r="G41" t="n">
+        <v>296391.07</v>
+      </c>
+      <c r="H41" t="n">
+        <v>0.24964679</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B42" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" t="s">
+        <v>143</v>
+      </c>
+      <c r="F42" t="n">
+        <v>15304</v>
+      </c>
+      <c r="G42" t="n">
+        <v>294448.96</v>
+      </c>
+      <c r="H42" t="n">
+        <v>0.24801097</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" t="s">
+        <v>95</v>
+      </c>
+      <c r="E43" t="s">
+        <v>144</v>
+      </c>
+      <c r="F43" t="n">
+        <v>9847</v>
+      </c>
+      <c r="G43" t="n">
+        <v>292652.84</v>
+      </c>
+      <c r="H43" t="n">
+        <v>0.24649812</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B44" t="s">
         <v>44</v>
       </c>
-      <c r="D41" t="s">
-[...10 lines deleted...]
-        <v>-0.02751045</v>
+      <c r="C44" t="s">
+        <v>51</v>
+      </c>
+      <c r="D44" t="s">
+        <v>96</v>
+      </c>
+      <c r="E44" t="s">
+        <v>145</v>
+      </c>
+      <c r="F44" t="n">
+        <v>15357</v>
+      </c>
+      <c r="G44" t="n">
+        <v>236958.51</v>
+      </c>
+      <c r="H44" t="n">
+        <v>0.19958742</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B45" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" t="s">
+        <v>146</v>
+      </c>
+      <c r="F45" t="n">
+        <v>9151</v>
+      </c>
+      <c r="G45" t="n">
+        <v>220447.59</v>
+      </c>
+      <c r="H45" t="n">
+        <v>0.18568047</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B46" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" t="s">
+        <v>147</v>
+      </c>
+      <c r="F46" t="n">
+        <v>16058</v>
+      </c>
+      <c r="G46" t="n">
+        <v>214374.3</v>
+      </c>
+      <c r="H46" t="n">
+        <v>0.180565</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D47" t="s">
+        <v>99</v>
+      </c>
+      <c r="E47" t="s">
+        <v>148</v>
+      </c>
+      <c r="F47" t="n">
+        <v>1879</v>
+      </c>
+      <c r="G47" t="n">
+        <v>149117.44</v>
+      </c>
+      <c r="H47" t="n">
+        <v>0.1255999</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D48" t="s">
+        <v>100</v>
+      </c>
+      <c r="E48" t="s">
+        <v>149</v>
+      </c>
+      <c r="F48" t="n">
+        <v>17188</v>
+      </c>
+      <c r="G48" t="n">
+        <v>92041.74</v>
+      </c>
+      <c r="H48" t="n">
+        <v>0.0775257</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B49" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" t="s">
+        <v>101</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" t="n">
+        <v>1163077.14</v>
+      </c>
+      <c r="G49" t="n">
+        <v>1136121.91</v>
+      </c>
+      <c r="H49" t="n">
+        <v>0.95694243</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>