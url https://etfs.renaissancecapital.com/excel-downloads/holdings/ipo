--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -12,477 +12,477 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>CoreWeave</t>
+  </si>
+  <si>
     <t>Kenvue</t>
   </si>
   <si>
-    <t>CoreWeave</t>
-[...1 lines deleted...]
-  <si>
     <t>Arm Holdings</t>
   </si>
   <si>
+    <t>Astera Labs</t>
+  </si>
+  <si>
     <t>Reddit</t>
   </si>
   <si>
-    <t>Astera Labs</t>
-[...1 lines deleted...]
-  <si>
     <t>Medline</t>
   </si>
   <si>
     <t>Viking Holdings</t>
   </si>
   <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
+    <t>CAVA Group</t>
+  </si>
+  <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
-    <t>CAVA Group</t>
+    <t>Kaspi.kz</t>
+  </si>
+  <si>
+    <t>Instacart (Maplebear)</t>
   </si>
   <si>
     <t>Rubrik</t>
   </si>
   <si>
-    <t>Instacart (Maplebear)</t>
-[...4 lines deleted...]
-  <si>
     <t>UL Solutions</t>
   </si>
   <si>
+    <t>BrightSpring Health Services</t>
+  </si>
+  <si>
     <t>StandardAero</t>
   </si>
   <si>
-    <t>BrightSpring Health Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Amer Sports</t>
   </si>
   <si>
+    <t>Tempus AI</t>
+  </si>
+  <si>
     <t>Atmus Filtration Technologies</t>
   </si>
   <si>
-    <t>Tempus AI</t>
+    <t>Legence</t>
+  </si>
+  <si>
+    <t>ServiceTitan</t>
   </si>
   <si>
     <t>Karman Holdings</t>
   </si>
   <si>
-    <t>ServiceTitan</t>
-[...1 lines deleted...]
-  <si>
     <t>Figma</t>
   </si>
   <si>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
+    <t>Waystar Holding</t>
+  </si>
+  <si>
+    <t>Pony AI</t>
+  </si>
+  <si>
     <t>Klaviyo</t>
   </si>
   <si>
-    <t>Waystar Holding</t>
-[...1 lines deleted...]
-  <si>
     <t>Loar Holdings</t>
   </si>
   <si>
     <t>Lineage</t>
   </si>
   <si>
-    <t>Pony AI</t>
-[...7 lines deleted...]
-  <si>
     <t>Caris Life Sciences</t>
   </si>
   <si>
+    <t>Birkenstock Holding</t>
+  </si>
+  <si>
+    <t>LandBridge</t>
+  </si>
+  <si>
+    <t>PACS Group</t>
+  </si>
+  <si>
     <t>Venture Global</t>
   </si>
   <si>
-    <t>LandBridge</t>
-[...5 lines deleted...]
-    <t>PACS Group</t>
+    <t>Bullish</t>
   </si>
   <si>
     <t>Smithfield Foods</t>
   </si>
   <si>
     <t>Figure Technology Solutions</t>
   </si>
   <si>
-    <t>Bullish</t>
+    <t>Netskope</t>
+  </si>
+  <si>
+    <t>SOLV Energy</t>
+  </si>
+  <si>
+    <t>EquipmentShare.com</t>
+  </si>
+  <si>
+    <t>Chime Financial</t>
   </si>
   <si>
     <t>SailPoint</t>
   </si>
   <si>
-    <t>Netskope</t>
-[...10 lines deleted...]
-  <si>
     <t>BETA Technologies</t>
   </si>
   <si>
     <t>Central Bancompany</t>
   </si>
   <si>
     <t>Klarna Group</t>
   </si>
   <si>
     <t>BillionToOne</t>
   </si>
   <si>
     <t>Fermi</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>CRWV</t>
+  </si>
+  <si>
     <t>KVUE</t>
   </si>
   <si>
-    <t>CRWV</t>
-[...1 lines deleted...]
-  <si>
     <t>ARM</t>
   </si>
   <si>
+    <t>ALAB</t>
+  </si>
+  <si>
     <t>RDDT</t>
   </si>
   <si>
-    <t>ALAB</t>
-[...1 lines deleted...]
-  <si>
     <t>MDLN</t>
   </si>
   <si>
     <t>VIK</t>
   </si>
   <si>
     <t>CRCL</t>
   </si>
   <si>
+    <t>CAVA</t>
+  </si>
+  <si>
     <t>AHR</t>
   </si>
   <si>
-    <t>CAVA</t>
+    <t>KSPI</t>
+  </si>
+  <si>
+    <t>CART</t>
   </si>
   <si>
     <t>RBRK</t>
   </si>
   <si>
-    <t>CART</t>
-[...4 lines deleted...]
-  <si>
     <t>ULS</t>
   </si>
   <si>
+    <t>BTSG</t>
+  </si>
+  <si>
     <t>SARO</t>
   </si>
   <si>
-    <t>BTSG</t>
-[...1 lines deleted...]
-  <si>
     <t>AS</t>
   </si>
   <si>
+    <t>TEM</t>
+  </si>
+  <si>
     <t>ATMU</t>
   </si>
   <si>
-    <t>TEM</t>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>TTAN</t>
   </si>
   <si>
     <t>KRMN</t>
   </si>
   <si>
-    <t>TTAN</t>
-[...1 lines deleted...]
-  <si>
     <t>FIG</t>
   </si>
   <si>
+    <t>FPS</t>
+  </si>
+  <si>
+    <t>WAY</t>
+  </si>
+  <si>
+    <t>PONY</t>
+  </si>
+  <si>
     <t>KVYO</t>
   </si>
   <si>
-    <t>WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>LOAR</t>
   </si>
   <si>
     <t>LINE</t>
   </si>
   <si>
-    <t>PONY</t>
-[...7 lines deleted...]
-  <si>
     <t>CAI</t>
   </si>
   <si>
+    <t>BIRK</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>PACS</t>
+  </si>
+  <si>
     <t>VG</t>
   </si>
   <si>
-    <t>LB</t>
-[...5 lines deleted...]
-    <t>PACS</t>
+    <t>BLSH</t>
   </si>
   <si>
     <t>SFD</t>
   </si>
   <si>
     <t>FIGR</t>
   </si>
   <si>
-    <t>BLSH</t>
+    <t>NTSK</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>EQPT</t>
+  </si>
+  <si>
+    <t>CHYM</t>
   </si>
   <si>
     <t>SAIL</t>
   </si>
   <si>
-    <t>NTSK</t>
-[...10 lines deleted...]
-  <si>
     <t>BETA</t>
   </si>
   <si>
     <t>CBC</t>
   </si>
   <si>
     <t>KLAR</t>
   </si>
   <si>
     <t>BLLN</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BTTRKN7</t>
+  </si>
+  <si>
     <t>BQ84ZQ6</t>
   </si>
   <si>
-    <t>BTTRKN7</t>
-[...1 lines deleted...]
-  <si>
     <t>BNSP5P7</t>
   </si>
   <si>
+    <t>BMTQ7V2</t>
+  </si>
+  <si>
     <t>BMVNLY2</t>
   </si>
   <si>
-    <t>BMTQ7V2</t>
-[...1 lines deleted...]
-  <si>
     <t>BNBV4B1</t>
   </si>
   <si>
     <t>BRDXKH1</t>
   </si>
   <si>
     <t>BL6K237</t>
   </si>
   <si>
+    <t>BRBD9F4</t>
+  </si>
+  <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
-    <t>BRBD9F4</t>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>BN4L6W3</t>
   </si>
   <si>
     <t>BSLQK57</t>
   </si>
   <si>
-    <t>BN4L6W3</t>
-[...4 lines deleted...]
-  <si>
     <t>BPW6WJ3</t>
   </si>
   <si>
+    <t>BPJM8Q3</t>
+  </si>
+  <si>
     <t>BQPDNZ1</t>
   </si>
   <si>
-    <t>BPJM8Q3</t>
-[...1 lines deleted...]
-  <si>
     <t>BN6TZY0</t>
   </si>
   <si>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
     <t>BNRR1B2</t>
   </si>
   <si>
-    <t>BSLSJJ0</t>
+    <t>BT6CC17</t>
+  </si>
+  <si>
+    <t>BPGN2Q7</t>
   </si>
   <si>
     <t>BTRFVH4</t>
   </si>
   <si>
-    <t>BPGN2Q7</t>
-[...1 lines deleted...]
-  <si>
     <t>BSML6T7</t>
   </si>
   <si>
+    <t>BV9C843</t>
+  </si>
+  <si>
+    <t>BSWYNW8</t>
+  </si>
+  <si>
+    <t>BRWKBD6</t>
+  </si>
+  <si>
     <t>BN4JNC6</t>
   </si>
   <si>
-    <t>BSWYNW8</t>
-[...1 lines deleted...]
-  <si>
     <t>BLDCK32</t>
   </si>
   <si>
     <t>BP5DSY8</t>
   </si>
   <si>
-    <t>BRWKBD6</t>
-[...7 lines deleted...]
-  <si>
     <t>BT18HP9</t>
   </si>
   <si>
+    <t>BS44BN3</t>
+  </si>
+  <si>
+    <t>BLD7424</t>
+  </si>
+  <si>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
     <t>BSZBFJ7</t>
   </si>
   <si>
-    <t>BLD7424</t>
-[...5 lines deleted...]
-    <t>BPW6WD7</t>
+    <t>BV6KVT6</t>
   </si>
   <si>
     <t>BS893N8</t>
   </si>
   <si>
     <t>BVLD6Y0</t>
   </si>
   <si>
-    <t>BV6KVT6</t>
+    <t>BQT3J26</t>
+  </si>
+  <si>
+    <t>BWTRBN5</t>
+  </si>
+  <si>
+    <t>BVMZK21</t>
+  </si>
+  <si>
+    <t>BTCHBL9</t>
   </si>
   <si>
     <t>BRXZ3P6</t>
-  </si>
-[...10 lines deleted...]
-    <t>BWTRBN5</t>
   </si>
   <si>
     <t>BT3CTW0</t>
   </si>
   <si>
     <t>B3KKGR9</t>
   </si>
   <si>
     <t>BMHVL51</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>BV2HGM9</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
@@ -641,1322 +641,1322 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="31.09375" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="6" max="6" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
+    <col min="6" max="6" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
-    <col min="8" max="8" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
+    <col min="8" max="8" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>150</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>51</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>103</v>
       </c>
       <c r="F2" t="n">
-        <v>677353</v>
+        <v>144421</v>
       </c>
       <c r="G2" t="n">
-        <v>11609830.42</v>
+        <v>16957913.82</v>
       </c>
       <c r="H2" t="n">
-        <v>9.7788265</v>
+        <v>11.92425662</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>51</v>
       </c>
       <c r="D3" t="s">
         <v>55</v>
       </c>
       <c r="E3" t="s">
         <v>104</v>
       </c>
       <c r="F3" t="n">
-        <v>138884</v>
+        <v>704353</v>
       </c>
       <c r="G3" t="n">
-        <v>11421820.16</v>
+        <v>12319133.97</v>
       </c>
       <c r="H3" t="n">
-        <v>9.62046763</v>
+        <v>8.66241664</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>105</v>
       </c>
       <c r="F4" t="n">
-        <v>57878</v>
+        <v>60184</v>
       </c>
       <c r="G4" t="n">
-        <v>8630188.58</v>
+        <v>12314248.24</v>
       </c>
       <c r="H4" t="n">
-        <v>7.26910848</v>
+        <v>8.65898115</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>57</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5" t="n">
-        <v>59728</v>
+        <v>61498</v>
       </c>
       <c r="G5" t="n">
-        <v>8123008</v>
+        <v>12148314.92</v>
       </c>
       <c r="H5" t="n">
-        <v>6.84191612</v>
+        <v>8.54230221</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="n">
-        <v>59141</v>
+        <v>62107</v>
       </c>
       <c r="G6" t="n">
-        <v>6927776.74</v>
+        <v>9499886.72</v>
       </c>
       <c r="H6" t="n">
-        <v>5.83518659</v>
+        <v>6.68001314</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>59</v>
       </c>
       <c r="E7" t="s">
         <v>108</v>
       </c>
       <c r="F7" t="n">
-        <v>147083</v>
+        <v>152946</v>
       </c>
       <c r="G7" t="n">
-        <v>6512835.24</v>
+        <v>7070693.58</v>
       </c>
       <c r="H7" t="n">
-        <v>5.48568614</v>
+        <v>4.97188308</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
         <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>109</v>
       </c>
       <c r="F8" t="n">
-        <v>78032</v>
+        <v>81142</v>
       </c>
       <c r="G8" t="n">
-        <v>5836793.6</v>
+        <v>6570879.16</v>
       </c>
       <c r="H8" t="n">
-        <v>4.91626405</v>
+        <v>4.62042974</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>110</v>
       </c>
       <c r="F9" t="n">
-        <v>51442</v>
+        <v>53492</v>
       </c>
       <c r="G9" t="n">
-        <v>4643154.92</v>
+        <v>5349734.92</v>
       </c>
       <c r="H9" t="n">
-        <v>3.91087593</v>
+        <v>3.7617606</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>111</v>
       </c>
       <c r="F10" t="n">
-        <v>81607</v>
+        <v>48460</v>
       </c>
       <c r="G10" t="n">
-        <v>3924480.63</v>
+        <v>4512110.6</v>
       </c>
       <c r="H10" t="n">
-        <v>3.30554485</v>
+        <v>3.17277026</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>112</v>
       </c>
       <c r="F11" t="n">
-        <v>46604</v>
+        <v>84859</v>
       </c>
       <c r="G11" t="n">
-        <v>3711076.52</v>
+        <v>4292168.22</v>
       </c>
       <c r="H11" t="n">
-        <v>3.12579703</v>
+        <v>3.0181139</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>64</v>
       </c>
       <c r="E12" t="s">
         <v>113</v>
       </c>
       <c r="F12" t="n">
-        <v>66755</v>
+        <v>43368</v>
       </c>
       <c r="G12" t="n">
-        <v>3433877.2</v>
+        <v>3693652.56</v>
       </c>
       <c r="H12" t="n">
-        <v>2.89231523</v>
+        <v>2.59725704</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="n">
-        <v>80473</v>
+        <v>83681</v>
       </c>
       <c r="G13" t="n">
-        <v>3119938.21</v>
+        <v>3570668.27</v>
       </c>
       <c r="H13" t="n">
-        <v>2.62788804</v>
+        <v>2.51077846</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>115</v>
       </c>
       <c r="F14" t="n">
-        <v>41705</v>
+        <v>69415</v>
       </c>
       <c r="G14" t="n">
-        <v>3109107.75</v>
+        <v>3542247.45</v>
       </c>
       <c r="H14" t="n">
-        <v>2.61876566</v>
+        <v>2.49079386</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>67</v>
       </c>
       <c r="E15" t="s">
         <v>116</v>
       </c>
       <c r="F15" t="n">
-        <v>35807</v>
+        <v>37234</v>
       </c>
       <c r="G15" t="n">
-        <v>3029272.2</v>
+        <v>3332070.66</v>
       </c>
       <c r="H15" t="n">
-        <v>2.5515211</v>
+        <v>2.34300434</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>117</v>
       </c>
       <c r="F16" t="n">
-        <v>106754</v>
+        <v>61990</v>
       </c>
       <c r="G16" t="n">
-        <v>2803360.04</v>
+        <v>2925928</v>
       </c>
       <c r="H16" t="n">
-        <v>2.36123789</v>
+        <v>2.05741795</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>118</v>
       </c>
       <c r="F17" t="n">
-        <v>59615</v>
+        <v>111008</v>
       </c>
       <c r="G17" t="n">
-        <v>2569406.5</v>
+        <v>2701934.72</v>
       </c>
       <c r="H17" t="n">
-        <v>2.16418151</v>
+        <v>1.89991312</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>119</v>
       </c>
       <c r="F18" t="n">
-        <v>69673</v>
+        <v>72449</v>
       </c>
       <c r="G18" t="n">
-        <v>2327078.2</v>
+        <v>2598745.63</v>
       </c>
       <c r="H18" t="n">
-        <v>1.96007118</v>
+        <v>1.82735389</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>120</v>
       </c>
       <c r="F19" t="n">
-        <v>38058</v>
+        <v>48004</v>
       </c>
       <c r="G19" t="n">
-        <v>2192901.96</v>
+        <v>2469325.76</v>
       </c>
       <c r="H19" t="n">
-        <v>1.84705607</v>
+        <v>1.73635002</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>121</v>
       </c>
       <c r="F20" t="n">
-        <v>46162</v>
+        <v>39574</v>
       </c>
       <c r="G20" t="n">
-        <v>2187617.18</v>
+        <v>2427073.42</v>
       </c>
       <c r="H20" t="n">
-        <v>1.84260477</v>
+        <v>1.70663954</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>122</v>
       </c>
       <c r="F21" t="n">
-        <v>23743</v>
+        <v>24579</v>
       </c>
       <c r="G21" t="n">
-        <v>2037861.69</v>
+        <v>1993848.48</v>
       </c>
       <c r="H21" t="n">
-        <v>1.71646744</v>
+        <v>1.40200978</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>74</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="n">
-        <v>30876</v>
+        <v>32108</v>
       </c>
       <c r="G22" t="n">
-        <v>1943026.68</v>
+        <v>1956340.44</v>
       </c>
       <c r="H22" t="n">
-        <v>1.636589</v>
+        <v>1.37563533</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23" t="s">
         <v>124</v>
       </c>
       <c r="F23" t="n">
-        <v>83970</v>
+        <v>24689</v>
       </c>
       <c r="G23" t="n">
-        <v>1786041.9</v>
+        <v>1891177.4</v>
       </c>
       <c r="H23" t="n">
-        <v>1.50436253</v>
+        <v>1.32981479</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>76</v>
       </c>
       <c r="E24" t="s">
         <v>125</v>
       </c>
       <c r="F24" t="n">
-        <v>63644</v>
+        <v>87317</v>
       </c>
       <c r="G24" t="n">
-        <v>1218146.16</v>
+        <v>1512330.44</v>
       </c>
       <c r="H24" t="n">
-        <v>1.02603049</v>
+        <v>1.06342186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>126</v>
       </c>
       <c r="F25" t="n">
-        <v>50906</v>
+        <v>39115</v>
       </c>
       <c r="G25" t="n">
-        <v>1208508.44</v>
+        <v>1354161.3</v>
       </c>
       <c r="H25" t="n">
-        <v>1.01791275</v>
+        <v>0.95220244</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
       <c r="F26" t="n">
-        <v>19916</v>
+        <v>52935</v>
       </c>
       <c r="G26" t="n">
-        <v>1136008.64</v>
+        <v>1315434.75</v>
       </c>
       <c r="H26" t="n">
-        <v>0.956847</v>
+        <v>0.92497118</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27" t="s">
         <v>128</v>
       </c>
       <c r="F27" t="n">
-        <v>32984</v>
+        <v>121688</v>
       </c>
       <c r="G27" t="n">
-        <v>1086163.12</v>
+        <v>1260687.68</v>
       </c>
       <c r="H27" t="n">
-        <v>0.91486269</v>
+        <v>0.88647481</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="n">
-        <v>117024</v>
+        <v>66182</v>
       </c>
       <c r="G28" t="n">
-        <v>1078961.28</v>
+        <v>1241574.32</v>
       </c>
       <c r="H28" t="n">
-        <v>0.90879666</v>
+        <v>0.87303491</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29" t="s">
         <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>130</v>
       </c>
       <c r="F29" t="n">
-        <v>17373</v>
+        <v>20711</v>
       </c>
       <c r="G29" t="n">
-        <v>1019447.64</v>
+        <v>1220292.12</v>
       </c>
       <c r="H29" t="n">
-        <v>0.85866901</v>
+        <v>0.85806996</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
       <c r="F30" t="n">
-        <v>34491</v>
+        <v>34300</v>
       </c>
       <c r="G30" t="n">
-        <v>995755.17</v>
+        <v>1219365</v>
       </c>
       <c r="H30" t="n">
-        <v>0.83871312</v>
+        <v>0.85741804</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31" t="n">
-        <v>42552</v>
+        <v>44248</v>
       </c>
       <c r="G31" t="n">
-        <v>820828.08</v>
+        <v>875667.92</v>
       </c>
       <c r="H31" t="n">
-        <v>0.69137404</v>
+        <v>0.61574136</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>84</v>
       </c>
       <c r="E32" t="s">
         <v>133</v>
       </c>
       <c r="F32" t="n">
-        <v>54007</v>
+        <v>20860</v>
       </c>
       <c r="G32" t="n">
-        <v>790662.48</v>
+        <v>848167.6</v>
       </c>
       <c r="H32" t="n">
-        <v>0.6659659</v>
+        <v>0.59640403</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33" t="s">
         <v>85</v>
       </c>
       <c r="E33" t="s">
         <v>134</v>
       </c>
       <c r="F33" t="n">
-        <v>11244</v>
+        <v>11691</v>
       </c>
       <c r="G33" t="n">
-        <v>778422.12</v>
+        <v>814395.06</v>
       </c>
       <c r="H33" t="n">
-        <v>0.65565599</v>
+        <v>0.57265627</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>86</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34" t="n">
-        <v>20061</v>
+        <v>21167</v>
       </c>
       <c r="G34" t="n">
-        <v>694511.82</v>
+        <v>741903.35</v>
       </c>
       <c r="H34" t="n">
-        <v>0.58497931</v>
+        <v>0.52168244</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>51</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="F35" t="n">
-        <v>20357</v>
+        <v>56160</v>
       </c>
       <c r="G35" t="n">
-        <v>654273.98</v>
+        <v>727272</v>
       </c>
       <c r="H35" t="n">
-        <v>0.55108744</v>
+        <v>0.51139415</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>51</v>
       </c>
       <c r="D36" t="s">
         <v>88</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="F36" t="n">
-        <v>21098</v>
+        <v>15580</v>
       </c>
       <c r="G36" t="n">
-        <v>598550.26</v>
+        <v>659501.4</v>
       </c>
       <c r="H36" t="n">
-        <v>0.50415199</v>
+        <v>0.46374006</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>51</v>
       </c>
       <c r="D37" t="s">
         <v>89</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="F37" t="n">
-        <v>16217</v>
+        <v>21940</v>
       </c>
       <c r="G37" t="n">
-        <v>559648.67</v>
+        <v>642403.2</v>
       </c>
       <c r="H37" t="n">
-        <v>0.47138563</v>
+        <v>0.45171716</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>51</v>
       </c>
       <c r="D38" t="s">
         <v>90</v>
       </c>
       <c r="E38" t="s">
         <v>139</v>
       </c>
       <c r="F38" t="n">
-        <v>14983</v>
+        <v>16862</v>
       </c>
       <c r="G38" t="n">
-        <v>544931.71</v>
+        <v>543293.64</v>
       </c>
       <c r="H38" t="n">
-        <v>0.45898971</v>
+        <v>0.38202652</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>51</v>
       </c>
       <c r="D39" t="s">
         <v>91</v>
       </c>
       <c r="E39" t="s">
         <v>140</v>
       </c>
       <c r="F39" t="n">
-        <v>28079</v>
+        <v>41456</v>
       </c>
       <c r="G39" t="n">
-        <v>364746.21</v>
+        <v>405854.24</v>
       </c>
       <c r="H39" t="n">
-        <v>0.30722153</v>
+        <v>0.28538358</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>51</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>141</v>
       </c>
       <c r="F40" t="n">
-        <v>39867</v>
+        <v>10238</v>
       </c>
       <c r="G40" t="n">
-        <v>361593.69</v>
+        <v>385255.94</v>
       </c>
       <c r="H40" t="n">
-        <v>0.3045662</v>
+        <v>0.27089952</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>51</v>
       </c>
       <c r="D41" t="s">
         <v>93</v>
       </c>
       <c r="E41" t="s">
         <v>142</v>
       </c>
       <c r="F41" t="n">
-        <v>14579</v>
+        <v>15209</v>
       </c>
       <c r="G41" t="n">
-        <v>296391.07</v>
+        <v>373076.77</v>
       </c>
       <c r="H41" t="n">
-        <v>0.24964679</v>
+        <v>0.26233552</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>51</v>
       </c>
       <c r="D42" t="s">
         <v>94</v>
       </c>
       <c r="E42" t="s">
         <v>143</v>
       </c>
       <c r="F42" t="n">
-        <v>15304</v>
+        <v>15914</v>
       </c>
       <c r="G42" t="n">
-        <v>294448.96</v>
+        <v>359338.12</v>
       </c>
       <c r="H42" t="n">
-        <v>0.24801097</v>
+        <v>0.25267495</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>51</v>
       </c>
       <c r="D43" t="s">
         <v>95</v>
       </c>
       <c r="E43" t="s">
         <v>144</v>
       </c>
       <c r="F43" t="n">
-        <v>9847</v>
+        <v>29199</v>
       </c>
       <c r="G43" t="n">
-        <v>292652.84</v>
+        <v>339000.39</v>
       </c>
       <c r="H43" t="n">
-        <v>0.24649812</v>
+        <v>0.23837411</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>51</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>145</v>
       </c>
       <c r="F44" t="n">
-        <v>15357</v>
+        <v>15971</v>
       </c>
       <c r="G44" t="n">
-        <v>236958.51</v>
+        <v>244995.14</v>
       </c>
       <c r="H44" t="n">
-        <v>0.19958742</v>
+        <v>0.17227266</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45" t="s">
         <v>97</v>
       </c>
       <c r="E45" t="s">
         <v>146</v>
       </c>
       <c r="F45" t="n">
-        <v>9151</v>
+        <v>9506</v>
       </c>
       <c r="G45" t="n">
-        <v>220447.59</v>
+        <v>243638.78</v>
       </c>
       <c r="H45" t="n">
-        <v>0.18568047</v>
+        <v>0.17131891</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>51</v>
       </c>
       <c r="D46" t="s">
         <v>98</v>
       </c>
       <c r="E46" t="s">
         <v>147</v>
       </c>
       <c r="F46" t="n">
-        <v>16058</v>
+        <v>16677</v>
       </c>
       <c r="G46" t="n">
-        <v>214374.3</v>
+        <v>228474.9</v>
       </c>
       <c r="H46" t="n">
-        <v>0.180565</v>
+        <v>0.16065616</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>51</v>
       </c>
       <c r="D47" t="s">
         <v>99</v>
       </c>
       <c r="E47" t="s">
         <v>148</v>
       </c>
       <c r="F47" t="n">
-        <v>1879</v>
+        <v>1961</v>
       </c>
       <c r="G47" t="n">
-        <v>149117.44</v>
+        <v>164586.73</v>
       </c>
       <c r="H47" t="n">
-        <v>0.1255999</v>
+        <v>0.11573207</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>100</v>
       </c>
       <c r="E48" t="s">
         <v>149</v>
       </c>
       <c r="F48" t="n">
-        <v>17188</v>
+        <v>17808</v>
       </c>
       <c r="G48" t="n">
-        <v>92041.74</v>
+        <v>105423.36</v>
       </c>
       <c r="H48" t="n">
-        <v>0.0775257</v>
+        <v>0.0741303</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>101</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="n">
-        <v>1163077.14</v>
+        <v>294143.08</v>
       </c>
       <c r="G49" t="n">
-        <v>1136121.91</v>
+        <v>249402.21</v>
       </c>
       <c r="H49" t="n">
-        <v>0.95694243</v>
+        <v>0.17537157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>