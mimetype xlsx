--- v8 (2026-04-27)
+++ v9 (2026-05-17)
@@ -15,483 +15,483 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>CoreWeave</t>
   </si>
   <si>
+    <t>Astera Labs</t>
+  </si>
+  <si>
+    <t>Arm Holdings</t>
+  </si>
+  <si>
     <t>Kenvue</t>
   </si>
   <si>
-    <t>Arm Holdings</t>
-[...4 lines deleted...]
-  <si>
     <t>Reddit</t>
   </si>
   <si>
+    <t>Viking Holdings</t>
+  </si>
+  <si>
+    <t>Circle Internet Group</t>
+  </si>
+  <si>
     <t>Medline</t>
   </si>
   <si>
-    <t>Viking Holdings</t>
-[...2 lines deleted...]
-    <t>Circle Internet Group</t>
+    <t>Rubrik</t>
+  </si>
+  <si>
+    <t>American Healthcare REIT</t>
+  </si>
+  <si>
+    <t>Kaspi.kz</t>
+  </si>
+  <si>
+    <t>UL Solutions</t>
   </si>
   <si>
     <t>CAVA Group</t>
   </si>
   <si>
-    <t>American Healthcare REIT</t>
-[...2 lines deleted...]
-    <t>Kaspi.kz</t>
+    <t>BrightSpring Health Services</t>
   </si>
   <si>
     <t>Instacart (Maplebear)</t>
   </si>
   <si>
-    <t>Rubrik</t>
-[...7 lines deleted...]
-  <si>
     <t>StandardAero</t>
   </si>
   <si>
     <t>Amer Sports</t>
   </si>
   <si>
+    <t>Legence</t>
+  </si>
+  <si>
     <t>Tempus AI</t>
   </si>
   <si>
     <t>Atmus Filtration Technologies</t>
   </si>
   <si>
-    <t>Legence</t>
+    <t>Forgent Power Solutions</t>
   </si>
   <si>
     <t>ServiceTitan</t>
   </si>
   <si>
+    <t>Figma</t>
+  </si>
+  <si>
     <t>Karman Holdings</t>
   </si>
   <si>
-    <t>Figma</t>
-[...2 lines deleted...]
-    <t>Forgent Power Solutions</t>
+    <t>Lineage</t>
+  </si>
+  <si>
+    <t>Loar Holdings</t>
+  </si>
+  <si>
+    <t>Pony AI</t>
   </si>
   <si>
     <t>Waystar Holding</t>
   </si>
   <si>
-    <t>Pony AI</t>
-[...1 lines deleted...]
-  <si>
     <t>Klaviyo</t>
   </si>
   <si>
-    <t>Loar Holdings</t>
-[...2 lines deleted...]
-    <t>Lineage</t>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>LandBridge</t>
+  </si>
+  <si>
+    <t>Venture Global</t>
+  </si>
+  <si>
+    <t>Figure Technology Solutions</t>
+  </si>
+  <si>
+    <t>Birkenstock Holding</t>
   </si>
   <si>
     <t>Caris Life Sciences</t>
   </si>
   <si>
-    <t>Birkenstock Holding</t>
-[...10 lines deleted...]
-  <si>
     <t>Bullish</t>
   </si>
   <si>
     <t>Smithfield Foods</t>
   </si>
   <si>
-    <t>Figure Technology Solutions</t>
+    <t>SOLV Energy</t>
   </si>
   <si>
     <t>Netskope</t>
   </si>
   <si>
-    <t>SOLV Energy</t>
+    <t>SailPoint</t>
   </si>
   <si>
     <t>EquipmentShare.com</t>
   </si>
   <si>
     <t>Chime Financial</t>
   </si>
   <si>
-    <t>SailPoint</t>
+    <t>Klarna Group</t>
   </si>
   <si>
     <t>BETA Technologies</t>
   </si>
   <si>
     <t>Central Bancompany</t>
   </si>
   <si>
-    <t>Klarna Group</t>
-[...1 lines deleted...]
-  <si>
     <t>BillionToOne</t>
   </si>
   <si>
     <t>Fermi</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CRWV</t>
   </si>
   <si>
+    <t>ALAB</t>
+  </si>
+  <si>
+    <t>ARM</t>
+  </si>
+  <si>
     <t>KVUE</t>
   </si>
   <si>
-    <t>ARM</t>
-[...4 lines deleted...]
-  <si>
     <t>RDDT</t>
   </si>
   <si>
+    <t>VIK</t>
+  </si>
+  <si>
+    <t>CRCL</t>
+  </si>
+  <si>
     <t>MDLN</t>
   </si>
   <si>
-    <t>VIK</t>
-[...2 lines deleted...]
-    <t>CRCL</t>
+    <t>RBRK</t>
+  </si>
+  <si>
+    <t>AHR</t>
+  </si>
+  <si>
+    <t>KSPI</t>
+  </si>
+  <si>
+    <t>ULS</t>
   </si>
   <si>
     <t>CAVA</t>
   </si>
   <si>
-    <t>AHR</t>
-[...2 lines deleted...]
-    <t>KSPI</t>
+    <t>BTSG</t>
   </si>
   <si>
     <t>CART</t>
   </si>
   <si>
-    <t>RBRK</t>
-[...7 lines deleted...]
-  <si>
     <t>SARO</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
+    <t>LGN</t>
+  </si>
+  <si>
     <t>TEM</t>
   </si>
   <si>
     <t>ATMU</t>
   </si>
   <si>
-    <t>LGN</t>
+    <t>FPS</t>
   </si>
   <si>
     <t>TTAN</t>
   </si>
   <si>
+    <t>FIG</t>
+  </si>
+  <si>
     <t>KRMN</t>
   </si>
   <si>
-    <t>FIG</t>
-[...2 lines deleted...]
-    <t>FPS</t>
+    <t>LINE</t>
+  </si>
+  <si>
+    <t>LOAR</t>
+  </si>
+  <si>
+    <t>PONY</t>
   </si>
   <si>
     <t>WAY</t>
   </si>
   <si>
-    <t>PONY</t>
-[...1 lines deleted...]
-  <si>
     <t>KVYO</t>
   </si>
   <si>
-    <t>LOAR</t>
-[...2 lines deleted...]
-    <t>LINE</t>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>FIGR</t>
+  </si>
+  <si>
+    <t>BIRK</t>
   </si>
   <si>
     <t>CAI</t>
   </si>
   <si>
-    <t>BIRK</t>
-[...10 lines deleted...]
-  <si>
     <t>BLSH</t>
   </si>
   <si>
     <t>SFD</t>
   </si>
   <si>
-    <t>FIGR</t>
+    <t>MWH</t>
   </si>
   <si>
     <t>NTSK</t>
   </si>
   <si>
-    <t>MWH</t>
+    <t>SAIL</t>
   </si>
   <si>
     <t>EQPT</t>
   </si>
   <si>
     <t>CHYM</t>
   </si>
   <si>
-    <t>SAIL</t>
+    <t>KLAR</t>
   </si>
   <si>
     <t>BETA</t>
   </si>
   <si>
     <t>CBC</t>
   </si>
   <si>
-    <t>KLAR</t>
-[...1 lines deleted...]
-  <si>
     <t>BLLN</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BTTRKN7</t>
   </si>
   <si>
+    <t>BMTQ7V2</t>
+  </si>
+  <si>
+    <t>BNSP5P7</t>
+  </si>
+  <si>
     <t>BQ84ZQ6</t>
   </si>
   <si>
-    <t>BNSP5P7</t>
-[...4 lines deleted...]
-  <si>
     <t>BMVNLY2</t>
   </si>
   <si>
+    <t>BRDXKH1</t>
+  </si>
+  <si>
+    <t>BL6K237</t>
+  </si>
+  <si>
     <t>BNBV4B1</t>
   </si>
   <si>
-    <t>BRDXKH1</t>
-[...2 lines deleted...]
-    <t>BL6K237</t>
+    <t>BSLQK57</t>
+  </si>
+  <si>
+    <t>BQWNKQ4</t>
+  </si>
+  <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>BPW6WJ3</t>
   </si>
   <si>
     <t>BRBD9F4</t>
   </si>
   <si>
-    <t>BQWNKQ4</t>
-[...2 lines deleted...]
-    <t>BJY21K1</t>
+    <t>BPJM8Q3</t>
   </si>
   <si>
     <t>BN4L6W3</t>
   </si>
   <si>
-    <t>BSLQK57</t>
-[...7 lines deleted...]
-  <si>
     <t>BQPDNZ1</t>
   </si>
   <si>
     <t>BN6TZY0</t>
   </si>
   <si>
+    <t>BT6CC17</t>
+  </si>
+  <si>
     <t>BSLSJJ0</t>
   </si>
   <si>
     <t>BNRR1B2</t>
   </si>
   <si>
-    <t>BT6CC17</t>
+    <t>BV9C843</t>
   </si>
   <si>
     <t>BPGN2Q7</t>
   </si>
   <si>
+    <t>BSML6T7</t>
+  </si>
+  <si>
     <t>BTRFVH4</t>
   </si>
   <si>
-    <t>BSML6T7</t>
-[...2 lines deleted...]
-    <t>BV9C843</t>
+    <t>BP5DSY8</t>
+  </si>
+  <si>
+    <t>BLDCK32</t>
+  </si>
+  <si>
+    <t>BRWKBD6</t>
   </si>
   <si>
     <t>BSWYNW8</t>
   </si>
   <si>
-    <t>BRWKBD6</t>
-[...1 lines deleted...]
-  <si>
     <t>BN4JNC6</t>
   </si>
   <si>
-    <t>BLDCK32</t>
-[...2 lines deleted...]
-    <t>BP5DSY8</t>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BLD7424</t>
+  </si>
+  <si>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
+    <t>BVLD6Y0</t>
+  </si>
+  <si>
+    <t>BS44BN3</t>
   </si>
   <si>
     <t>BT18HP9</t>
   </si>
   <si>
-    <t>BS44BN3</t>
-[...10 lines deleted...]
-  <si>
     <t>BV6KVT6</t>
   </si>
   <si>
     <t>BS893N8</t>
   </si>
   <si>
-    <t>BVLD6Y0</t>
+    <t>BWTRBN5</t>
   </si>
   <si>
     <t>BQT3J26</t>
   </si>
   <si>
-    <t>BWTRBN5</t>
+    <t>BRXZ3P6</t>
   </si>
   <si>
     <t>BVMZK21</t>
   </si>
   <si>
     <t>BTCHBL9</t>
   </si>
   <si>
-    <t>BRXZ3P6</t>
+    <t>BMHVL51</t>
   </si>
   <si>
     <t>BT3CTW0</t>
   </si>
   <si>
     <t>B3KKGR9</t>
-  </si>
-[...1 lines deleted...]
-    <t>BMHVL51</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>BV2HGM9</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
@@ -679,1284 +679,1284 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>150</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>51</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>103</v>
       </c>
       <c r="F2" t="n">
-        <v>144421</v>
+        <v>141927</v>
       </c>
       <c r="G2" t="n">
-        <v>16957913.82</v>
+        <v>16210192.31</v>
       </c>
       <c r="H2" t="n">
-        <v>11.92425662</v>
+        <v>11.27552273</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>51</v>
       </c>
       <c r="D3" t="s">
         <v>55</v>
       </c>
       <c r="E3" t="s">
         <v>104</v>
       </c>
       <c r="F3" t="n">
-        <v>704353</v>
+        <v>60436</v>
       </c>
       <c r="G3" t="n">
-        <v>12319133.97</v>
+        <v>13818087.04</v>
       </c>
       <c r="H3" t="n">
-        <v>8.66241664</v>
+        <v>9.61161666</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>105</v>
       </c>
       <c r="F4" t="n">
-        <v>60184</v>
+        <v>59145</v>
       </c>
       <c r="G4" t="n">
-        <v>12314248.24</v>
+        <v>13514632.5</v>
       </c>
       <c r="H4" t="n">
-        <v>8.65898115</v>
+        <v>9.40053906</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>57</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5" t="n">
-        <v>61498</v>
+        <v>692188</v>
       </c>
       <c r="G5" t="n">
-        <v>12148314.92</v>
+        <v>11898711.72</v>
       </c>
       <c r="H5" t="n">
-        <v>8.54230221</v>
+        <v>8.27653318</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="n">
-        <v>62107</v>
+        <v>61034</v>
       </c>
       <c r="G6" t="n">
-        <v>9499886.72</v>
+        <v>9540224.54</v>
       </c>
       <c r="H6" t="n">
-        <v>6.68001314</v>
+        <v>6.63601126</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>59</v>
       </c>
       <c r="E7" t="s">
         <v>108</v>
       </c>
       <c r="F7" t="n">
-        <v>152946</v>
+        <v>79741</v>
       </c>
       <c r="G7" t="n">
-        <v>7070693.58</v>
+        <v>6915139.52</v>
       </c>
       <c r="H7" t="n">
-        <v>4.97188308</v>
+        <v>4.8100486</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
         <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>109</v>
       </c>
       <c r="F8" t="n">
-        <v>81142</v>
+        <v>52568</v>
       </c>
       <c r="G8" t="n">
-        <v>6570879.16</v>
+        <v>6512123.84</v>
       </c>
       <c r="H8" t="n">
-        <v>4.62042974</v>
+        <v>4.52971803</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>110</v>
       </c>
       <c r="F9" t="n">
-        <v>53492</v>
+        <v>150304</v>
       </c>
       <c r="G9" t="n">
-        <v>5349734.92</v>
+        <v>5846825.6</v>
       </c>
       <c r="H9" t="n">
-        <v>3.7617606</v>
+        <v>4.06694836</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>111</v>
       </c>
       <c r="F10" t="n">
-        <v>48460</v>
+        <v>68216</v>
       </c>
       <c r="G10" t="n">
-        <v>4512110.6</v>
+        <v>4283964.8</v>
       </c>
       <c r="H10" t="n">
-        <v>3.17277026</v>
+        <v>2.97985006</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>112</v>
       </c>
       <c r="F11" t="n">
-        <v>84859</v>
+        <v>83393</v>
       </c>
       <c r="G11" t="n">
-        <v>4292168.22</v>
+        <v>4264718.02</v>
       </c>
       <c r="H11" t="n">
-        <v>3.0181139</v>
+        <v>2.96646234</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>64</v>
       </c>
       <c r="E12" t="s">
         <v>113</v>
       </c>
       <c r="F12" t="n">
-        <v>43368</v>
+        <v>42619</v>
       </c>
       <c r="G12" t="n">
-        <v>3693652.56</v>
+        <v>3775191.02</v>
       </c>
       <c r="H12" t="n">
-        <v>2.59725704</v>
+        <v>2.62595602</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="n">
-        <v>83681</v>
+        <v>36591</v>
       </c>
       <c r="G13" t="n">
-        <v>3570668.27</v>
+        <v>3681054.6</v>
       </c>
       <c r="H13" t="n">
-        <v>2.51077846</v>
+        <v>2.5604764</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>115</v>
       </c>
       <c r="F14" t="n">
-        <v>69415</v>
+        <v>47623</v>
       </c>
       <c r="G14" t="n">
-        <v>3542247.45</v>
+        <v>3623634.07</v>
       </c>
       <c r="H14" t="n">
-        <v>2.49079386</v>
+        <v>2.52053569</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>67</v>
       </c>
       <c r="E15" t="s">
         <v>116</v>
       </c>
       <c r="F15" t="n">
-        <v>37234</v>
+        <v>60919</v>
       </c>
       <c r="G15" t="n">
-        <v>3332070.66</v>
+        <v>3557669.6</v>
       </c>
       <c r="H15" t="n">
-        <v>2.34300434</v>
+        <v>2.47465198</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>117</v>
       </c>
       <c r="F16" t="n">
-        <v>61990</v>
+        <v>82236</v>
       </c>
       <c r="G16" t="n">
-        <v>2925928</v>
+        <v>3163618.92</v>
       </c>
       <c r="H16" t="n">
-        <v>2.05741795</v>
+        <v>2.2005573</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>118</v>
       </c>
       <c r="F17" t="n">
-        <v>111008</v>
+        <v>109091</v>
       </c>
       <c r="G17" t="n">
-        <v>2701934.72</v>
+        <v>2871275.12</v>
       </c>
       <c r="H17" t="n">
-        <v>1.89991312</v>
+        <v>1.99720813</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>119</v>
       </c>
       <c r="F18" t="n">
-        <v>72449</v>
+        <v>71198</v>
       </c>
       <c r="G18" t="n">
-        <v>2598745.63</v>
+        <v>2373029.34</v>
       </c>
       <c r="H18" t="n">
-        <v>1.82735389</v>
+        <v>1.65063719</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>120</v>
       </c>
       <c r="F19" t="n">
-        <v>48004</v>
+        <v>24154</v>
       </c>
       <c r="G19" t="n">
-        <v>2469325.76</v>
+        <v>2149706</v>
       </c>
       <c r="H19" t="n">
-        <v>1.73635002</v>
+        <v>1.49529743</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>121</v>
       </c>
       <c r="F20" t="n">
-        <v>39574</v>
+        <v>47175</v>
       </c>
       <c r="G20" t="n">
-        <v>2427073.42</v>
+        <v>2145519</v>
       </c>
       <c r="H20" t="n">
-        <v>1.70663954</v>
+        <v>1.49238502</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>122</v>
       </c>
       <c r="F21" t="n">
-        <v>24579</v>
+        <v>38890</v>
       </c>
       <c r="G21" t="n">
-        <v>1993848.48</v>
+        <v>2099282.2</v>
       </c>
       <c r="H21" t="n">
-        <v>1.40200978</v>
+        <v>1.46022353</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>74</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="n">
-        <v>32108</v>
+        <v>38439</v>
       </c>
       <c r="G22" t="n">
-        <v>1956340.44</v>
+        <v>1929253.41</v>
       </c>
       <c r="H22" t="n">
-        <v>1.37563533</v>
+        <v>1.34195451</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23" t="s">
         <v>124</v>
       </c>
       <c r="F23" t="n">
-        <v>24689</v>
+        <v>31553</v>
       </c>
       <c r="G23" t="n">
-        <v>1891177.4</v>
+        <v>1803253.95</v>
       </c>
       <c r="H23" t="n">
-        <v>1.32981479</v>
+        <v>1.25431152</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>76</v>
       </c>
       <c r="E24" t="s">
         <v>125</v>
       </c>
       <c r="F24" t="n">
-        <v>87317</v>
+        <v>85809</v>
       </c>
       <c r="G24" t="n">
-        <v>1512330.44</v>
+        <v>1736774.16</v>
       </c>
       <c r="H24" t="n">
-        <v>1.06342186</v>
+        <v>1.20806935</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>126</v>
       </c>
       <c r="F25" t="n">
-        <v>39115</v>
+        <v>24263</v>
       </c>
       <c r="G25" t="n">
-        <v>1354161.3</v>
+        <v>1601843.26</v>
       </c>
       <c r="H25" t="n">
-        <v>0.95220244</v>
+        <v>1.11421381</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
       <c r="F26" t="n">
-        <v>52935</v>
+        <v>33708</v>
       </c>
       <c r="G26" t="n">
-        <v>1315434.75</v>
+        <v>1328095.2</v>
       </c>
       <c r="H26" t="n">
-        <v>0.92497118</v>
+        <v>0.9237995</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27" t="s">
         <v>128</v>
       </c>
       <c r="F27" t="n">
-        <v>121688</v>
+        <v>20353</v>
       </c>
       <c r="G27" t="n">
-        <v>1260687.68</v>
+        <v>1263310.71</v>
       </c>
       <c r="H27" t="n">
-        <v>0.88647481</v>
+        <v>0.87873656</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="n">
-        <v>66182</v>
+        <v>119586</v>
       </c>
       <c r="G28" t="n">
-        <v>1241574.32</v>
+        <v>1051160.94</v>
       </c>
       <c r="H28" t="n">
-        <v>0.87303491</v>
+        <v>0.73116894</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29" t="s">
         <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>130</v>
       </c>
       <c r="F29" t="n">
-        <v>20711</v>
+        <v>52021</v>
       </c>
       <c r="G29" t="n">
-        <v>1220292.12</v>
+        <v>979555.43</v>
       </c>
       <c r="H29" t="n">
-        <v>0.85806996</v>
+        <v>0.68136141</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
       <c r="F30" t="n">
-        <v>34300</v>
+        <v>65039</v>
       </c>
       <c r="G30" t="n">
-        <v>1219365</v>
+        <v>932659.26</v>
       </c>
       <c r="H30" t="n">
-        <v>0.85741804</v>
+        <v>0.64874127</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31" t="n">
-        <v>44248</v>
+        <v>20801</v>
       </c>
       <c r="G31" t="n">
-        <v>875667.92</v>
+        <v>824759.65</v>
       </c>
       <c r="H31" t="n">
-        <v>0.61574136</v>
+        <v>0.57368821</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>84</v>
       </c>
       <c r="E32" t="s">
         <v>133</v>
       </c>
       <c r="F32" t="n">
-        <v>20860</v>
+        <v>11489</v>
       </c>
       <c r="G32" t="n">
-        <v>848167.6</v>
+        <v>775507.5</v>
       </c>
       <c r="H32" t="n">
-        <v>0.59640403</v>
+        <v>0.53942928</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33" t="s">
         <v>85</v>
       </c>
       <c r="E33" t="s">
         <v>134</v>
       </c>
       <c r="F33" t="n">
-        <v>11691</v>
+        <v>55190</v>
       </c>
       <c r="G33" t="n">
-        <v>814395.06</v>
+        <v>718021.9</v>
       </c>
       <c r="H33" t="n">
-        <v>0.57265627</v>
+        <v>0.49944332</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>86</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34" t="n">
-        <v>21167</v>
+        <v>16571</v>
       </c>
       <c r="G34" t="n">
-        <v>741903.35</v>
+        <v>716198.62</v>
       </c>
       <c r="H34" t="n">
-        <v>0.52168244</v>
+        <v>0.49817508</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>51</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="F35" t="n">
-        <v>56160</v>
+        <v>20500</v>
       </c>
       <c r="G35" t="n">
-        <v>727272</v>
+        <v>699665</v>
       </c>
       <c r="H35" t="n">
-        <v>0.51139415</v>
+        <v>0.48667458</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>51</v>
       </c>
       <c r="D36" t="s">
         <v>88</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="F36" t="n">
-        <v>15580</v>
+        <v>43484</v>
       </c>
       <c r="G36" t="n">
-        <v>659501.4</v>
+        <v>663131</v>
       </c>
       <c r="H36" t="n">
-        <v>0.46374006</v>
+        <v>0.46126218</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>51</v>
       </c>
       <c r="D37" t="s">
         <v>89</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="F37" t="n">
-        <v>21940</v>
+        <v>15311</v>
       </c>
       <c r="G37" t="n">
-        <v>642403.2</v>
+        <v>604172.06</v>
       </c>
       <c r="H37" t="n">
-        <v>0.45171716</v>
+        <v>0.42025139</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>51</v>
       </c>
       <c r="D38" t="s">
         <v>90</v>
       </c>
       <c r="E38" t="s">
         <v>139</v>
       </c>
       <c r="F38" t="n">
-        <v>16862</v>
+        <v>21561</v>
       </c>
       <c r="G38" t="n">
-        <v>543293.64</v>
+        <v>537515.73</v>
       </c>
       <c r="H38" t="n">
-        <v>0.38202652</v>
+        <v>0.37388642</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>51</v>
       </c>
       <c r="D39" t="s">
         <v>91</v>
       </c>
       <c r="E39" t="s">
         <v>140</v>
       </c>
       <c r="F39" t="n">
-        <v>41456</v>
+        <v>10061</v>
       </c>
       <c r="G39" t="n">
-        <v>405854.24</v>
+        <v>450934.02</v>
       </c>
       <c r="H39" t="n">
-        <v>0.28538358</v>
+        <v>0.31366172</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>51</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>141</v>
       </c>
       <c r="F40" t="n">
-        <v>10238</v>
+        <v>40740</v>
       </c>
       <c r="G40" t="n">
-        <v>385255.94</v>
+        <v>444880.8</v>
       </c>
       <c r="H40" t="n">
-        <v>0.27089952</v>
+        <v>0.30945121</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>51</v>
       </c>
       <c r="D41" t="s">
         <v>93</v>
       </c>
       <c r="E41" t="s">
         <v>142</v>
       </c>
       <c r="F41" t="n">
-        <v>15209</v>
+        <v>28695</v>
       </c>
       <c r="G41" t="n">
-        <v>373076.77</v>
+        <v>378200.1</v>
       </c>
       <c r="H41" t="n">
-        <v>0.26233552</v>
+        <v>0.26306929</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>51</v>
       </c>
       <c r="D42" t="s">
         <v>94</v>
       </c>
       <c r="E42" t="s">
         <v>143</v>
       </c>
       <c r="F42" t="n">
-        <v>15914</v>
+        <v>14947</v>
       </c>
       <c r="G42" t="n">
-        <v>359338.12</v>
+        <v>366201.5</v>
       </c>
       <c r="H42" t="n">
-        <v>0.25267495</v>
+        <v>0.25472328</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>51</v>
       </c>
       <c r="D43" t="s">
         <v>95</v>
       </c>
       <c r="E43" t="s">
         <v>144</v>
       </c>
       <c r="F43" t="n">
-        <v>29199</v>
+        <v>15639</v>
       </c>
       <c r="G43" t="n">
-        <v>339000.39</v>
+        <v>279625.32</v>
       </c>
       <c r="H43" t="n">
-        <v>0.23837411</v>
+        <v>0.19450242</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>51</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>145</v>
       </c>
       <c r="F44" t="n">
-        <v>15971</v>
+        <v>16389</v>
       </c>
       <c r="G44" t="n">
-        <v>244995.14</v>
+        <v>269926.83</v>
       </c>
       <c r="H44" t="n">
-        <v>0.17227266</v>
+        <v>0.18775632</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45" t="s">
         <v>97</v>
       </c>
       <c r="E45" t="s">
         <v>146</v>
       </c>
       <c r="F45" t="n">
-        <v>9506</v>
+        <v>15695</v>
       </c>
       <c r="G45" t="n">
-        <v>243638.78</v>
+        <v>260693.95</v>
       </c>
       <c r="H45" t="n">
-        <v>0.17131891</v>
+        <v>0.1813341</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>51</v>
       </c>
       <c r="D46" t="s">
         <v>98</v>
       </c>
       <c r="E46" t="s">
         <v>147</v>
       </c>
       <c r="F46" t="n">
-        <v>16677</v>
+        <v>9342</v>
       </c>
       <c r="G46" t="n">
-        <v>228474.9</v>
+        <v>251019.54</v>
       </c>
       <c r="H46" t="n">
-        <v>0.16065616</v>
+        <v>0.17460475</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>51</v>
       </c>
       <c r="D47" t="s">
         <v>99</v>
       </c>
       <c r="E47" t="s">
         <v>148</v>
       </c>
       <c r="F47" t="n">
-        <v>1961</v>
+        <v>1927</v>
       </c>
       <c r="G47" t="n">
-        <v>164586.73</v>
+        <v>169460.38</v>
       </c>
       <c r="H47" t="n">
-        <v>0.11573207</v>
+        <v>0.11787364</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>100</v>
       </c>
       <c r="E48" t="s">
         <v>149</v>
       </c>
       <c r="F48" t="n">
-        <v>17808</v>
+        <v>17499</v>
       </c>
       <c r="G48" t="n">
-        <v>105423.36</v>
+        <v>128967.63</v>
       </c>
       <c r="H48" t="n">
-        <v>0.0741303</v>
+        <v>0.0897076</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46136</v>
+        <v>46157</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>101</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="n">
-        <v>294143.08</v>
+        <v>235196.07</v>
       </c>
       <c r="G49" t="n">
-        <v>249402.21</v>
+        <v>355054.15</v>
       </c>
       <c r="H49" t="n">
-        <v>0.17537157</v>
+        <v>0.24696937</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>