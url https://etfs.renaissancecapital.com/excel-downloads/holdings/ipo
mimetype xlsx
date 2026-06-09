--- v9 (2026-05-17)
+++ v10 (2026-06-09)
@@ -12,483 +12,483 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>Arm Holdings</t>
+  </si>
+  <si>
+    <t>Astera Labs</t>
+  </si>
+  <si>
     <t>CoreWeave</t>
   </si>
   <si>
-    <t>Astera Labs</t>
-[...4 lines deleted...]
-  <si>
     <t>Kenvue</t>
   </si>
   <si>
     <t>Reddit</t>
   </si>
   <si>
     <t>Viking Holdings</t>
   </si>
   <si>
+    <t>Medline</t>
+  </si>
+  <si>
+    <t>Rubrik</t>
+  </si>
+  <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
-    <t>Medline</t>
-[...4 lines deleted...]
-  <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
+    <t>UL Solutions</t>
+  </si>
+  <si>
+    <t>BrightSpring Health Services</t>
+  </si>
+  <si>
     <t>Kaspi.kz</t>
   </si>
   <si>
-    <t>UL Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>CAVA Group</t>
   </si>
   <si>
-    <t>BrightSpring Health Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Instacart (Maplebear)</t>
   </si>
   <si>
     <t>StandardAero</t>
   </si>
   <si>
+    <t>ServiceTitan</t>
+  </si>
+  <si>
     <t>Amer Sports</t>
   </si>
   <si>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
+    <t>Tempus AI</t>
+  </si>
+  <si>
     <t>Legence</t>
   </si>
   <si>
-    <t>Tempus AI</t>
+    <t>Figma</t>
   </si>
   <si>
     <t>Atmus Filtration Technologies</t>
   </si>
   <si>
-    <t>Forgent Power Solutions</t>
-[...5 lines deleted...]
-    <t>Figma</t>
+    <t>Lineage</t>
+  </si>
+  <si>
+    <t>Loar Holdings</t>
   </si>
   <si>
     <t>Karman Holdings</t>
   </si>
   <si>
-    <t>Lineage</t>
-[...2 lines deleted...]
-    <t>Loar Holdings</t>
+    <t>Waystar Holding</t>
   </si>
   <si>
     <t>Pony AI</t>
   </si>
   <si>
-    <t>Waystar Holding</t>
-[...1 lines deleted...]
-  <si>
     <t>Klaviyo</t>
   </si>
   <si>
+    <t>Birkenstock Holding</t>
+  </si>
+  <si>
+    <t>LandBridge</t>
+  </si>
+  <si>
     <t>PACS Group</t>
   </si>
   <si>
-    <t>LandBridge</t>
+    <t>Caris Life Sciences</t>
   </si>
   <si>
     <t>Venture Global</t>
   </si>
   <si>
+    <t>Smithfield Foods</t>
+  </si>
+  <si>
+    <t>SailPoint</t>
+  </si>
+  <si>
     <t>Figure Technology Solutions</t>
   </si>
   <si>
-    <t>Birkenstock Holding</t>
-[...4 lines deleted...]
-  <si>
     <t>Bullish</t>
   </si>
   <si>
-    <t>Smithfield Foods</t>
+    <t>Netskope</t>
   </si>
   <si>
     <t>SOLV Energy</t>
   </si>
   <si>
-    <t>Netskope</t>
-[...4 lines deleted...]
-  <si>
     <t>EquipmentShare.com</t>
   </si>
   <si>
     <t>Chime Financial</t>
   </si>
   <si>
+    <t>BETA Technologies</t>
+  </si>
+  <si>
     <t>Klarna Group</t>
   </si>
   <si>
-    <t>BETA Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>Central Bancompany</t>
   </si>
   <si>
     <t>BillionToOne</t>
   </si>
   <si>
     <t>Fermi</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>ARM</t>
+  </si>
+  <si>
+    <t>ALAB</t>
+  </si>
+  <si>
     <t>CRWV</t>
   </si>
   <si>
-    <t>ALAB</t>
-[...4 lines deleted...]
-  <si>
     <t>KVUE</t>
   </si>
   <si>
     <t>RDDT</t>
   </si>
   <si>
     <t>VIK</t>
   </si>
   <si>
+    <t>MDLN</t>
+  </si>
+  <si>
+    <t>RBRK</t>
+  </si>
+  <si>
     <t>CRCL</t>
   </si>
   <si>
-    <t>MDLN</t>
-[...4 lines deleted...]
-  <si>
     <t>AHR</t>
   </si>
   <si>
+    <t>ULS</t>
+  </si>
+  <si>
+    <t>BTSG</t>
+  </si>
+  <si>
     <t>KSPI</t>
   </si>
   <si>
-    <t>ULS</t>
-[...1 lines deleted...]
-  <si>
     <t>CAVA</t>
   </si>
   <si>
-    <t>BTSG</t>
-[...1 lines deleted...]
-  <si>
     <t>CART</t>
   </si>
   <si>
     <t>SARO</t>
   </si>
   <si>
+    <t>TTAN</t>
+  </si>
+  <si>
     <t>AS</t>
   </si>
   <si>
+    <t>FPS</t>
+  </si>
+  <si>
+    <t>TEM</t>
+  </si>
+  <si>
     <t>LGN</t>
   </si>
   <si>
-    <t>TEM</t>
+    <t>FIG</t>
   </si>
   <si>
     <t>ATMU</t>
   </si>
   <si>
-    <t>FPS</t>
-[...5 lines deleted...]
-    <t>FIG</t>
+    <t>LINE</t>
+  </si>
+  <si>
+    <t>LOAR</t>
   </si>
   <si>
     <t>KRMN</t>
   </si>
   <si>
-    <t>LINE</t>
-[...2 lines deleted...]
-    <t>LOAR</t>
+    <t>WAY</t>
   </si>
   <si>
     <t>PONY</t>
   </si>
   <si>
-    <t>WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>KVYO</t>
   </si>
   <si>
+    <t>BIRK</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
     <t>PACS</t>
   </si>
   <si>
-    <t>LB</t>
+    <t>CAI</t>
   </si>
   <si>
     <t>VG</t>
   </si>
   <si>
+    <t>SFD</t>
+  </si>
+  <si>
+    <t>SAIL</t>
+  </si>
+  <si>
     <t>FIGR</t>
   </si>
   <si>
-    <t>BIRK</t>
-[...4 lines deleted...]
-  <si>
     <t>BLSH</t>
   </si>
   <si>
-    <t>SFD</t>
+    <t>NTSK</t>
   </si>
   <si>
     <t>MWH</t>
   </si>
   <si>
-    <t>NTSK</t>
-[...4 lines deleted...]
-  <si>
     <t>EQPT</t>
   </si>
   <si>
     <t>CHYM</t>
   </si>
   <si>
+    <t>BETA</t>
+  </si>
+  <si>
     <t>KLAR</t>
   </si>
   <si>
-    <t>BETA</t>
-[...1 lines deleted...]
-  <si>
     <t>CBC</t>
   </si>
   <si>
     <t>BLLN</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BNSP5P7</t>
+  </si>
+  <si>
+    <t>BMTQ7V2</t>
+  </si>
+  <si>
     <t>BTTRKN7</t>
   </si>
   <si>
-    <t>BMTQ7V2</t>
-[...4 lines deleted...]
-  <si>
     <t>BQ84ZQ6</t>
   </si>
   <si>
     <t>BMVNLY2</t>
   </si>
   <si>
     <t>BRDXKH1</t>
   </si>
   <si>
+    <t>BNBV4B1</t>
+  </si>
+  <si>
+    <t>BSLQK57</t>
+  </si>
+  <si>
     <t>BL6K237</t>
   </si>
   <si>
-    <t>BNBV4B1</t>
-[...4 lines deleted...]
-  <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
+    <t>BPW6WJ3</t>
+  </si>
+  <si>
+    <t>BPJM8Q3</t>
+  </si>
+  <si>
     <t>BJY21K1</t>
   </si>
   <si>
-    <t>BPW6WJ3</t>
-[...1 lines deleted...]
-  <si>
     <t>BRBD9F4</t>
   </si>
   <si>
-    <t>BPJM8Q3</t>
-[...1 lines deleted...]
-  <si>
     <t>BN4L6W3</t>
   </si>
   <si>
     <t>BQPDNZ1</t>
   </si>
   <si>
+    <t>BPGN2Q7</t>
+  </si>
+  <si>
     <t>BN6TZY0</t>
   </si>
   <si>
+    <t>BV9C843</t>
+  </si>
+  <si>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
     <t>BT6CC17</t>
   </si>
   <si>
-    <t>BSLSJJ0</t>
+    <t>BSML6T7</t>
   </si>
   <si>
     <t>BNRR1B2</t>
   </si>
   <si>
-    <t>BV9C843</t>
-[...5 lines deleted...]
-    <t>BSML6T7</t>
+    <t>BP5DSY8</t>
+  </si>
+  <si>
+    <t>BLDCK32</t>
   </si>
   <si>
     <t>BTRFVH4</t>
   </si>
   <si>
-    <t>BP5DSY8</t>
-[...2 lines deleted...]
-    <t>BLDCK32</t>
+    <t>BSWYNW8</t>
   </si>
   <si>
     <t>BRWKBD6</t>
   </si>
   <si>
-    <t>BSWYNW8</t>
-[...1 lines deleted...]
-  <si>
     <t>BN4JNC6</t>
   </si>
   <si>
+    <t>BS44BN3</t>
+  </si>
+  <si>
+    <t>BLD7424</t>
+  </si>
+  <si>
     <t>BPW6WD7</t>
   </si>
   <si>
-    <t>BLD7424</t>
+    <t>BT18HP9</t>
   </si>
   <si>
     <t>BSZBFJ7</t>
   </si>
   <si>
+    <t>BS893N8</t>
+  </si>
+  <si>
+    <t>BRXZ3P6</t>
+  </si>
+  <si>
     <t>BVLD6Y0</t>
   </si>
   <si>
-    <t>BS44BN3</t>
-[...4 lines deleted...]
-  <si>
     <t>BV6KVT6</t>
   </si>
   <si>
-    <t>BS893N8</t>
+    <t>BQT3J26</t>
   </si>
   <si>
     <t>BWTRBN5</t>
   </si>
   <si>
-    <t>BQT3J26</t>
-[...4 lines deleted...]
-  <si>
     <t>BVMZK21</t>
   </si>
   <si>
     <t>BTCHBL9</t>
   </si>
   <si>
+    <t>BT3CTW0</t>
+  </si>
+  <si>
     <t>BMHVL51</t>
-  </si>
-[...1 lines deleted...]
-    <t>BT3CTW0</t>
   </si>
   <si>
     <t>B3KKGR9</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>BV2HGM9</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -641,1322 +641,1322 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="31.09375" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>150</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>51</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>103</v>
       </c>
       <c r="F2" t="n">
-        <v>141927</v>
+        <v>62250</v>
       </c>
       <c r="G2" t="n">
-        <v>16210192.31</v>
+        <v>21347392.5</v>
       </c>
       <c r="H2" t="n">
-        <v>11.27552273</v>
+        <v>13.28529739</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>51</v>
       </c>
       <c r="D3" t="s">
         <v>55</v>
       </c>
       <c r="E3" t="s">
         <v>104</v>
       </c>
       <c r="F3" t="n">
-        <v>60436</v>
+        <v>63607</v>
       </c>
       <c r="G3" t="n">
-        <v>13818087.04</v>
+        <v>20167235.42</v>
       </c>
       <c r="H3" t="n">
-        <v>9.61161666</v>
+        <v>12.55084058</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>105</v>
       </c>
       <c r="F4" t="n">
-        <v>59145</v>
+        <v>149376</v>
       </c>
       <c r="G4" t="n">
-        <v>13514632.5</v>
+        <v>14995856.64</v>
       </c>
       <c r="H4" t="n">
-        <v>9.40053906</v>
+        <v>9.33249412</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>57</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5" t="n">
-        <v>692188</v>
+        <v>728517</v>
       </c>
       <c r="G5" t="n">
-        <v>11898711.72</v>
+        <v>12902036.07</v>
       </c>
       <c r="H5" t="n">
-        <v>8.27653318</v>
+        <v>8.02942964</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="n">
-        <v>61034</v>
+        <v>64238</v>
       </c>
       <c r="G6" t="n">
-        <v>9540224.54</v>
+        <v>11142081.1</v>
       </c>
       <c r="H6" t="n">
-        <v>6.63601126</v>
+        <v>6.93414247</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>59</v>
       </c>
       <c r="E7" t="s">
         <v>108</v>
       </c>
       <c r="F7" t="n">
-        <v>79741</v>
+        <v>83926</v>
       </c>
       <c r="G7" t="n">
-        <v>6915139.52</v>
+        <v>7548304.44</v>
       </c>
       <c r="H7" t="n">
-        <v>4.8100486</v>
+        <v>4.69759804</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
         <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>109</v>
       </c>
       <c r="F8" t="n">
-        <v>52568</v>
+        <v>159369</v>
       </c>
       <c r="G8" t="n">
-        <v>6512123.84</v>
+        <v>5356392.09</v>
       </c>
       <c r="H8" t="n">
-        <v>4.52971803</v>
+        <v>3.3334873</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>110</v>
       </c>
       <c r="F9" t="n">
-        <v>150304</v>
+        <v>71796</v>
       </c>
       <c r="G9" t="n">
-        <v>5846825.6</v>
+        <v>5270544.36</v>
       </c>
       <c r="H9" t="n">
-        <v>4.06694836</v>
+        <v>3.28006098</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>111</v>
       </c>
       <c r="F10" t="n">
-        <v>68216</v>
+        <v>55327</v>
       </c>
       <c r="G10" t="n">
-        <v>4283964.8</v>
+        <v>4441651.56</v>
       </c>
       <c r="H10" t="n">
-        <v>2.97985006</v>
+        <v>2.76420935</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>112</v>
       </c>
       <c r="F11" t="n">
-        <v>83393</v>
+        <v>87770</v>
       </c>
       <c r="G11" t="n">
-        <v>4264718.02</v>
+        <v>4167319.6</v>
       </c>
       <c r="H11" t="n">
-        <v>2.96646234</v>
+        <v>2.59348209</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>64</v>
       </c>
       <c r="E12" t="s">
         <v>113</v>
       </c>
       <c r="F12" t="n">
-        <v>42619</v>
+        <v>38511</v>
       </c>
       <c r="G12" t="n">
-        <v>3775191.02</v>
+        <v>3728249.91</v>
       </c>
       <c r="H12" t="n">
-        <v>2.62595602</v>
+        <v>2.32023226</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="n">
-        <v>36591</v>
+        <v>64117</v>
       </c>
       <c r="G13" t="n">
-        <v>3681054.6</v>
+        <v>3680315.8</v>
       </c>
       <c r="H13" t="n">
-        <v>2.5604764</v>
+        <v>2.29040104</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
         <v>115</v>
       </c>
       <c r="F14" t="n">
-        <v>47623</v>
+        <v>44856</v>
       </c>
       <c r="G14" t="n">
-        <v>3623634.07</v>
+        <v>3640961.52</v>
       </c>
       <c r="H14" t="n">
-        <v>2.52053569</v>
+        <v>2.26590936</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>67</v>
       </c>
       <c r="E15" t="s">
         <v>116</v>
       </c>
       <c r="F15" t="n">
-        <v>60919</v>
+        <v>50122</v>
       </c>
       <c r="G15" t="n">
-        <v>3557669.6</v>
+        <v>3638857.2</v>
       </c>
       <c r="H15" t="n">
-        <v>2.47465198</v>
+        <v>2.26459977</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>117</v>
       </c>
       <c r="F16" t="n">
-        <v>82236</v>
+        <v>86553</v>
       </c>
       <c r="G16" t="n">
-        <v>3163618.92</v>
+        <v>3571176.78</v>
       </c>
       <c r="H16" t="n">
-        <v>2.2005573</v>
+        <v>2.22247966</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>118</v>
       </c>
       <c r="F17" t="n">
-        <v>109091</v>
+        <v>114817</v>
       </c>
       <c r="G17" t="n">
-        <v>2871275.12</v>
+        <v>2940463.37</v>
       </c>
       <c r="H17" t="n">
-        <v>1.99720813</v>
+        <v>1.82996262</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>119</v>
       </c>
       <c r="F18" t="n">
-        <v>71198</v>
+        <v>33209</v>
       </c>
       <c r="G18" t="n">
-        <v>2373029.34</v>
+        <v>2570376.6</v>
       </c>
       <c r="H18" t="n">
-        <v>1.65063719</v>
+        <v>1.59964349</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>120</v>
       </c>
       <c r="F19" t="n">
-        <v>24154</v>
+        <v>74935</v>
       </c>
       <c r="G19" t="n">
-        <v>2149706</v>
+        <v>2555283.5</v>
       </c>
       <c r="H19" t="n">
-        <v>1.49529743</v>
+        <v>1.59025048</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>121</v>
       </c>
       <c r="F20" t="n">
-        <v>47175</v>
+        <v>40457</v>
       </c>
       <c r="G20" t="n">
-        <v>2145519</v>
+        <v>2392222.41</v>
       </c>
       <c r="H20" t="n">
-        <v>1.49238502</v>
+        <v>1.48877134</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>122</v>
       </c>
       <c r="F21" t="n">
-        <v>38890</v>
+        <v>49651</v>
       </c>
       <c r="G21" t="n">
-        <v>2099282.2</v>
+        <v>2305295.93</v>
       </c>
       <c r="H21" t="n">
-        <v>1.46022353</v>
+        <v>1.43467367</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>74</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="n">
-        <v>38439</v>
+        <v>25422</v>
       </c>
       <c r="G22" t="n">
-        <v>1929253.41</v>
+        <v>2127567.18</v>
       </c>
       <c r="H22" t="n">
-        <v>1.34195451</v>
+        <v>1.32406629</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23" t="s">
         <v>124</v>
       </c>
       <c r="F23" t="n">
-        <v>31553</v>
+        <v>90313</v>
       </c>
       <c r="G23" t="n">
-        <v>1803253.95</v>
+        <v>1964307.75</v>
       </c>
       <c r="H23" t="n">
-        <v>1.25431152</v>
+        <v>1.22246371</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>76</v>
       </c>
       <c r="E24" t="s">
         <v>125</v>
       </c>
       <c r="F24" t="n">
-        <v>85809</v>
+        <v>40931</v>
       </c>
       <c r="G24" t="n">
-        <v>1736774.16</v>
+        <v>1879142.21</v>
       </c>
       <c r="H24" t="n">
-        <v>1.20806935</v>
+        <v>1.16946194</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>126</v>
       </c>
       <c r="F25" t="n">
-        <v>24263</v>
+        <v>35477</v>
       </c>
       <c r="G25" t="n">
-        <v>1601843.26</v>
+        <v>1512384.51</v>
       </c>
       <c r="H25" t="n">
-        <v>1.11421381</v>
+        <v>0.94121462</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
       <c r="F26" t="n">
-        <v>33708</v>
+        <v>21421</v>
       </c>
       <c r="G26" t="n">
-        <v>1328095.2</v>
+        <v>1355735.09</v>
       </c>
       <c r="H26" t="n">
-        <v>0.9237995</v>
+        <v>0.84372571</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27" t="s">
         <v>128</v>
       </c>
       <c r="F27" t="n">
-        <v>20353</v>
+        <v>25537</v>
       </c>
       <c r="G27" t="n">
-        <v>1263310.71</v>
+        <v>1262549.28</v>
       </c>
       <c r="H27" t="n">
-        <v>0.87873656</v>
+        <v>0.78573262</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="n">
-        <v>119586</v>
+        <v>54752</v>
       </c>
       <c r="G28" t="n">
-        <v>1051160.94</v>
+        <v>1095040</v>
       </c>
       <c r="H28" t="n">
-        <v>0.73116894</v>
+        <v>0.6814852</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29" t="s">
         <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>130</v>
       </c>
       <c r="F29" t="n">
-        <v>52021</v>
+        <v>125862</v>
       </c>
       <c r="G29" t="n">
-        <v>979555.43</v>
+        <v>1084930.44</v>
       </c>
       <c r="H29" t="n">
-        <v>0.68136141</v>
+        <v>0.67519364</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>131</v>
       </c>
       <c r="F30" t="n">
-        <v>65039</v>
+        <v>68452</v>
       </c>
       <c r="G30" t="n">
-        <v>932659.26</v>
+        <v>1066482.16</v>
       </c>
       <c r="H30" t="n">
-        <v>0.64874127</v>
+        <v>0.66371257</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31" t="n">
-        <v>20801</v>
+        <v>21576</v>
       </c>
       <c r="G31" t="n">
-        <v>824759.65</v>
+        <v>913527.84</v>
       </c>
       <c r="H31" t="n">
-        <v>0.57368821</v>
+        <v>0.56852325</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>84</v>
       </c>
       <c r="E32" t="s">
         <v>133</v>
       </c>
       <c r="F32" t="n">
-        <v>11489</v>
+        <v>12092</v>
       </c>
       <c r="G32" t="n">
-        <v>775507.5</v>
+        <v>849825.76</v>
       </c>
       <c r="H32" t="n">
-        <v>0.53942928</v>
+        <v>0.52887902</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33" t="s">
         <v>85</v>
       </c>
       <c r="E33" t="s">
         <v>134</v>
       </c>
       <c r="F33" t="n">
-        <v>55190</v>
+        <v>21893</v>
       </c>
       <c r="G33" t="n">
-        <v>718021.9</v>
+        <v>810259.93</v>
       </c>
       <c r="H33" t="n">
-        <v>0.49944332</v>
+        <v>0.50425569</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34" t="s">
         <v>86</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34" t="n">
-        <v>16571</v>
+        <v>45766</v>
       </c>
       <c r="G34" t="n">
-        <v>716198.62</v>
+        <v>754681.34</v>
       </c>
       <c r="H34" t="n">
-        <v>0.49817508</v>
+        <v>0.46966701</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>51</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="F35" t="n">
-        <v>20500</v>
+        <v>58087</v>
       </c>
       <c r="G35" t="n">
-        <v>699665</v>
+        <v>743513.6</v>
       </c>
       <c r="H35" t="n">
-        <v>0.48667458</v>
+        <v>0.4627169</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>51</v>
       </c>
       <c r="D36" t="s">
         <v>88</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="F36" t="n">
-        <v>43484</v>
+        <v>22692</v>
       </c>
       <c r="G36" t="n">
-        <v>663131</v>
+        <v>609734.04</v>
       </c>
       <c r="H36" t="n">
-        <v>0.46126218</v>
+        <v>0.37946077</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>51</v>
       </c>
       <c r="D37" t="s">
         <v>89</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="F37" t="n">
-        <v>15311</v>
+        <v>30201</v>
       </c>
       <c r="G37" t="n">
-        <v>604172.06</v>
+        <v>550866.24</v>
       </c>
       <c r="H37" t="n">
-        <v>0.42025139</v>
+        <v>0.34282509</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>51</v>
       </c>
       <c r="D38" t="s">
         <v>90</v>
       </c>
       <c r="E38" t="s">
         <v>139</v>
       </c>
       <c r="F38" t="n">
-        <v>21561</v>
+        <v>17440</v>
       </c>
       <c r="G38" t="n">
-        <v>537515.73</v>
+        <v>496865.6</v>
       </c>
       <c r="H38" t="n">
-        <v>0.37388642</v>
+        <v>0.30921843</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>51</v>
       </c>
       <c r="D39" t="s">
         <v>91</v>
       </c>
       <c r="E39" t="s">
         <v>140</v>
       </c>
       <c r="F39" t="n">
-        <v>10061</v>
+        <v>16114</v>
       </c>
       <c r="G39" t="n">
-        <v>450934.02</v>
+        <v>434433.44</v>
       </c>
       <c r="H39" t="n">
-        <v>0.31366172</v>
+        <v>0.27036452</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>51</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>141</v>
       </c>
       <c r="F40" t="n">
-        <v>40740</v>
+        <v>42878</v>
       </c>
       <c r="G40" t="n">
-        <v>444880.8</v>
+        <v>413129.53</v>
       </c>
       <c r="H40" t="n">
-        <v>0.30945121</v>
+        <v>0.25710628</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>51</v>
       </c>
       <c r="D41" t="s">
         <v>93</v>
       </c>
       <c r="E41" t="s">
         <v>142</v>
       </c>
       <c r="F41" t="n">
-        <v>28695</v>
+        <v>10590</v>
       </c>
       <c r="G41" t="n">
-        <v>378200.1</v>
+        <v>347457.9</v>
       </c>
       <c r="H41" t="n">
-        <v>0.26306929</v>
+        <v>0.21623632</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>51</v>
       </c>
       <c r="D42" t="s">
         <v>94</v>
       </c>
       <c r="E42" t="s">
         <v>143</v>
       </c>
       <c r="F42" t="n">
-        <v>14947</v>
+        <v>15729</v>
       </c>
       <c r="G42" t="n">
-        <v>366201.5</v>
+        <v>307501.95</v>
       </c>
       <c r="H42" t="n">
-        <v>0.25472328</v>
+        <v>0.1913702</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>51</v>
       </c>
       <c r="D43" t="s">
         <v>95</v>
       </c>
       <c r="E43" t="s">
         <v>144</v>
       </c>
       <c r="F43" t="n">
-        <v>15639</v>
+        <v>16460</v>
       </c>
       <c r="G43" t="n">
-        <v>279625.32</v>
+        <v>287720.8</v>
       </c>
       <c r="H43" t="n">
-        <v>0.19450242</v>
+        <v>0.17905964</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>51</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>145</v>
       </c>
       <c r="F44" t="n">
-        <v>16389</v>
+        <v>16519</v>
       </c>
       <c r="G44" t="n">
-        <v>269926.83</v>
+        <v>282970.47</v>
       </c>
       <c r="H44" t="n">
-        <v>0.18775632</v>
+        <v>0.17610333</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>51</v>
       </c>
       <c r="D45" t="s">
         <v>97</v>
       </c>
       <c r="E45" t="s">
         <v>146</v>
       </c>
       <c r="F45" t="n">
-        <v>15695</v>
+        <v>17249</v>
       </c>
       <c r="G45" t="n">
-        <v>260693.95</v>
+        <v>282193.64</v>
       </c>
       <c r="H45" t="n">
-        <v>0.1813341</v>
+        <v>0.17561988</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>51</v>
       </c>
       <c r="D46" t="s">
         <v>98</v>
       </c>
       <c r="E46" t="s">
         <v>147</v>
       </c>
       <c r="F46" t="n">
-        <v>9342</v>
+        <v>9832</v>
       </c>
       <c r="G46" t="n">
-        <v>251019.54</v>
+        <v>280310.32</v>
       </c>
       <c r="H46" t="n">
-        <v>0.17460475</v>
+        <v>0.17444781</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>51</v>
       </c>
       <c r="D47" t="s">
         <v>99</v>
       </c>
       <c r="E47" t="s">
         <v>148</v>
       </c>
       <c r="F47" t="n">
-        <v>1927</v>
+        <v>2029</v>
       </c>
       <c r="G47" t="n">
-        <v>169460.38</v>
+        <v>197198.51</v>
       </c>
       <c r="H47" t="n">
-        <v>0.11787364</v>
+        <v>0.12272416</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>100</v>
       </c>
       <c r="E48" t="s">
         <v>149</v>
       </c>
       <c r="F48" t="n">
-        <v>17499</v>
+        <v>18421</v>
       </c>
       <c r="G48" t="n">
-        <v>128967.63</v>
+        <v>106473.38</v>
       </c>
       <c r="H48" t="n">
-        <v>0.0897076</v>
+        <v>0.06626245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46157</v>
+        <v>46181</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>101</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="n">
-        <v>235196.07</v>
+        <v>317106.12</v>
       </c>
       <c r="G49" t="n">
-        <v>355054.15</v>
+        <v>305520.85</v>
       </c>
       <c r="H49" t="n">
-        <v>0.24696937</v>
+        <v>0.1901373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>