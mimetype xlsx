--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -4,500 +4,545 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>Astera Labs</t>
+  </si>
+  <si>
+    <t>CoreWeave</t>
+  </si>
+  <si>
     <t>Arm Holdings</t>
   </si>
   <si>
-    <t>Astera Labs</t>
-[...7 lines deleted...]
-  <si>
     <t>Reddit</t>
   </si>
   <si>
     <t>Viking Holdings</t>
   </si>
   <si>
     <t>Medline</t>
   </si>
   <si>
+    <t>Circle Internet Group</t>
+  </si>
+  <si>
+    <t>BrightSpring Health Services</t>
+  </si>
+  <si>
     <t>Rubrik</t>
   </si>
   <si>
-    <t>Circle Internet Group</t>
-[...1 lines deleted...]
-  <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
+    <t>Kaspi.kz</t>
+  </si>
+  <si>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
     <t>UL Solutions</t>
   </si>
   <si>
-    <t>BrightSpring Health Services</t>
-[...5 lines deleted...]
-    <t>CAVA Group</t>
+    <t>Kodiak Gas Services</t>
   </si>
   <si>
     <t>Instacart (Maplebear)</t>
   </si>
   <si>
     <t>StandardAero</t>
   </si>
   <si>
+    <t>Amer Sports</t>
+  </si>
+  <si>
+    <t>Tempus AI</t>
+  </si>
+  <si>
+    <t>Apogee Therapeutics</t>
+  </si>
+  <si>
+    <t>Cerebras Systems</t>
+  </si>
+  <si>
+    <t>Chime Financial</t>
+  </si>
+  <si>
+    <t>Legence</t>
+  </si>
+  <si>
+    <t>Klarna Group</t>
+  </si>
+  <si>
+    <t>Figure Technology Solutions</t>
+  </si>
+  <si>
     <t>ServiceTitan</t>
   </si>
   <si>
-    <t>Amer Sports</t>
-[...10 lines deleted...]
-  <si>
     <t>Figma</t>
   </si>
   <si>
-    <t>Atmus Filtration Technologies</t>
+    <t>Madison Air Solutions</t>
+  </si>
+  <si>
+    <t>Loar Holdings</t>
+  </si>
+  <si>
+    <t>Karman Holdings</t>
   </si>
   <si>
     <t>Lineage</t>
   </si>
   <si>
-    <t>Loar Holdings</t>
-[...5 lines deleted...]
-    <t>Waystar Holding</t>
+    <t>EquipmentShare.com</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
+  </si>
+  <si>
+    <t>Klaviyo</t>
+  </si>
+  <si>
+    <t>Fervo Energy</t>
+  </si>
+  <si>
+    <t>Arxis</t>
+  </si>
+  <si>
+    <t>Firefly Aerospace</t>
+  </si>
+  <si>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>Birkenstock Holding</t>
   </si>
   <si>
     <t>Pony AI</t>
   </si>
   <si>
-    <t>Klaviyo</t>
-[...2 lines deleted...]
-    <t>Birkenstock Holding</t>
+    <t>Venture Global</t>
   </si>
   <si>
     <t>LandBridge</t>
   </si>
   <si>
-    <t>PACS Group</t>
-[...5 lines deleted...]
-    <t>Venture Global</t>
+    <t>SOLV Energy</t>
+  </si>
+  <si>
+    <t>Janus Living</t>
+  </si>
+  <si>
+    <t>Ingram Micro Holding</t>
+  </si>
+  <si>
+    <t>Netskope</t>
   </si>
   <si>
     <t>Smithfield Foods</t>
   </si>
   <si>
     <t>SailPoint</t>
   </si>
   <si>
-    <t>Figure Technology Solutions</t>
+    <t>X-Energy</t>
+  </si>
+  <si>
+    <t>Central Bancompany</t>
+  </si>
+  <si>
+    <t>BETA Technologies</t>
+  </si>
+  <si>
+    <t>BillionToOne</t>
   </si>
   <si>
     <t>Bullish</t>
   </si>
   <si>
-    <t>Netskope</t>
-[...25 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>ALAB</t>
+  </si>
+  <si>
+    <t>CRWV</t>
+  </si>
+  <si>
     <t>ARM</t>
   </si>
   <si>
-    <t>ALAB</t>
-[...7 lines deleted...]
-  <si>
     <t>RDDT</t>
   </si>
   <si>
     <t>VIK</t>
   </si>
   <si>
     <t>MDLN</t>
   </si>
   <si>
+    <t>CRCL</t>
+  </si>
+  <si>
+    <t>BTSG</t>
+  </si>
+  <si>
     <t>RBRK</t>
   </si>
   <si>
-    <t>CRCL</t>
-[...1 lines deleted...]
-  <si>
     <t>AHR</t>
   </si>
   <si>
+    <t>KSPI</t>
+  </si>
+  <si>
+    <t>FPS</t>
+  </si>
+  <si>
     <t>ULS</t>
   </si>
   <si>
-    <t>BTSG</t>
-[...5 lines deleted...]
-    <t>CAVA</t>
+    <t>KGS</t>
   </si>
   <si>
     <t>CART</t>
   </si>
   <si>
     <t>SARO</t>
   </si>
   <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>TEM</t>
+  </si>
+  <si>
+    <t>APGE</t>
+  </si>
+  <si>
+    <t>CBRS</t>
+  </si>
+  <si>
+    <t>CHYM</t>
+  </si>
+  <si>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>KLAR</t>
+  </si>
+  <si>
+    <t>FIGR</t>
+  </si>
+  <si>
     <t>TTAN</t>
   </si>
   <si>
-    <t>AS</t>
-[...10 lines deleted...]
-  <si>
     <t>FIG</t>
   </si>
   <si>
-    <t>ATMU</t>
+    <t>MAIR</t>
+  </si>
+  <si>
+    <t>LOAR</t>
+  </si>
+  <si>
+    <t>KRMN</t>
   </si>
   <si>
     <t>LINE</t>
   </si>
   <si>
-    <t>LOAR</t>
-[...5 lines deleted...]
-    <t>WAY</t>
+    <t>EQPT</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>KVYO</t>
+  </si>
+  <si>
+    <t>FRVO</t>
+  </si>
+  <si>
+    <t>ARXS</t>
+  </si>
+  <si>
+    <t>FLY</t>
+  </si>
+  <si>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>BIRK</t>
   </si>
   <si>
     <t>PONY</t>
   </si>
   <si>
-    <t>KVYO</t>
-[...2 lines deleted...]
-    <t>BIRK</t>
+    <t>VG</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
-    <t>PACS</t>
-[...5 lines deleted...]
-    <t>VG</t>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>JAN</t>
+  </si>
+  <si>
+    <t>INGM</t>
+  </si>
+  <si>
+    <t>NTSK</t>
   </si>
   <si>
     <t>SFD</t>
   </si>
   <si>
     <t>SAIL</t>
   </si>
   <si>
-    <t>FIGR</t>
+    <t>XE</t>
+  </si>
+  <si>
+    <t>CBC</t>
+  </si>
+  <si>
+    <t>BETA</t>
+  </si>
+  <si>
+    <t>BLLN</t>
   </si>
   <si>
     <t>BLSH</t>
   </si>
   <si>
-    <t>NTSK</t>
-[...25 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BMTQ7V2</t>
+  </si>
+  <si>
+    <t>BTTRKN7</t>
+  </si>
+  <si>
     <t>BNSP5P7</t>
   </si>
   <si>
-    <t>BMTQ7V2</t>
-[...7 lines deleted...]
-  <si>
     <t>BMVNLY2</t>
   </si>
   <si>
     <t>BRDXKH1</t>
   </si>
   <si>
     <t>BNBV4B1</t>
   </si>
   <si>
+    <t>BL6K237</t>
+  </si>
+  <si>
+    <t>BPJM8Q3</t>
+  </si>
+  <si>
     <t>BSLQK57</t>
   </si>
   <si>
-    <t>BL6K237</t>
-[...1 lines deleted...]
-  <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
+    <t>BJY21K1</t>
+  </si>
+  <si>
+    <t>BV9C843</t>
+  </si>
+  <si>
     <t>BPW6WJ3</t>
   </si>
   <si>
-    <t>BPJM8Q3</t>
-[...5 lines deleted...]
-    <t>BRBD9F4</t>
+    <t>BQLSDK5</t>
   </si>
   <si>
     <t>BN4L6W3</t>
   </si>
   <si>
     <t>BQPDNZ1</t>
   </si>
   <si>
+    <t>BN6TZY0</t>
+  </si>
+  <si>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
+    <t>BM9HHL5</t>
+  </si>
+  <si>
+    <t>BQ732F2</t>
+  </si>
+  <si>
+    <t>BTCHBL9</t>
+  </si>
+  <si>
+    <t>BT6CC17</t>
+  </si>
+  <si>
+    <t>BMHVL51</t>
+  </si>
+  <si>
+    <t>BVLD6Y0</t>
+  </si>
+  <si>
     <t>BPGN2Q7</t>
   </si>
   <si>
-    <t>BN6TZY0</t>
-[...10 lines deleted...]
-  <si>
     <t>BSML6T7</t>
   </si>
   <si>
-    <t>BNRR1B2</t>
+    <t>BVH8NY8</t>
+  </si>
+  <si>
+    <t>BLDCK32</t>
+  </si>
+  <si>
+    <t>BTRFVH4</t>
   </si>
   <si>
     <t>BP5DSY8</t>
   </si>
   <si>
-    <t>BLDCK32</t>
-[...5 lines deleted...]
-    <t>BSWYNW8</t>
+    <t>BVMZK21</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
+  </si>
+  <si>
+    <t>BN4JNC6</t>
+  </si>
+  <si>
+    <t>BVK0QZ3</t>
+  </si>
+  <si>
+    <t>BVH8P08</t>
+  </si>
+  <si>
+    <t>BPK4SR9</t>
+  </si>
+  <si>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BS44BN3</t>
   </si>
   <si>
     <t>BRWKBD6</t>
   </si>
   <si>
-    <t>BN4JNC6</t>
-[...2 lines deleted...]
-    <t>BS44BN3</t>
+    <t>BSZBFJ7</t>
   </si>
   <si>
     <t>BLD7424</t>
   </si>
   <si>
-    <t>BPW6WD7</t>
-[...5 lines deleted...]
-    <t>BSZBFJ7</t>
+    <t>BWTRBN5</t>
+  </si>
+  <si>
+    <t>BV6NBP1</t>
+  </si>
+  <si>
+    <t>BS5YN47</t>
+  </si>
+  <si>
+    <t>BQT3J26</t>
   </si>
   <si>
     <t>BS893N8</t>
   </si>
   <si>
     <t>BRXZ3P6</t>
   </si>
   <si>
-    <t>BVLD6Y0</t>
+    <t>BW0TQY6</t>
+  </si>
+  <si>
+    <t>B3KKGR9</t>
+  </si>
+  <si>
+    <t>BT3CTW0</t>
+  </si>
+  <si>
+    <t>BMDJC90</t>
   </si>
   <si>
     <t>BV6KVT6</t>
-  </si>
-[...25 lines deleted...]
-    <t>BV2HGM9</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -635,1328 +680,1458 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
-    <col min="2" max="2" bestFit="true" width="31.09375" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="30.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E2" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="F2" t="n">
-        <v>62250</v>
+        <v>46255</v>
       </c>
       <c r="G2" t="n">
-        <v>21347392.5</v>
+        <v>18409490</v>
       </c>
       <c r="H2" t="n">
-        <v>13.28529739</v>
+        <v>10.70702457</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D3" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E3" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="F3" t="n">
-        <v>63607</v>
+        <v>168892</v>
       </c>
       <c r="G3" t="n">
-        <v>20167235.42</v>
+        <v>16679773.92</v>
       </c>
       <c r="H3" t="n">
-        <v>12.55084058</v>
+        <v>9.70101557</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="F4" t="n">
-        <v>149376</v>
+        <v>44595</v>
       </c>
       <c r="G4" t="n">
-        <v>14995856.64</v>
+        <v>15506127.45</v>
       </c>
       <c r="H4" t="n">
-        <v>9.33249412</v>
+        <v>9.01841863</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E5" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="F5" t="n">
-        <v>728517</v>
+        <v>68056</v>
       </c>
       <c r="G5" t="n">
-        <v>12902036.07</v>
+        <v>10754209.12</v>
       </c>
       <c r="H5" t="n">
-        <v>8.02942964</v>
+        <v>6.2546861</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E6" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="F6" t="n">
-        <v>64238</v>
+        <v>90336</v>
       </c>
       <c r="G6" t="n">
-        <v>11142081.1</v>
+        <v>9295574.4</v>
       </c>
       <c r="H6" t="n">
-        <v>6.93414247</v>
+        <v>5.40633898</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E7" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="F7" t="n">
-        <v>83926</v>
+        <v>228828</v>
       </c>
       <c r="G7" t="n">
-        <v>7548304.44</v>
+        <v>8642833.56</v>
       </c>
       <c r="H7" t="n">
-        <v>4.69759804</v>
+        <v>5.0267026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="F8" t="n">
-        <v>159369</v>
+        <v>91224</v>
       </c>
       <c r="G8" t="n">
-        <v>5356392.09</v>
+        <v>6277123.44</v>
       </c>
       <c r="H8" t="n">
-        <v>3.3334873</v>
+        <v>3.65079722</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E9" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="F9" t="n">
-        <v>71796</v>
+        <v>81210</v>
       </c>
       <c r="G9" t="n">
-        <v>5270544.36</v>
+        <v>5660337</v>
       </c>
       <c r="H9" t="n">
-        <v>3.28006098</v>
+        <v>3.29207204</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="F10" t="n">
-        <v>55327</v>
+        <v>79061</v>
       </c>
       <c r="G10" t="n">
-        <v>4441651.56</v>
+        <v>5614912.22</v>
       </c>
       <c r="H10" t="n">
-        <v>2.76420935</v>
+        <v>3.26565283</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="F11" t="n">
-        <v>87770</v>
+        <v>97359</v>
       </c>
       <c r="G11" t="n">
-        <v>4167319.6</v>
+        <v>4957520.28</v>
       </c>
       <c r="H11" t="n">
-        <v>2.59348209</v>
+        <v>2.88331135</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="F12" t="n">
-        <v>38511</v>
+        <v>54261</v>
       </c>
       <c r="G12" t="n">
-        <v>3728249.91</v>
+        <v>4712567.85</v>
       </c>
       <c r="H12" t="n">
-        <v>2.32023226</v>
+        <v>2.74084615</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E13" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="F13" t="n">
-        <v>64117</v>
+        <v>65171</v>
       </c>
       <c r="G13" t="n">
-        <v>3680315.8</v>
+        <v>3825537.7</v>
       </c>
       <c r="H13" t="n">
-        <v>2.29040104</v>
+        <v>2.22494627</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="F14" t="n">
-        <v>44856</v>
+        <v>39150</v>
       </c>
       <c r="G14" t="n">
-        <v>3640961.52</v>
+        <v>3751744.5</v>
       </c>
       <c r="H14" t="n">
-        <v>2.26590936</v>
+        <v>2.18202789</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E15" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="F15" t="n">
-        <v>50122</v>
+        <v>50300</v>
       </c>
       <c r="G15" t="n">
-        <v>3638857.2</v>
+        <v>3720188</v>
       </c>
       <c r="H15" t="n">
-        <v>2.26459977</v>
+        <v>2.16367451</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="F16" t="n">
-        <v>86553</v>
+        <v>78118</v>
       </c>
       <c r="G16" t="n">
-        <v>3571176.78</v>
+        <v>3655922.4</v>
       </c>
       <c r="H16" t="n">
-        <v>2.22247966</v>
+        <v>2.12629741</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E17" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="F17" t="n">
-        <v>114817</v>
+        <v>116429</v>
       </c>
       <c r="G17" t="n">
-        <v>2940463.37</v>
+        <v>3235561.91</v>
       </c>
       <c r="H17" t="n">
-        <v>1.82996262</v>
+        <v>1.88181426</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="F18" t="n">
-        <v>33209</v>
+        <v>93637</v>
       </c>
       <c r="G18" t="n">
-        <v>2570376.6</v>
+        <v>3194894.44</v>
       </c>
       <c r="H18" t="n">
-        <v>1.59964349</v>
+        <v>1.85816192</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="F19" t="n">
-        <v>74935</v>
+        <v>54824</v>
       </c>
       <c r="G19" t="n">
-        <v>2555283.5</v>
+        <v>3008192.88</v>
       </c>
       <c r="H19" t="n">
-        <v>1.59025048</v>
+        <v>1.74957563</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="F20" t="n">
-        <v>40457</v>
+        <v>22440</v>
       </c>
       <c r="G20" t="n">
-        <v>2392222.41</v>
+        <v>2977339.2</v>
       </c>
       <c r="H20" t="n">
-        <v>1.48877134</v>
+        <v>1.73163102</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="F21" t="n">
-        <v>49651</v>
+        <v>17642</v>
       </c>
       <c r="G21" t="n">
-        <v>2305295.93</v>
+        <v>2973029.84</v>
       </c>
       <c r="H21" t="n">
-        <v>1.43467367</v>
+        <v>1.72912468</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E22" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="F22" t="n">
-        <v>25422</v>
+        <v>132504</v>
       </c>
       <c r="G22" t="n">
-        <v>2127567.18</v>
+        <v>2420848.08</v>
       </c>
       <c r="H22" t="n">
-        <v>1.32406629</v>
+        <v>1.40797381</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="F23" t="n">
-        <v>90313</v>
+        <v>29243</v>
       </c>
       <c r="G23" t="n">
-        <v>1964307.75</v>
+        <v>2371607.3</v>
       </c>
       <c r="H23" t="n">
-        <v>1.22246371</v>
+        <v>1.3793352</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="F24" t="n">
-        <v>40931</v>
+        <v>103656</v>
       </c>
       <c r="G24" t="n">
-        <v>1879142.21</v>
+        <v>1982939.28</v>
       </c>
       <c r="H24" t="n">
-        <v>1.16946194</v>
+        <v>1.15328451</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E25" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="F25" t="n">
-        <v>35477</v>
+        <v>72152</v>
       </c>
       <c r="G25" t="n">
-        <v>1512384.51</v>
+        <v>1941610.32</v>
       </c>
       <c r="H25" t="n">
-        <v>0.94121462</v>
+        <v>1.12924744</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="F26" t="n">
-        <v>21421</v>
+        <v>30554</v>
       </c>
       <c r="G26" t="n">
-        <v>1355735.09</v>
+        <v>1937123.6</v>
       </c>
       <c r="H26" t="n">
-        <v>0.84372571</v>
+        <v>1.12663794</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="F27" t="n">
-        <v>25537</v>
+        <v>108721</v>
       </c>
       <c r="G27" t="n">
-        <v>1262549.28</v>
+        <v>1830861.64</v>
       </c>
       <c r="H27" t="n">
-        <v>0.78573262</v>
+        <v>1.06483561</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="F28" t="n">
-        <v>54752</v>
+        <v>45472</v>
       </c>
       <c r="G28" t="n">
-        <v>1095040</v>
+        <v>1818880</v>
       </c>
       <c r="H28" t="n">
-        <v>0.6814852</v>
+        <v>1.05786705</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F29" t="n">
-        <v>125862</v>
+        <v>22473</v>
       </c>
       <c r="G29" t="n">
-        <v>1084930.44</v>
+        <v>1738736.01</v>
       </c>
       <c r="H29" t="n">
-        <v>0.67519364</v>
+        <v>1.01125502</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="F30" t="n">
-        <v>68452</v>
+        <v>34889</v>
       </c>
       <c r="G30" t="n">
-        <v>1066482.16</v>
+        <v>1614314.03</v>
       </c>
       <c r="H30" t="n">
-        <v>0.66371257</v>
+        <v>0.93889076</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E31" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="F31" t="n">
-        <v>21576</v>
+        <v>35406</v>
       </c>
       <c r="G31" t="n">
-        <v>913527.84</v>
+        <v>1508649.66</v>
       </c>
       <c r="H31" t="n">
-        <v>0.56852325</v>
+        <v>0.87743598</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E32" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="F32" t="n">
-        <v>12092</v>
+        <v>60581</v>
       </c>
       <c r="G32" t="n">
-        <v>849825.76</v>
+        <v>1192839.89</v>
       </c>
       <c r="H32" t="n">
-        <v>0.52887902</v>
+        <v>0.6937599</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="F33" t="n">
-        <v>21893</v>
+        <v>62887</v>
       </c>
       <c r="G33" t="n">
-        <v>810259.93</v>
+        <v>1175986.9</v>
       </c>
       <c r="H33" t="n">
-        <v>0.50425569</v>
+        <v>0.68395814</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="F34" t="n">
-        <v>45766</v>
+        <v>70905</v>
       </c>
       <c r="G34" t="n">
-        <v>754681.34</v>
+        <v>994797.15</v>
       </c>
       <c r="H34" t="n">
-        <v>0.46966701</v>
+        <v>0.57857754</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E35" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="F35" t="n">
-        <v>58087</v>
+        <v>31122</v>
       </c>
       <c r="G35" t="n">
-        <v>743513.6</v>
+        <v>988434.72</v>
       </c>
       <c r="H35" t="n">
-        <v>0.4627169</v>
+        <v>0.57487713</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D36" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F36" t="n">
-        <v>22692</v>
+        <v>22098</v>
       </c>
       <c r="G36" t="n">
-        <v>609734.04</v>
+        <v>977615.52</v>
       </c>
       <c r="H36" t="n">
-        <v>0.37946077</v>
+        <v>0.56858465</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="F37" t="n">
-        <v>30201</v>
+        <v>39723</v>
       </c>
       <c r="G37" t="n">
-        <v>550866.24</v>
+        <v>977583.03</v>
       </c>
       <c r="H37" t="n">
-        <v>0.34282509</v>
+        <v>0.56856575</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="F38" t="n">
-        <v>17440</v>
+        <v>23163</v>
       </c>
       <c r="G38" t="n">
-        <v>496865.6</v>
+        <v>942270.84</v>
       </c>
       <c r="H38" t="n">
-        <v>0.30921843</v>
+        <v>0.54802806</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="F39" t="n">
-        <v>16114</v>
+        <v>20481</v>
       </c>
       <c r="G39" t="n">
-        <v>434433.44</v>
+        <v>911814.12</v>
       </c>
       <c r="H39" t="n">
-        <v>0.27036452</v>
+        <v>0.53031432</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E40" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="F40" t="n">
-        <v>42878</v>
+        <v>131574</v>
       </c>
       <c r="G40" t="n">
-        <v>413129.53</v>
+        <v>911807.82</v>
       </c>
       <c r="H40" t="n">
-        <v>0.25710628</v>
+        <v>0.53031066</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E41" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="F41" t="n">
-        <v>10590</v>
+        <v>76595</v>
       </c>
       <c r="G41" t="n">
-        <v>347457.9</v>
+        <v>829523.85</v>
       </c>
       <c r="H41" t="n">
-        <v>0.21623632</v>
+        <v>0.48245401</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D42" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E42" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="F42" t="n">
-        <v>15729</v>
+        <v>12411</v>
       </c>
       <c r="G42" t="n">
-        <v>307501.95</v>
+        <v>755954.01</v>
       </c>
       <c r="H42" t="n">
-        <v>0.1913702</v>
+        <v>0.43966553</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E43" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="F43" t="n">
-        <v>16460</v>
+        <v>18551</v>
       </c>
       <c r="G43" t="n">
-        <v>287720.8</v>
+        <v>683418.84</v>
       </c>
       <c r="H43" t="n">
-        <v>0.17905964</v>
+        <v>0.39747882</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D44" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E44" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F44" t="n">
-        <v>16519</v>
+        <v>23625</v>
       </c>
       <c r="G44" t="n">
-        <v>282970.47</v>
+        <v>683235</v>
       </c>
       <c r="H44" t="n">
-        <v>0.17610333</v>
+        <v>0.3973719</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D45" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E45" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F45" t="n">
-        <v>17249</v>
+        <v>22424</v>
       </c>
       <c r="G45" t="n">
-        <v>282193.64</v>
+        <v>620920.56</v>
       </c>
       <c r="H45" t="n">
-        <v>0.17561988</v>
+        <v>0.3611296</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D46" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E46" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="F46" t="n">
-        <v>9832</v>
+        <v>58147</v>
       </c>
       <c r="G46" t="n">
-        <v>280310.32</v>
+        <v>574492.36</v>
       </c>
       <c r="H46" t="n">
-        <v>0.17444781</v>
+        <v>0.33412679</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D47" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E47" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="F47" t="n">
-        <v>2029</v>
+        <v>23461</v>
       </c>
       <c r="G47" t="n">
-        <v>197198.51</v>
+        <v>572683.01</v>
       </c>
       <c r="H47" t="n">
-        <v>0.12272416</v>
+        <v>0.33307447</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D48" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E48" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="F48" t="n">
-        <v>18421</v>
+        <v>33445</v>
       </c>
       <c r="G48" t="n">
-        <v>106473.38</v>
+        <v>424417.05</v>
       </c>
       <c r="H48" t="n">
-        <v>0.06626245</v>
+        <v>0.24684246</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" t="s">
+        <v>160</v>
+      </c>
+      <c r="F49" t="n">
+        <v>21488</v>
+      </c>
+      <c r="G49" t="n">
+        <v>397098.24</v>
+      </c>
+      <c r="H49" t="n">
+        <v>0.23095374</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" t="s">
+        <v>107</v>
+      </c>
+      <c r="E50" t="s">
+        <v>161</v>
+      </c>
+      <c r="F50" t="n">
+        <v>9957</v>
+      </c>
+      <c r="G50" t="n">
+        <v>291740.1</v>
+      </c>
+      <c r="H50" t="n">
+        <v>0.16967708</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" t="s">
+        <v>108</v>
+      </c>
+      <c r="E51" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" t="n">
+        <v>16871</v>
+      </c>
+      <c r="G51" t="n">
+        <v>270104.71</v>
+      </c>
+      <c r="H51" t="n">
+        <v>0.15709386</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B52" t="s">
         <v>52</v>
       </c>
-      <c r="D49" t="s">
-[...10 lines deleted...]
-        <v>0.1901373</v>
+      <c r="C52" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" t="s">
+        <v>109</v>
+      </c>
+      <c r="E52" t="s">
+        <v>163</v>
+      </c>
+      <c r="F52" t="n">
+        <v>2373</v>
+      </c>
+      <c r="G52" t="n">
+        <v>266345.52</v>
+      </c>
+      <c r="H52" t="n">
+        <v>0.1549075</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B53" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" t="s">
+        <v>110</v>
+      </c>
+      <c r="E53" t="s">
+        <v>164</v>
+      </c>
+      <c r="F53" t="n">
+        <v>10593</v>
+      </c>
+      <c r="G53" t="n">
+        <v>231774.84</v>
+      </c>
+      <c r="H53" t="n">
+        <v>0.13480107</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B54" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" t="s">
+        <v>57</v>
+      </c>
+      <c r="D54" t="s">
+        <v>111</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="n">
+        <v>307946.26</v>
+      </c>
+      <c r="G54" t="n">
+        <v>245122.44</v>
+      </c>
+      <c r="H54" t="n">
+        <v>0.14256407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>