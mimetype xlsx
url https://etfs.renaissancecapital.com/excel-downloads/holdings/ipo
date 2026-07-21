--- v11 (2026-06-29)
+++ v12 (2026-07-21)
@@ -15,528 +15,528 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Astera Labs</t>
   </si>
   <si>
+    <t>Reddit</t>
+  </si>
+  <si>
     <t>CoreWeave</t>
   </si>
   <si>
     <t>Arm Holdings</t>
   </si>
   <si>
-    <t>Reddit</t>
+    <t>Medline</t>
   </si>
   <si>
     <t>Viking Holdings</t>
   </si>
   <si>
-    <t>Medline</t>
+    <t>Rubrik</t>
   </si>
   <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
     <t>BrightSpring Health Services</t>
   </si>
   <si>
-    <t>Rubrik</t>
-[...1 lines deleted...]
-  <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
     <t>Kaspi.kz</t>
   </si>
   <si>
+    <t>Instacart (Maplebear)</t>
+  </si>
+  <si>
+    <t>Amer Sports</t>
+  </si>
+  <si>
+    <t>UL Solutions</t>
+  </si>
+  <si>
     <t>Forgent Power Solutions</t>
   </si>
   <si>
-    <t>UL Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>Kodiak Gas Services</t>
   </si>
   <si>
-    <t>Instacart (Maplebear)</t>
+    <t>Cerebras Systems</t>
   </si>
   <si>
     <t>StandardAero</t>
   </si>
   <si>
-    <t>Amer Sports</t>
+    <t>Apogee Therapeutics</t>
+  </si>
+  <si>
+    <t>Chime Financial</t>
   </si>
   <si>
     <t>Tempus AI</t>
   </si>
   <si>
-    <t>Apogee Therapeutics</t>
-[...5 lines deleted...]
-    <t>Chime Financial</t>
+    <t>Figma</t>
+  </si>
+  <si>
+    <t>ServiceTitan</t>
+  </si>
+  <si>
+    <t>Figure Technology Solutions</t>
   </si>
   <si>
     <t>Legence</t>
   </si>
   <si>
     <t>Klarna Group</t>
   </si>
   <si>
-    <t>Figure Technology Solutions</t>
-[...7 lines deleted...]
-  <si>
     <t>Madison Air Solutions</t>
   </si>
   <si>
     <t>Loar Holdings</t>
   </si>
   <si>
     <t>Karman Holdings</t>
   </si>
   <si>
     <t>Lineage</t>
   </si>
   <si>
+    <t>Klaviyo</t>
+  </si>
+  <si>
+    <t>Venture Global</t>
+  </si>
+  <si>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
+  </si>
+  <si>
     <t>EquipmentShare.com</t>
   </si>
   <si>
-    <t>Caris Life Sciences</t>
-[...2 lines deleted...]
-    <t>Klaviyo</t>
+    <t>LandBridge</t>
+  </si>
+  <si>
+    <t>Arxis</t>
+  </si>
+  <si>
+    <t>Pony AI</t>
+  </si>
+  <si>
+    <t>Birkenstock Holding</t>
   </si>
   <si>
     <t>Fervo Energy</t>
   </si>
   <si>
-    <t>Arxis</t>
+    <t>Netskope</t>
   </si>
   <si>
     <t>Firefly Aerospace</t>
   </si>
   <si>
-    <t>PACS Group</t>
-[...11 lines deleted...]
-    <t>LandBridge</t>
+    <t>Janus Living</t>
+  </si>
+  <si>
+    <t>Ingram Micro Holding</t>
+  </si>
+  <si>
+    <t>Smithfield Foods</t>
   </si>
   <si>
     <t>SOLV Energy</t>
   </si>
   <si>
-    <t>Janus Living</t>
-[...10 lines deleted...]
-  <si>
     <t>SailPoint</t>
   </si>
   <si>
     <t>X-Energy</t>
   </si>
   <si>
+    <t>BETA Technologies</t>
+  </si>
+  <si>
     <t>Central Bancompany</t>
   </si>
   <si>
-    <t>BETA Technologies</t>
-[...1 lines deleted...]
-  <si>
     <t>BillionToOne</t>
   </si>
   <si>
     <t>Bullish</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ALAB</t>
   </si>
   <si>
+    <t>RDDT</t>
+  </si>
+  <si>
     <t>CRWV</t>
   </si>
   <si>
     <t>ARM</t>
   </si>
   <si>
-    <t>RDDT</t>
+    <t>MDLN</t>
   </si>
   <si>
     <t>VIK</t>
   </si>
   <si>
-    <t>MDLN</t>
+    <t>RBRK</t>
   </si>
   <si>
     <t>CRCL</t>
   </si>
   <si>
     <t>BTSG</t>
   </si>
   <si>
-    <t>RBRK</t>
-[...1 lines deleted...]
-  <si>
     <t>AHR</t>
   </si>
   <si>
     <t>KSPI</t>
   </si>
   <si>
+    <t>CART</t>
+  </si>
+  <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>ULS</t>
+  </si>
+  <si>
     <t>FPS</t>
   </si>
   <si>
-    <t>ULS</t>
-[...1 lines deleted...]
-  <si>
     <t>KGS</t>
   </si>
   <si>
-    <t>CART</t>
+    <t>CBRS</t>
   </si>
   <si>
     <t>SARO</t>
   </si>
   <si>
-    <t>AS</t>
+    <t>APGE</t>
+  </si>
+  <si>
+    <t>CHYM</t>
   </si>
   <si>
     <t>TEM</t>
   </si>
   <si>
-    <t>APGE</t>
-[...5 lines deleted...]
-    <t>CHYM</t>
+    <t>FIG</t>
+  </si>
+  <si>
+    <t>TTAN</t>
+  </si>
+  <si>
+    <t>FIGR</t>
   </si>
   <si>
     <t>LGN</t>
   </si>
   <si>
     <t>KLAR</t>
   </si>
   <si>
-    <t>FIGR</t>
-[...7 lines deleted...]
-  <si>
     <t>MAIR</t>
   </si>
   <si>
     <t>LOAR</t>
   </si>
   <si>
     <t>KRMN</t>
   </si>
   <si>
     <t>LINE</t>
   </si>
   <si>
+    <t>KVYO</t>
+  </si>
+  <si>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
     <t>EQPT</t>
   </si>
   <si>
-    <t>CAI</t>
-[...2 lines deleted...]
-    <t>KVYO</t>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>ARXS</t>
+  </si>
+  <si>
+    <t>PONY</t>
+  </si>
+  <si>
+    <t>BIRK</t>
   </si>
   <si>
     <t>FRVO</t>
   </si>
   <si>
-    <t>ARXS</t>
+    <t>NTSK</t>
   </si>
   <si>
     <t>FLY</t>
   </si>
   <si>
-    <t>PACS</t>
-[...11 lines deleted...]
-    <t>LB</t>
+    <t>JAN</t>
+  </si>
+  <si>
+    <t>INGM</t>
+  </si>
+  <si>
+    <t>SFD</t>
   </si>
   <si>
     <t>MWH</t>
   </si>
   <si>
-    <t>JAN</t>
-[...10 lines deleted...]
-  <si>
     <t>SAIL</t>
   </si>
   <si>
     <t>XE</t>
   </si>
   <si>
+    <t>BETA</t>
+  </si>
+  <si>
     <t>CBC</t>
   </si>
   <si>
-    <t>BETA</t>
-[...1 lines deleted...]
-  <si>
     <t>BLLN</t>
   </si>
   <si>
     <t>BLSH</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMTQ7V2</t>
   </si>
   <si>
+    <t>BMVNLY2</t>
+  </si>
+  <si>
     <t>BTTRKN7</t>
   </si>
   <si>
     <t>BNSP5P7</t>
   </si>
   <si>
-    <t>BMVNLY2</t>
+    <t>BNBV4B1</t>
   </si>
   <si>
     <t>BRDXKH1</t>
   </si>
   <si>
-    <t>BNBV4B1</t>
+    <t>BSLQK57</t>
   </si>
   <si>
     <t>BL6K237</t>
   </si>
   <si>
     <t>BPJM8Q3</t>
   </si>
   <si>
-    <t>BSLQK57</t>
-[...1 lines deleted...]
-  <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
     <t>BJY21K1</t>
   </si>
   <si>
+    <t>BN4L6W3</t>
+  </si>
+  <si>
+    <t>BN6TZY0</t>
+  </si>
+  <si>
+    <t>BPW6WJ3</t>
+  </si>
+  <si>
     <t>BV9C843</t>
   </si>
   <si>
-    <t>BPW6WJ3</t>
-[...1 lines deleted...]
-  <si>
     <t>BQLSDK5</t>
   </si>
   <si>
-    <t>BN4L6W3</t>
+    <t>BQ732F2</t>
   </si>
   <si>
     <t>BQPDNZ1</t>
   </si>
   <si>
-    <t>BN6TZY0</t>
+    <t>BM9HHL5</t>
+  </si>
+  <si>
+    <t>BTCHBL9</t>
   </si>
   <si>
     <t>BSLSJJ0</t>
   </si>
   <si>
-    <t>BM9HHL5</t>
-[...5 lines deleted...]
-    <t>BTCHBL9</t>
+    <t>BSML6T7</t>
+  </si>
+  <si>
+    <t>BPGN2Q7</t>
+  </si>
+  <si>
+    <t>BVLD6Y0</t>
   </si>
   <si>
     <t>BT6CC17</t>
   </si>
   <si>
     <t>BMHVL51</t>
   </si>
   <si>
-    <t>BVLD6Y0</t>
-[...7 lines deleted...]
-  <si>
     <t>BVH8NY8</t>
   </si>
   <si>
     <t>BLDCK32</t>
   </si>
   <si>
     <t>BTRFVH4</t>
   </si>
   <si>
     <t>BP5DSY8</t>
   </si>
   <si>
+    <t>BN4JNC6</t>
+  </si>
+  <si>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
+  </si>
+  <si>
     <t>BVMZK21</t>
   </si>
   <si>
-    <t>BT18HP9</t>
-[...2 lines deleted...]
-    <t>BN4JNC6</t>
+    <t>BLD7424</t>
+  </si>
+  <si>
+    <t>BVH8P08</t>
+  </si>
+  <si>
+    <t>BRWKBD6</t>
+  </si>
+  <si>
+    <t>BS44BN3</t>
   </si>
   <si>
     <t>BVK0QZ3</t>
   </si>
   <si>
-    <t>BVH8P08</t>
+    <t>BQT3J26</t>
   </si>
   <si>
     <t>BPK4SR9</t>
   </si>
   <si>
-    <t>BPW6WD7</t>
-[...11 lines deleted...]
-    <t>BLD7424</t>
+    <t>BV6NBP1</t>
+  </si>
+  <si>
+    <t>BS5YN47</t>
+  </si>
+  <si>
+    <t>BS893N8</t>
   </si>
   <si>
     <t>BWTRBN5</t>
   </si>
   <si>
-    <t>BV6NBP1</t>
-[...10 lines deleted...]
-  <si>
     <t>BRXZ3P6</t>
   </si>
   <si>
     <t>BW0TQY6</t>
   </si>
   <si>
+    <t>BT3CTW0</t>
+  </si>
+  <si>
     <t>B3KKGR9</t>
-  </si>
-[...1 lines deleted...]
-    <t>BT3CTW0</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>BV6KVT6</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
@@ -693,1445 +693,1445 @@
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="30.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
-    <col min="8" max="8" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
+    <col min="8" max="8" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>56</v>
       </c>
       <c r="D2" t="s">
         <v>59</v>
       </c>
       <c r="E2" t="s">
         <v>113</v>
       </c>
       <c r="F2" t="n">
-        <v>46255</v>
+        <v>44537</v>
       </c>
       <c r="G2" t="n">
-        <v>18409490</v>
+        <v>13765941.33</v>
       </c>
       <c r="H2" t="n">
-        <v>10.70702457</v>
+        <v>8.82383796</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" t="s">
         <v>60</v>
       </c>
       <c r="E3" t="s">
         <v>114</v>
       </c>
       <c r="F3" t="n">
-        <v>168892</v>
+        <v>65530</v>
       </c>
       <c r="G3" t="n">
-        <v>16679773.92</v>
+        <v>11902869.2</v>
       </c>
       <c r="H3" t="n">
-        <v>9.70101557</v>
+        <v>7.62962638</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
         <v>61</v>
       </c>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" t="n">
-        <v>44595</v>
+        <v>162624</v>
       </c>
       <c r="G4" t="n">
-        <v>15506127.45</v>
+        <v>11881309.44</v>
       </c>
       <c r="H4" t="n">
-        <v>9.01841863</v>
+        <v>7.61580678</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" t="s">
         <v>62</v>
       </c>
       <c r="E5" t="s">
         <v>116</v>
       </c>
       <c r="F5" t="n">
-        <v>68056</v>
+        <v>42940</v>
       </c>
       <c r="G5" t="n">
-        <v>10754209.12</v>
+        <v>11577053.4</v>
       </c>
       <c r="H5" t="n">
-        <v>6.2546861</v>
+        <v>7.42078154</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" t="s">
         <v>63</v>
       </c>
       <c r="E6" t="s">
         <v>117</v>
       </c>
       <c r="F6" t="n">
-        <v>90336</v>
+        <v>220336</v>
       </c>
       <c r="G6" t="n">
-        <v>9295574.4</v>
+        <v>8566663.68</v>
       </c>
       <c r="H6" t="n">
-        <v>5.40633898</v>
+        <v>5.49115025</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" t="s">
         <v>64</v>
       </c>
       <c r="E7" t="s">
         <v>118</v>
       </c>
       <c r="F7" t="n">
-        <v>228828</v>
+        <v>86983</v>
       </c>
       <c r="G7" t="n">
-        <v>8642833.56</v>
+        <v>8428652.7</v>
       </c>
       <c r="H7" t="n">
-        <v>5.0267026</v>
+        <v>5.40268652</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8" t="s">
         <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>119</v>
       </c>
       <c r="F8" t="n">
-        <v>91224</v>
+        <v>76127</v>
       </c>
       <c r="G8" t="n">
-        <v>6277123.44</v>
+        <v>5951608.86</v>
       </c>
       <c r="H8" t="n">
-        <v>3.65079722</v>
+        <v>3.81492489</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>66</v>
       </c>
       <c r="E9" t="s">
         <v>120</v>
       </c>
       <c r="F9" t="n">
-        <v>81210</v>
+        <v>87839</v>
       </c>
       <c r="G9" t="n">
-        <v>5660337</v>
+        <v>5749062.55</v>
       </c>
       <c r="H9" t="n">
-        <v>3.29207204</v>
+        <v>3.68509462</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
         <v>121</v>
       </c>
       <c r="F10" t="n">
-        <v>79061</v>
+        <v>78196</v>
       </c>
       <c r="G10" t="n">
-        <v>5614912.22</v>
+        <v>5512818</v>
       </c>
       <c r="H10" t="n">
-        <v>3.26565283</v>
+        <v>3.53366411</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>122</v>
       </c>
       <c r="F11" t="n">
-        <v>97359</v>
+        <v>93745</v>
       </c>
       <c r="G11" t="n">
-        <v>4957520.28</v>
+        <v>5311591.7</v>
       </c>
       <c r="H11" t="n">
-        <v>2.88331135</v>
+        <v>3.40467995</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12" t="n">
-        <v>54261</v>
+        <v>52247</v>
       </c>
       <c r="G12" t="n">
-        <v>4712567.85</v>
+        <v>4605573.05</v>
       </c>
       <c r="H12" t="n">
-        <v>2.74084615</v>
+        <v>2.95212869</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13" t="n">
-        <v>65171</v>
+        <v>75218</v>
       </c>
       <c r="G13" t="n">
-        <v>3825537.7</v>
+        <v>3516441.5</v>
       </c>
       <c r="H13" t="n">
-        <v>2.22494627</v>
+        <v>2.25400568</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>125</v>
       </c>
       <c r="F14" t="n">
-        <v>39150</v>
+        <v>90162</v>
       </c>
       <c r="G14" t="n">
-        <v>3751744.5</v>
+        <v>3276487.08</v>
       </c>
       <c r="H14" t="n">
-        <v>2.18202789</v>
+        <v>2.10019717</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>72</v>
       </c>
       <c r="E15" t="s">
         <v>126</v>
       </c>
       <c r="F15" t="n">
-        <v>50300</v>
+        <v>37698</v>
       </c>
       <c r="G15" t="n">
-        <v>3720188</v>
+        <v>3228456.72</v>
       </c>
       <c r="H15" t="n">
-        <v>2.16367451</v>
+        <v>2.06941017</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="n">
-        <v>78118</v>
+        <v>81430</v>
       </c>
       <c r="G16" t="n">
-        <v>3655922.4</v>
+        <v>3135055</v>
       </c>
       <c r="H16" t="n">
-        <v>2.12629741</v>
+        <v>2.00954055</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>128</v>
       </c>
       <c r="F17" t="n">
-        <v>116429</v>
+        <v>48434</v>
       </c>
       <c r="G17" t="n">
-        <v>3235561.91</v>
+        <v>3121571.3</v>
       </c>
       <c r="H17" t="n">
-        <v>1.88181426</v>
+        <v>2.00089763</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>129</v>
       </c>
       <c r="F18" t="n">
-        <v>93637</v>
+        <v>16988</v>
       </c>
       <c r="G18" t="n">
-        <v>3194894.44</v>
+        <v>3004837.44</v>
       </c>
       <c r="H18" t="n">
-        <v>1.85816192</v>
+        <v>1.92607233</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>130</v>
       </c>
       <c r="F19" t="n">
-        <v>54824</v>
+        <v>112107</v>
       </c>
       <c r="G19" t="n">
-        <v>3008192.88</v>
+        <v>2987651.55</v>
       </c>
       <c r="H19" t="n">
-        <v>1.74957563</v>
+        <v>1.91505634</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>131</v>
       </c>
       <c r="F20" t="n">
-        <v>22440</v>
+        <v>21606</v>
       </c>
       <c r="G20" t="n">
-        <v>2977339.2</v>
+        <v>2898444.9</v>
       </c>
       <c r="H20" t="n">
-        <v>1.73163102</v>
+        <v>1.85787572</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>132</v>
       </c>
       <c r="F21" t="n">
-        <v>17642</v>
+        <v>127586</v>
       </c>
       <c r="G21" t="n">
-        <v>2973029.84</v>
+        <v>2797960.98</v>
       </c>
       <c r="H21" t="n">
-        <v>1.72912468</v>
+        <v>1.79346648</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>133</v>
       </c>
       <c r="F22" t="n">
-        <v>132504</v>
+        <v>52789</v>
       </c>
       <c r="G22" t="n">
-        <v>2420848.08</v>
+        <v>2555515.49</v>
       </c>
       <c r="H22" t="n">
-        <v>1.40797381</v>
+        <v>1.63806122</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>134</v>
       </c>
       <c r="F23" t="n">
-        <v>29243</v>
+        <v>104686</v>
       </c>
       <c r="G23" t="n">
-        <v>2371607.3</v>
+        <v>2514557.72</v>
       </c>
       <c r="H23" t="n">
-        <v>1.3793352</v>
+        <v>1.61180767</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>135</v>
       </c>
       <c r="F24" t="n">
-        <v>103656</v>
+        <v>29421</v>
       </c>
       <c r="G24" t="n">
-        <v>1982939.28</v>
+        <v>2337792.66</v>
       </c>
       <c r="H24" t="n">
-        <v>1.15328451</v>
+        <v>1.49850294</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>136</v>
       </c>
       <c r="F25" t="n">
-        <v>72152</v>
+        <v>69475</v>
       </c>
       <c r="G25" t="n">
-        <v>1941610.32</v>
+        <v>2113429.5</v>
       </c>
       <c r="H25" t="n">
-        <v>1.12924744</v>
+        <v>1.35468829</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26" t="s">
         <v>83</v>
       </c>
       <c r="E26" t="s">
         <v>137</v>
       </c>
       <c r="F26" t="n">
-        <v>30554</v>
+        <v>28158</v>
       </c>
       <c r="G26" t="n">
-        <v>1937123.6</v>
+        <v>1918686.12</v>
       </c>
       <c r="H26" t="n">
-        <v>1.12663794</v>
+        <v>1.22985962</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" t="s">
         <v>138</v>
       </c>
       <c r="F27" t="n">
-        <v>108721</v>
+        <v>99810</v>
       </c>
       <c r="G27" t="n">
-        <v>1830861.64</v>
+        <v>1872435.6</v>
       </c>
       <c r="H27" t="n">
-        <v>1.06483561</v>
+        <v>1.20021348</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>139</v>
       </c>
       <c r="F28" t="n">
-        <v>45472</v>
+        <v>43785</v>
       </c>
       <c r="G28" t="n">
-        <v>1818880</v>
+        <v>1514085.3</v>
       </c>
       <c r="H28" t="n">
-        <v>1.05786705</v>
+        <v>0.97051433</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>140</v>
       </c>
       <c r="F29" t="n">
-        <v>22473</v>
+        <v>21639</v>
       </c>
       <c r="G29" t="n">
-        <v>1738736.01</v>
+        <v>1513215.27</v>
       </c>
       <c r="H29" t="n">
-        <v>1.01125502</v>
+        <v>0.96995665</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" t="s">
         <v>141</v>
       </c>
       <c r="F30" t="n">
-        <v>34889</v>
+        <v>33595</v>
       </c>
       <c r="G30" t="n">
-        <v>1614314.03</v>
+        <v>1507743.6</v>
       </c>
       <c r="H30" t="n">
-        <v>0.93889076</v>
+        <v>0.96644936</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" t="s">
         <v>142</v>
       </c>
       <c r="F31" t="n">
-        <v>35406</v>
+        <v>34091</v>
       </c>
       <c r="G31" t="n">
-        <v>1508649.66</v>
+        <v>1473413.02</v>
       </c>
       <c r="H31" t="n">
-        <v>0.87743598</v>
+        <v>0.94444379</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="n">
-        <v>60581</v>
+        <v>68273</v>
       </c>
       <c r="G32" t="n">
-        <v>1192839.89</v>
+        <v>1239154.95</v>
       </c>
       <c r="H32" t="n">
-        <v>0.6937599</v>
+        <v>0.79428658</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="n">
-        <v>62887</v>
+        <v>73752</v>
       </c>
       <c r="G33" t="n">
-        <v>1175986.9</v>
+        <v>1053916.08</v>
       </c>
       <c r="H33" t="n">
-        <v>0.68395814</v>
+        <v>0.67555022</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34" t="n">
-        <v>70905</v>
+        <v>22303</v>
       </c>
       <c r="G34" t="n">
-        <v>994797.15</v>
+        <v>997613.19</v>
       </c>
       <c r="H34" t="n">
-        <v>0.57857754</v>
+        <v>0.6394606</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35" t="s">
         <v>92</v>
       </c>
       <c r="E35" t="s">
         <v>146</v>
       </c>
       <c r="F35" t="n">
-        <v>31122</v>
+        <v>60553</v>
       </c>
       <c r="G35" t="n">
-        <v>988434.72</v>
+        <v>942204.68</v>
       </c>
       <c r="H35" t="n">
-        <v>0.57487713</v>
+        <v>0.60394427</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="E36" t="s">
         <v>147</v>
       </c>
       <c r="F36" t="n">
-        <v>22098</v>
+        <v>58333</v>
       </c>
       <c r="G36" t="n">
-        <v>977615.52</v>
+        <v>936827.98</v>
       </c>
       <c r="H36" t="n">
-        <v>0.56858465</v>
+        <v>0.60049786</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>56</v>
       </c>
       <c r="D37" t="s">
         <v>94</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
       <c r="F37" t="n">
-        <v>39723</v>
+        <v>11951</v>
       </c>
       <c r="G37" t="n">
-        <v>977583.03</v>
+        <v>902300.5</v>
       </c>
       <c r="H37" t="n">
-        <v>0.56856575</v>
+        <v>0.57836607</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38" t="s">
         <v>95</v>
       </c>
       <c r="E38" t="s">
         <v>149</v>
       </c>
       <c r="F38" t="n">
-        <v>23163</v>
+        <v>21279</v>
       </c>
       <c r="G38" t="n">
-        <v>942270.84</v>
+        <v>888823.83</v>
       </c>
       <c r="H38" t="n">
-        <v>0.54802806</v>
+        <v>0.56972765</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>56</v>
       </c>
       <c r="D39" t="s">
         <v>96</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="F39" t="n">
-        <v>20481</v>
+        <v>126691</v>
       </c>
       <c r="G39" t="n">
-        <v>911814.12</v>
+        <v>850096.61</v>
       </c>
       <c r="H39" t="n">
-        <v>0.53031432</v>
+        <v>0.54490387</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>56</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="E40" t="s">
         <v>151</v>
       </c>
       <c r="F40" t="n">
-        <v>131574</v>
+        <v>19720</v>
       </c>
       <c r="G40" t="n">
-        <v>911807.82</v>
+        <v>843424.4</v>
       </c>
       <c r="H40" t="n">
-        <v>0.53031066</v>
+        <v>0.54062705</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>56</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="F41" t="n">
-        <v>76595</v>
+        <v>29967</v>
       </c>
       <c r="G41" t="n">
-        <v>829523.85</v>
+        <v>763858.83</v>
       </c>
       <c r="H41" t="n">
-        <v>0.48245401</v>
+        <v>0.48962627</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>56</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="E42" t="s">
         <v>153</v>
       </c>
       <c r="F42" t="n">
-        <v>12411</v>
+        <v>55990</v>
       </c>
       <c r="G42" t="n">
-        <v>755954.01</v>
+        <v>756984.8</v>
       </c>
       <c r="H42" t="n">
-        <v>0.43966553</v>
+        <v>0.48522008</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>56</v>
       </c>
       <c r="D43" t="s">
         <v>100</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="F43" t="n">
-        <v>18551</v>
+        <v>38249</v>
       </c>
       <c r="G43" t="n">
-        <v>683418.84</v>
+        <v>752357.83</v>
       </c>
       <c r="H43" t="n">
-        <v>0.39747882</v>
+        <v>0.48225424</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>56</v>
       </c>
       <c r="D44" t="s">
         <v>101</v>
       </c>
       <c r="E44" t="s">
         <v>155</v>
       </c>
       <c r="F44" t="n">
-        <v>23625</v>
+        <v>22749</v>
       </c>
       <c r="G44" t="n">
-        <v>683235</v>
+        <v>686109.84</v>
       </c>
       <c r="H44" t="n">
-        <v>0.3973719</v>
+        <v>0.43978991</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>56</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>156</v>
       </c>
       <c r="F45" t="n">
-        <v>22424</v>
+        <v>21592</v>
       </c>
       <c r="G45" t="n">
-        <v>620920.56</v>
+        <v>615372</v>
       </c>
       <c r="H45" t="n">
-        <v>0.3611296</v>
+        <v>0.39444762</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>56</v>
       </c>
       <c r="D46" t="s">
         <v>103</v>
       </c>
       <c r="E46" t="s">
         <v>157</v>
       </c>
       <c r="F46" t="n">
-        <v>58147</v>
+        <v>22590</v>
       </c>
       <c r="G46" t="n">
-        <v>574492.36</v>
+        <v>585081</v>
       </c>
       <c r="H46" t="n">
-        <v>0.33412679</v>
+        <v>0.37503138</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>56</v>
       </c>
       <c r="D47" t="s">
         <v>104</v>
       </c>
       <c r="E47" t="s">
         <v>158</v>
       </c>
       <c r="F47" t="n">
-        <v>23461</v>
+        <v>17864</v>
       </c>
       <c r="G47" t="n">
-        <v>572683.01</v>
+        <v>499834.72</v>
       </c>
       <c r="H47" t="n">
-        <v>0.33307447</v>
+        <v>0.32038932</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>56</v>
       </c>
       <c r="D48" t="s">
         <v>105</v>
       </c>
       <c r="E48" t="s">
         <v>159</v>
       </c>
       <c r="F48" t="n">
-        <v>33445</v>
+        <v>32141</v>
       </c>
       <c r="G48" t="n">
-        <v>424417.05</v>
+        <v>489186.02</v>
       </c>
       <c r="H48" t="n">
-        <v>0.24684246</v>
+        <v>0.3135636</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>56</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" t="s">
         <v>160</v>
       </c>
       <c r="F49" t="n">
-        <v>21488</v>
+        <v>20701</v>
       </c>
       <c r="G49" t="n">
-        <v>397098.24</v>
+        <v>324177.66</v>
       </c>
       <c r="H49" t="n">
-        <v>0.23095374</v>
+        <v>0.20779481</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>56</v>
       </c>
       <c r="D50" t="s">
         <v>107</v>
       </c>
       <c r="E50" t="s">
         <v>161</v>
       </c>
       <c r="F50" t="n">
-        <v>9957</v>
+        <v>16227</v>
       </c>
       <c r="G50" t="n">
-        <v>291740.1</v>
+        <v>318698.28</v>
       </c>
       <c r="H50" t="n">
-        <v>0.16967708</v>
+        <v>0.20428258</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
         <v>56</v>
       </c>
       <c r="D51" t="s">
         <v>108</v>
       </c>
       <c r="E51" t="s">
         <v>162</v>
       </c>
       <c r="F51" t="n">
-        <v>16871</v>
+        <v>9597</v>
       </c>
       <c r="G51" t="n">
-        <v>270104.71</v>
+        <v>304896.69</v>
       </c>
       <c r="H51" t="n">
-        <v>0.15709386</v>
+        <v>0.19543589</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>56</v>
       </c>
       <c r="D52" t="s">
         <v>109</v>
       </c>
       <c r="E52" t="s">
         <v>163</v>
       </c>
       <c r="F52" t="n">
-        <v>2373</v>
+        <v>2295</v>
       </c>
       <c r="G52" t="n">
-        <v>266345.52</v>
+        <v>287196.3</v>
       </c>
       <c r="H52" t="n">
-        <v>0.1549075</v>
+        <v>0.18409011</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>56</v>
       </c>
       <c r="D53" t="s">
         <v>110</v>
       </c>
       <c r="E53" t="s">
         <v>164</v>
       </c>
       <c r="F53" t="n">
-        <v>10593</v>
+        <v>10181</v>
       </c>
       <c r="G53" t="n">
-        <v>231774.84</v>
+        <v>231006.89</v>
       </c>
       <c r="H53" t="n">
-        <v>0.13480107</v>
+        <v>0.14807323</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54" t="s">
         <v>57</v>
       </c>
       <c r="D54" t="s">
         <v>111</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="n">
-        <v>307946.26</v>
+        <v>244152.25</v>
       </c>
       <c r="G54" t="n">
-        <v>245122.44</v>
+        <v>198498.52</v>
       </c>
       <c r="H54" t="n">
-        <v>0.14256407</v>
+        <v>0.12723568</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>