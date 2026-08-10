--- v12 (2026-07-21)
+++ v13 (2026-08-10)
@@ -15,534 +15,534 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Astera Labs</t>
   </si>
   <si>
+    <t>CoreWeave</t>
+  </si>
+  <si>
+    <t>Arm Holdings</t>
+  </si>
+  <si>
     <t>Reddit</t>
   </si>
   <si>
-    <t>CoreWeave</t>
-[...2 lines deleted...]
-    <t>Arm Holdings</t>
+    <t>Viking Holdings</t>
   </si>
   <si>
     <t>Medline</t>
   </si>
   <si>
-    <t>Viking Holdings</t>
-[...1 lines deleted...]
-  <si>
     <t>Rubrik</t>
   </si>
   <si>
     <t>Circle Internet Group</t>
   </si>
   <si>
+    <t>American Healthcare REIT</t>
+  </si>
+  <si>
     <t>BrightSpring Health Services</t>
   </si>
   <si>
-    <t>American Healthcare REIT</t>
-[...1 lines deleted...]
-  <si>
     <t>Kaspi.kz</t>
   </si>
   <si>
+    <t>Cerebras Systems</t>
+  </si>
+  <si>
     <t>Instacart (Maplebear)</t>
   </si>
   <si>
+    <t>Chime Financial</t>
+  </si>
+  <si>
     <t>Amer Sports</t>
   </si>
   <si>
+    <t>StandardAero</t>
+  </si>
+  <si>
+    <t>Forgent Power Solutions</t>
+  </si>
+  <si>
     <t>UL Solutions</t>
   </si>
   <si>
-    <t>Forgent Power Solutions</t>
+    <t>Apogee Therapeutics</t>
   </si>
   <si>
     <t>Kodiak Gas Services</t>
   </si>
   <si>
-    <t>Cerebras Systems</t>
-[...10 lines deleted...]
-  <si>
     <t>Tempus AI</t>
   </si>
   <si>
+    <t>ServiceTitan</t>
+  </si>
+  <si>
     <t>Figma</t>
   </si>
   <si>
-    <t>ServiceTitan</t>
-[...1 lines deleted...]
-  <si>
     <t>Figure Technology Solutions</t>
   </si>
   <si>
+    <t>Klarna Group</t>
+  </si>
+  <si>
+    <t>Karman Holdings</t>
+  </si>
+  <si>
     <t>Legence</t>
   </si>
   <si>
-    <t>Klarna Group</t>
+    <t>Loar Holdings</t>
+  </si>
+  <si>
+    <t>Lineage</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
   </si>
   <si>
     <t>Madison Air Solutions</t>
   </si>
   <si>
-    <t>Loar Holdings</t>
-[...5 lines deleted...]
-    <t>Lineage</t>
+    <t>Arxis</t>
+  </si>
+  <si>
+    <t>EquipmentShare.com</t>
   </si>
   <si>
     <t>Klaviyo</t>
   </si>
   <si>
+    <t>PACS Group</t>
+  </si>
+  <si>
+    <t>Pony AI</t>
+  </si>
+  <si>
+    <t>Firefly Aerospace</t>
+  </si>
+  <si>
     <t>Venture Global</t>
   </si>
   <si>
-    <t>PACS Group</t>
-[...7 lines deleted...]
-  <si>
     <t>LandBridge</t>
   </si>
   <si>
-    <t>Arxis</t>
-[...2 lines deleted...]
-    <t>Pony AI</t>
+    <t>Netskope</t>
+  </si>
+  <si>
+    <t>Fervo Energy</t>
   </si>
   <si>
     <t>Birkenstock Holding</t>
   </si>
   <si>
-    <t>Fervo Energy</t>
-[...7 lines deleted...]
-  <si>
     <t>Janus Living</t>
   </si>
   <si>
     <t>Ingram Micro Holding</t>
   </si>
   <si>
+    <t>SailPoint</t>
+  </si>
+  <si>
     <t>Smithfield Foods</t>
   </si>
   <si>
     <t>SOLV Energy</t>
   </si>
   <si>
-    <t>SailPoint</t>
-[...1 lines deleted...]
-  <si>
     <t>X-Energy</t>
   </si>
   <si>
     <t>BETA Technologies</t>
   </si>
   <si>
     <t>Central Bancompany</t>
   </si>
   <si>
+    <t>Bullish</t>
+  </si>
+  <si>
     <t>BillionToOne</t>
   </si>
   <si>
-    <t>Bullish</t>
-[...1 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>ALAB</t>
   </si>
   <si>
+    <t>CRWV</t>
+  </si>
+  <si>
+    <t>ARM</t>
+  </si>
+  <si>
     <t>RDDT</t>
   </si>
   <si>
-    <t>CRWV</t>
-[...2 lines deleted...]
-    <t>ARM</t>
+    <t>VIK</t>
   </si>
   <si>
     <t>MDLN</t>
   </si>
   <si>
-    <t>VIK</t>
-[...1 lines deleted...]
-  <si>
     <t>RBRK</t>
   </si>
   <si>
     <t>CRCL</t>
   </si>
   <si>
+    <t>AHR</t>
+  </si>
+  <si>
     <t>BTSG</t>
   </si>
   <si>
-    <t>AHR</t>
-[...1 lines deleted...]
-  <si>
     <t>KSPI</t>
   </si>
   <si>
+    <t>CBRS</t>
+  </si>
+  <si>
     <t>CART</t>
   </si>
   <si>
+    <t>CHYM</t>
+  </si>
+  <si>
     <t>AS</t>
   </si>
   <si>
+    <t>SARO</t>
+  </si>
+  <si>
+    <t>FPS</t>
+  </si>
+  <si>
     <t>ULS</t>
   </si>
   <si>
-    <t>FPS</t>
+    <t>APGE</t>
   </si>
   <si>
     <t>KGS</t>
   </si>
   <si>
-    <t>CBRS</t>
-[...10 lines deleted...]
-  <si>
     <t>TEM</t>
   </si>
   <si>
+    <t>TTAN</t>
+  </si>
+  <si>
     <t>FIG</t>
   </si>
   <si>
-    <t>TTAN</t>
-[...1 lines deleted...]
-  <si>
     <t>FIGR</t>
   </si>
   <si>
+    <t>KLAR</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
     <t>LGN</t>
   </si>
   <si>
-    <t>KLAR</t>
+    <t>LOAR</t>
+  </si>
+  <si>
+    <t>LINE</t>
+  </si>
+  <si>
+    <t>CAI</t>
   </si>
   <si>
     <t>MAIR</t>
   </si>
   <si>
-    <t>LOAR</t>
-[...5 lines deleted...]
-    <t>LINE</t>
+    <t>ARXS</t>
+  </si>
+  <si>
+    <t>EQPT</t>
   </si>
   <si>
     <t>KVYO</t>
   </si>
   <si>
+    <t>PACS</t>
+  </si>
+  <si>
+    <t>PONY</t>
+  </si>
+  <si>
+    <t>FLY</t>
+  </si>
+  <si>
     <t>VG</t>
   </si>
   <si>
-    <t>PACS</t>
-[...7 lines deleted...]
-  <si>
     <t>LB</t>
   </si>
   <si>
-    <t>ARXS</t>
-[...2 lines deleted...]
-    <t>PONY</t>
+    <t>NTSK</t>
+  </si>
+  <si>
+    <t>FRVO</t>
   </si>
   <si>
     <t>BIRK</t>
   </si>
   <si>
-    <t>FRVO</t>
-[...7 lines deleted...]
-  <si>
     <t>JAN</t>
   </si>
   <si>
     <t>INGM</t>
   </si>
   <si>
+    <t>SAIL</t>
+  </si>
+  <si>
     <t>SFD</t>
   </si>
   <si>
     <t>MWH</t>
   </si>
   <si>
-    <t>SAIL</t>
-[...1 lines deleted...]
-  <si>
     <t>XE</t>
   </si>
   <si>
     <t>BETA</t>
   </si>
   <si>
     <t>CBC</t>
   </si>
   <si>
+    <t>BLSH</t>
+  </si>
+  <si>
     <t>BLLN</t>
   </si>
   <si>
-    <t>BLSH</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMTQ7V2</t>
   </si>
   <si>
+    <t>BTTRKN7</t>
+  </si>
+  <si>
+    <t>BNSP5P7</t>
+  </si>
+  <si>
     <t>BMVNLY2</t>
   </si>
   <si>
-    <t>BTTRKN7</t>
-[...2 lines deleted...]
-    <t>BNSP5P7</t>
+    <t>BRDXKH1</t>
   </si>
   <si>
     <t>BNBV4B1</t>
   </si>
   <si>
-    <t>BRDXKH1</t>
-[...1 lines deleted...]
-  <si>
     <t>BSLQK57</t>
   </si>
   <si>
     <t>BL6K237</t>
   </si>
   <si>
+    <t>BQWNKQ4</t>
+  </si>
+  <si>
     <t>BPJM8Q3</t>
   </si>
   <si>
-    <t>BQWNKQ4</t>
-[...1 lines deleted...]
-  <si>
     <t>BJY21K1</t>
   </si>
   <si>
+    <t>BQ732F2</t>
+  </si>
+  <si>
     <t>BN4L6W3</t>
   </si>
   <si>
+    <t>BTCHBL9</t>
+  </si>
+  <si>
     <t>BN6TZY0</t>
   </si>
   <si>
+    <t>BQPDNZ1</t>
+  </si>
+  <si>
+    <t>BV9C843</t>
+  </si>
+  <si>
     <t>BPW6WJ3</t>
   </si>
   <si>
-    <t>BV9C843</t>
+    <t>BM9HHL5</t>
   </si>
   <si>
     <t>BQLSDK5</t>
   </si>
   <si>
-    <t>BQ732F2</t>
-[...10 lines deleted...]
-  <si>
     <t>BSLSJJ0</t>
   </si>
   <si>
+    <t>BPGN2Q7</t>
+  </si>
+  <si>
     <t>BSML6T7</t>
   </si>
   <si>
-    <t>BPGN2Q7</t>
-[...1 lines deleted...]
-  <si>
     <t>BVLD6Y0</t>
   </si>
   <si>
+    <t>BMHVL51</t>
+  </si>
+  <si>
+    <t>BTRFVH4</t>
+  </si>
+  <si>
     <t>BT6CC17</t>
   </si>
   <si>
-    <t>BMHVL51</t>
+    <t>BLDCK32</t>
+  </si>
+  <si>
+    <t>BP5DSY8</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
   </si>
   <si>
     <t>BVH8NY8</t>
   </si>
   <si>
-    <t>BLDCK32</t>
-[...5 lines deleted...]
-    <t>BP5DSY8</t>
+    <t>BVH8P08</t>
+  </si>
+  <si>
+    <t>BVMZK21</t>
   </si>
   <si>
     <t>BN4JNC6</t>
   </si>
   <si>
+    <t>BPW6WD7</t>
+  </si>
+  <si>
+    <t>BRWKBD6</t>
+  </si>
+  <si>
+    <t>BPK4SR9</t>
+  </si>
+  <si>
     <t>BSZBFJ7</t>
   </si>
   <si>
-    <t>BPW6WD7</t>
-[...7 lines deleted...]
-  <si>
     <t>BLD7424</t>
   </si>
   <si>
-    <t>BVH8P08</t>
-[...2 lines deleted...]
-    <t>BRWKBD6</t>
+    <t>BQT3J26</t>
+  </si>
+  <si>
+    <t>BVK0QZ3</t>
   </si>
   <si>
     <t>BS44BN3</t>
   </si>
   <si>
-    <t>BVK0QZ3</t>
-[...7 lines deleted...]
-  <si>
     <t>BV6NBP1</t>
   </si>
   <si>
     <t>BS5YN47</t>
   </si>
   <si>
+    <t>BRXZ3P6</t>
+  </si>
+  <si>
     <t>BS893N8</t>
   </si>
   <si>
     <t>BWTRBN5</t>
   </si>
   <si>
-    <t>BRXZ3P6</t>
-[...1 lines deleted...]
-  <si>
     <t>BW0TQY6</t>
   </si>
   <si>
     <t>BT3CTW0</t>
   </si>
   <si>
     <t>B3KKGR9</t>
   </si>
   <si>
+    <t>BV6KVT6</t>
+  </si>
+  <si>
     <t>BMDJC90</t>
-  </si>
-[...1 lines deleted...]
-    <t>BV6KVT6</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -724,1414 +724,1414 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>56</v>
       </c>
       <c r="D2" t="s">
         <v>59</v>
       </c>
       <c r="E2" t="s">
         <v>113</v>
       </c>
       <c r="F2" t="n">
-        <v>44537</v>
+        <v>43025</v>
       </c>
       <c r="G2" t="n">
-        <v>13765941.33</v>
+        <v>14377664.25</v>
       </c>
       <c r="H2" t="n">
-        <v>8.82383796</v>
+        <v>9.08944265</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" t="s">
         <v>60</v>
       </c>
       <c r="E3" t="s">
         <v>114</v>
       </c>
       <c r="F3" t="n">
-        <v>65530</v>
+        <v>157105</v>
       </c>
       <c r="G3" t="n">
-        <v>11902869.2</v>
+        <v>14244710.35</v>
       </c>
       <c r="H3" t="n">
-        <v>7.62962638</v>
+        <v>9.00539028</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
         <v>61</v>
       </c>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" t="n">
-        <v>162624</v>
+        <v>41482</v>
       </c>
       <c r="G4" t="n">
-        <v>11881309.44</v>
+        <v>11721568.74</v>
       </c>
       <c r="H4" t="n">
-        <v>7.61580678</v>
+        <v>7.41028063</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" t="s">
         <v>62</v>
       </c>
       <c r="E5" t="s">
         <v>116</v>
       </c>
       <c r="F5" t="n">
-        <v>42940</v>
+        <v>63306</v>
       </c>
       <c r="G5" t="n">
-        <v>11577053.4</v>
+        <v>10236580.2</v>
       </c>
       <c r="H5" t="n">
-        <v>7.42078154</v>
+        <v>6.47148293</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" t="s">
         <v>63</v>
       </c>
       <c r="E6" t="s">
         <v>117</v>
       </c>
       <c r="F6" t="n">
-        <v>220336</v>
+        <v>84031</v>
       </c>
       <c r="G6" t="n">
-        <v>8566663.68</v>
+        <v>8889639.49</v>
       </c>
       <c r="H6" t="n">
-        <v>5.49115025</v>
+        <v>5.61995794</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" t="s">
         <v>64</v>
       </c>
       <c r="E7" t="s">
         <v>118</v>
       </c>
       <c r="F7" t="n">
-        <v>86983</v>
+        <v>212859</v>
       </c>
       <c r="G7" t="n">
-        <v>8428652.7</v>
+        <v>7499022.57</v>
       </c>
       <c r="H7" t="n">
-        <v>5.40268652</v>
+        <v>4.74082121</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8" t="s">
         <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>119</v>
       </c>
       <c r="F8" t="n">
-        <v>76127</v>
+        <v>73543</v>
       </c>
       <c r="G8" t="n">
-        <v>5951608.86</v>
+        <v>6624018.01</v>
       </c>
       <c r="H8" t="n">
-        <v>3.81492489</v>
+        <v>4.18765043</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>66</v>
       </c>
       <c r="E9" t="s">
         <v>120</v>
       </c>
       <c r="F9" t="n">
-        <v>87839</v>
+        <v>84858</v>
       </c>
       <c r="G9" t="n">
-        <v>5749062.55</v>
+        <v>5657482.86</v>
       </c>
       <c r="H9" t="n">
-        <v>3.68509462</v>
+        <v>3.57661475</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
         <v>121</v>
       </c>
       <c r="F10" t="n">
-        <v>78196</v>
+        <v>90564</v>
       </c>
       <c r="G10" t="n">
-        <v>5512818</v>
+        <v>5138601.36</v>
       </c>
       <c r="H10" t="n">
-        <v>3.53366411</v>
+        <v>3.24858208</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>122</v>
       </c>
       <c r="F11" t="n">
-        <v>93745</v>
+        <v>75542</v>
       </c>
       <c r="G11" t="n">
-        <v>5311591.7</v>
+        <v>4716087.06</v>
       </c>
       <c r="H11" t="n">
-        <v>3.40467995</v>
+        <v>2.98147196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12" t="n">
-        <v>52247</v>
+        <v>50474</v>
       </c>
       <c r="G12" t="n">
-        <v>4605573.05</v>
+        <v>4557802.2</v>
       </c>
       <c r="H12" t="n">
-        <v>2.95212869</v>
+        <v>2.88140556</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13" t="n">
-        <v>75218</v>
+        <v>16412</v>
       </c>
       <c r="G13" t="n">
-        <v>3516441.5</v>
+        <v>3721092.76</v>
       </c>
       <c r="H13" t="n">
-        <v>2.25400568</v>
+        <v>2.35244464</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>125</v>
       </c>
       <c r="F14" t="n">
-        <v>90162</v>
+        <v>72666</v>
       </c>
       <c r="G14" t="n">
-        <v>3276487.08</v>
+        <v>3645653.22</v>
       </c>
       <c r="H14" t="n">
-        <v>2.10019717</v>
+        <v>2.30475238</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>72</v>
       </c>
       <c r="E15" t="s">
         <v>126</v>
       </c>
       <c r="F15" t="n">
-        <v>37698</v>
+        <v>123256</v>
       </c>
       <c r="G15" t="n">
-        <v>3228456.72</v>
+        <v>3586749.6</v>
       </c>
       <c r="H15" t="n">
-        <v>2.06941017</v>
+        <v>2.26751399</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="n">
-        <v>81430</v>
+        <v>87102</v>
       </c>
       <c r="G16" t="n">
-        <v>3135055</v>
+        <v>3208837.68</v>
       </c>
       <c r="H16" t="n">
-        <v>2.00954055</v>
+        <v>2.02860114</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>128</v>
       </c>
       <c r="F17" t="n">
-        <v>48434</v>
+        <v>108303</v>
       </c>
       <c r="G17" t="n">
-        <v>3121571.3</v>
+        <v>3161364.57</v>
       </c>
       <c r="H17" t="n">
-        <v>2.00089763</v>
+        <v>1.99858902</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>129</v>
       </c>
       <c r="F18" t="n">
-        <v>16988</v>
+        <v>78666</v>
       </c>
       <c r="G18" t="n">
-        <v>3004837.44</v>
+        <v>3045160.86</v>
       </c>
       <c r="H18" t="n">
-        <v>1.92607233</v>
+        <v>1.92512598</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>130</v>
       </c>
       <c r="F19" t="n">
-        <v>112107</v>
+        <v>36418</v>
       </c>
       <c r="G19" t="n">
-        <v>2987651.55</v>
+        <v>2848251.78</v>
       </c>
       <c r="H19" t="n">
-        <v>1.91505634</v>
+        <v>1.80064166</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>131</v>
       </c>
       <c r="F20" t="n">
-        <v>21606</v>
+        <v>20872</v>
       </c>
       <c r="G20" t="n">
-        <v>2898444.9</v>
+        <v>2814380.48</v>
       </c>
       <c r="H20" t="n">
-        <v>1.85787572</v>
+        <v>1.7792285</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>132</v>
       </c>
       <c r="F21" t="n">
-        <v>127586</v>
+        <v>46790</v>
       </c>
       <c r="G21" t="n">
-        <v>2797960.98</v>
+        <v>2802721</v>
       </c>
       <c r="H21" t="n">
-        <v>1.79346648</v>
+        <v>1.77185747</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>133</v>
       </c>
       <c r="F22" t="n">
-        <v>52789</v>
+        <v>50997</v>
       </c>
       <c r="G22" t="n">
-        <v>2555515.49</v>
+        <v>2654393.85</v>
       </c>
       <c r="H22" t="n">
-        <v>1.63806122</v>
+        <v>1.67808625</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>134</v>
       </c>
       <c r="F23" t="n">
-        <v>104686</v>
+        <v>28423</v>
       </c>
       <c r="G23" t="n">
-        <v>2514557.72</v>
+        <v>2439546.09</v>
       </c>
       <c r="H23" t="n">
-        <v>1.61180767</v>
+        <v>1.54226124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>135</v>
       </c>
       <c r="F24" t="n">
-        <v>29421</v>
+        <v>101134</v>
       </c>
       <c r="G24" t="n">
-        <v>2337792.66</v>
+        <v>2355410.86</v>
       </c>
       <c r="H24" t="n">
-        <v>1.49850294</v>
+        <v>1.48907163</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>136</v>
       </c>
       <c r="F25" t="n">
-        <v>69475</v>
+        <v>67117</v>
       </c>
       <c r="G25" t="n">
-        <v>2113429.5</v>
+        <v>1920888.54</v>
       </c>
       <c r="H25" t="n">
-        <v>1.35468829</v>
+        <v>1.21437015</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26" t="s">
         <v>83</v>
       </c>
       <c r="E26" t="s">
         <v>137</v>
       </c>
       <c r="F26" t="n">
-        <v>28158</v>
+        <v>96423</v>
       </c>
       <c r="G26" t="n">
-        <v>1918686.12</v>
+        <v>1918817.7</v>
       </c>
       <c r="H26" t="n">
-        <v>1.22985962</v>
+        <v>1.21306098</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" t="s">
         <v>138</v>
       </c>
       <c r="F27" t="n">
-        <v>99810</v>
+        <v>32455</v>
       </c>
       <c r="G27" t="n">
-        <v>1872435.6</v>
+        <v>1889854.65</v>
       </c>
       <c r="H27" t="n">
-        <v>1.20021348</v>
+        <v>1.19475077</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>139</v>
       </c>
       <c r="F28" t="n">
-        <v>43785</v>
+        <v>27202</v>
       </c>
       <c r="G28" t="n">
-        <v>1514085.3</v>
+        <v>1750176.68</v>
       </c>
       <c r="H28" t="n">
-        <v>0.97051433</v>
+        <v>1.10644749</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>140</v>
       </c>
       <c r="F29" t="n">
-        <v>21639</v>
+        <v>20905</v>
       </c>
       <c r="G29" t="n">
-        <v>1513215.27</v>
+        <v>1481537.35</v>
       </c>
       <c r="H29" t="n">
-        <v>0.96995665</v>
+        <v>0.93661589</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" t="s">
         <v>141</v>
       </c>
       <c r="F30" t="n">
-        <v>33595</v>
+        <v>32934</v>
       </c>
       <c r="G30" t="n">
-        <v>1507743.6</v>
+        <v>1395084.24</v>
       </c>
       <c r="H30" t="n">
-        <v>0.96644936</v>
+        <v>0.88196093</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" t="s">
         <v>142</v>
       </c>
       <c r="F31" t="n">
-        <v>34091</v>
+        <v>58498</v>
       </c>
       <c r="G31" t="n">
-        <v>1473413.02</v>
+        <v>1330244.52</v>
       </c>
       <c r="H31" t="n">
-        <v>0.94444379</v>
+        <v>0.84096979</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="n">
-        <v>68273</v>
+        <v>42299</v>
       </c>
       <c r="G32" t="n">
-        <v>1239154.95</v>
+        <v>1315075.91</v>
       </c>
       <c r="H32" t="n">
-        <v>0.79428658</v>
+        <v>0.83138032</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="n">
-        <v>73752</v>
+        <v>20557</v>
       </c>
       <c r="G33" t="n">
-        <v>1053916.08</v>
+        <v>1233214.43</v>
       </c>
       <c r="H33" t="n">
-        <v>0.67555022</v>
+        <v>0.77962815</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34" t="n">
-        <v>22303</v>
+        <v>56353</v>
       </c>
       <c r="G34" t="n">
-        <v>997613.19</v>
+        <v>1152982.38</v>
       </c>
       <c r="H34" t="n">
-        <v>0.6394606</v>
+        <v>0.7289061</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35" t="s">
         <v>92</v>
       </c>
       <c r="E35" t="s">
         <v>146</v>
       </c>
       <c r="F35" t="n">
-        <v>60553</v>
+        <v>65956</v>
       </c>
       <c r="G35" t="n">
-        <v>942204.68</v>
+        <v>1096188.72</v>
       </c>
       <c r="H35" t="n">
-        <v>0.60394427</v>
+        <v>0.69300161</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="E36" t="s">
         <v>147</v>
       </c>
       <c r="F36" t="n">
-        <v>58333</v>
+        <v>21547</v>
       </c>
       <c r="G36" t="n">
-        <v>936827.98</v>
+        <v>1043736.68</v>
       </c>
       <c r="H36" t="n">
-        <v>0.60049786</v>
+        <v>0.65984186</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>56</v>
       </c>
       <c r="D37" t="s">
         <v>94</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
       <c r="F37" t="n">
-        <v>11951</v>
+        <v>122392</v>
       </c>
       <c r="G37" t="n">
-        <v>902300.5</v>
+        <v>997494.8</v>
       </c>
       <c r="H37" t="n">
-        <v>0.57836607</v>
+        <v>0.63060812</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38" t="s">
         <v>95</v>
       </c>
       <c r="E38" t="s">
         <v>149</v>
       </c>
       <c r="F38" t="n">
-        <v>21279</v>
+        <v>36951</v>
       </c>
       <c r="G38" t="n">
-        <v>888823.83</v>
+        <v>986961.21</v>
       </c>
       <c r="H38" t="n">
-        <v>0.56972765</v>
+        <v>0.62394887</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>56</v>
       </c>
       <c r="D39" t="s">
         <v>96</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="F39" t="n">
-        <v>126691</v>
+        <v>71249</v>
       </c>
       <c r="G39" t="n">
-        <v>850096.61</v>
+        <v>944761.74</v>
       </c>
       <c r="H39" t="n">
-        <v>0.54490387</v>
+        <v>0.5972707</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>56</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="E40" t="s">
         <v>151</v>
       </c>
       <c r="F40" t="n">
-        <v>19720</v>
+        <v>11545</v>
       </c>
       <c r="G40" t="n">
-        <v>843424.4</v>
+        <v>870493</v>
       </c>
       <c r="H40" t="n">
-        <v>0.54062705</v>
+        <v>0.55031861</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>56</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="F41" t="n">
-        <v>29967</v>
+        <v>54090</v>
       </c>
       <c r="G41" t="n">
-        <v>763858.83</v>
+        <v>804318.3</v>
       </c>
       <c r="H41" t="n">
-        <v>0.48962627</v>
+        <v>0.5084835</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>56</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="E42" t="s">
         <v>153</v>
       </c>
       <c r="F42" t="n">
-        <v>55990</v>
+        <v>28950</v>
       </c>
       <c r="G42" t="n">
-        <v>756984.8</v>
+        <v>748357.5</v>
       </c>
       <c r="H42" t="n">
-        <v>0.48522008</v>
+        <v>0.47310554</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>56</v>
       </c>
       <c r="D43" t="s">
         <v>100</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="F43" t="n">
-        <v>38249</v>
+        <v>19050</v>
       </c>
       <c r="G43" t="n">
-        <v>752357.83</v>
+        <v>732472.5</v>
       </c>
       <c r="H43" t="n">
-        <v>0.48225424</v>
+        <v>0.46306317</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>56</v>
       </c>
       <c r="D44" t="s">
         <v>101</v>
       </c>
       <c r="E44" t="s">
         <v>155</v>
       </c>
       <c r="F44" t="n">
-        <v>22749</v>
+        <v>21977</v>
       </c>
       <c r="G44" t="n">
-        <v>686109.84</v>
+        <v>669639.19</v>
       </c>
       <c r="H44" t="n">
-        <v>0.43978991</v>
+        <v>0.42334046</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>56</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>156</v>
       </c>
       <c r="F45" t="n">
-        <v>21592</v>
+        <v>20860</v>
       </c>
       <c r="G45" t="n">
-        <v>615372</v>
+        <v>592424</v>
       </c>
       <c r="H45" t="n">
-        <v>0.39444762</v>
+        <v>0.37452564</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>56</v>
       </c>
       <c r="D46" t="s">
         <v>103</v>
       </c>
       <c r="E46" t="s">
         <v>157</v>
       </c>
       <c r="F46" t="n">
-        <v>22590</v>
+        <v>31051</v>
       </c>
       <c r="G46" t="n">
-        <v>585081</v>
+        <v>579411.66</v>
       </c>
       <c r="H46" t="n">
-        <v>0.37503138</v>
+        <v>0.36629935</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>56</v>
       </c>
       <c r="D47" t="s">
         <v>104</v>
       </c>
       <c r="E47" t="s">
         <v>158</v>
       </c>
       <c r="F47" t="n">
-        <v>17864</v>
+        <v>21824</v>
       </c>
       <c r="G47" t="n">
-        <v>499834.72</v>
+        <v>554329.6</v>
       </c>
       <c r="H47" t="n">
-        <v>0.32038932</v>
+        <v>0.35044267</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>56</v>
       </c>
       <c r="D48" t="s">
         <v>105</v>
       </c>
       <c r="E48" t="s">
         <v>159</v>
       </c>
       <c r="F48" t="n">
-        <v>32141</v>
+        <v>17258</v>
       </c>
       <c r="G48" t="n">
-        <v>489186.02</v>
+        <v>500999.74</v>
       </c>
       <c r="H48" t="n">
-        <v>0.3135636</v>
+        <v>0.31672797</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>56</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" t="s">
         <v>160</v>
       </c>
       <c r="F49" t="n">
-        <v>20701</v>
+        <v>19999</v>
       </c>
       <c r="G49" t="n">
-        <v>324177.66</v>
+        <v>452977.35</v>
       </c>
       <c r="H49" t="n">
-        <v>0.20779481</v>
+        <v>0.2863686</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>56</v>
       </c>
       <c r="D50" t="s">
         <v>107</v>
       </c>
       <c r="E50" t="s">
         <v>161</v>
       </c>
       <c r="F50" t="n">
-        <v>16227</v>
+        <v>15677</v>
       </c>
       <c r="G50" t="n">
-        <v>318698.28</v>
+        <v>368566.27</v>
       </c>
       <c r="H50" t="n">
-        <v>0.20428258</v>
+        <v>0.2330046</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
         <v>56</v>
       </c>
       <c r="D51" t="s">
         <v>108</v>
       </c>
       <c r="E51" t="s">
         <v>162</v>
       </c>
       <c r="F51" t="n">
-        <v>9597</v>
+        <v>9271</v>
       </c>
       <c r="G51" t="n">
-        <v>304896.69</v>
+        <v>310671.21</v>
       </c>
       <c r="H51" t="n">
-        <v>0.19543589</v>
+        <v>0.19640382</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>56</v>
       </c>
       <c r="D52" t="s">
         <v>109</v>
       </c>
       <c r="E52" t="s">
         <v>163</v>
       </c>
       <c r="F52" t="n">
-        <v>2295</v>
+        <v>9835</v>
       </c>
       <c r="G52" t="n">
-        <v>287196.3</v>
+        <v>232302.7</v>
       </c>
       <c r="H52" t="n">
-        <v>0.18409011</v>
+        <v>0.14685988</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>56</v>
       </c>
       <c r="D53" t="s">
         <v>110</v>
       </c>
       <c r="E53" t="s">
         <v>164</v>
       </c>
       <c r="F53" t="n">
-        <v>10181</v>
+        <v>2217</v>
       </c>
       <c r="G53" t="n">
-        <v>231006.89</v>
+        <v>207045.63</v>
       </c>
       <c r="H53" t="n">
-        <v>0.14807323</v>
+        <v>0.13089257</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54" t="s">
         <v>57</v>
       </c>
       <c r="D54" t="s">
         <v>111</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="n">
-        <v>244152.25</v>
+        <v>162172.07</v>
       </c>
       <c r="G54" t="n">
-        <v>198498.52</v>
+        <v>152054.4</v>
       </c>
       <c r="H54" t="n">
-        <v>0.12723568</v>
+        <v>0.09612757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>