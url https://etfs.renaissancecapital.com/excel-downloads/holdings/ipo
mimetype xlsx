--- v13 (2026-08-10)
+++ v14 (2026-08-30)
@@ -12,534 +12,534 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>CoreWeave</t>
+  </si>
+  <si>
     <t>Astera Labs</t>
   </si>
   <si>
-    <t>CoreWeave</t>
-[...1 lines deleted...]
-  <si>
     <t>Arm Holdings</t>
   </si>
   <si>
     <t>Reddit</t>
   </si>
   <si>
+    <t>Circle Internet Group</t>
+  </si>
+  <si>
+    <t>Rubrik</t>
+  </si>
+  <si>
     <t>Viking Holdings</t>
   </si>
   <si>
     <t>Medline</t>
   </si>
   <si>
-    <t>Rubrik</t>
-[...2 lines deleted...]
-    <t>Circle Internet Group</t>
+    <t>Kaspi.kz</t>
   </si>
   <si>
     <t>American Healthcare REIT</t>
   </si>
   <si>
     <t>BrightSpring Health Services</t>
   </si>
   <si>
-    <t>Kaspi.kz</t>
+    <t>Chime Financial</t>
+  </si>
+  <si>
+    <t>Instacart (Maplebear)</t>
+  </si>
+  <si>
+    <t>Tempus AI</t>
+  </si>
+  <si>
+    <t>Figma</t>
   </si>
   <si>
     <t>Cerebras Systems</t>
   </si>
   <si>
-    <t>Instacart (Maplebear)</t>
-[...2 lines deleted...]
-    <t>Chime Financial</t>
+    <t>ServiceTitan</t>
+  </si>
+  <si>
+    <t>Apogee Therapeutics</t>
+  </si>
+  <si>
+    <t>Kodiak Gas Services</t>
+  </si>
+  <si>
+    <t>UL Solutions</t>
+  </si>
+  <si>
+    <t>StandardAero</t>
   </si>
   <si>
     <t>Amer Sports</t>
   </si>
   <si>
-    <t>StandardAero</t>
+    <t>Figure Technology Solutions</t>
   </si>
   <si>
     <t>Forgent Power Solutions</t>
   </si>
   <si>
-    <t>UL Solutions</t>
-[...17 lines deleted...]
-    <t>Figure Technology Solutions</t>
+    <t>Legence</t>
+  </si>
+  <si>
+    <t>Caris Life Sciences</t>
+  </si>
+  <si>
+    <t>Karman Holdings</t>
+  </si>
+  <si>
+    <t>Loar Holdings</t>
   </si>
   <si>
     <t>Klarna Group</t>
   </si>
   <si>
-    <t>Karman Holdings</t>
-[...7 lines deleted...]
-  <si>
     <t>Lineage</t>
   </si>
   <si>
-    <t>Caris Life Sciences</t>
+    <t>Klaviyo</t>
   </si>
   <si>
     <t>Madison Air Solutions</t>
   </si>
   <si>
     <t>Arxis</t>
   </si>
   <si>
+    <t>Venture Global</t>
+  </si>
+  <si>
     <t>EquipmentShare.com</t>
   </si>
   <si>
-    <t>Klaviyo</t>
+    <t>LandBridge</t>
   </si>
   <si>
     <t>PACS Group</t>
   </si>
   <si>
     <t>Pony AI</t>
   </si>
   <si>
     <t>Firefly Aerospace</t>
   </si>
   <si>
-    <t>Venture Global</t>
-[...4 lines deleted...]
-  <si>
     <t>Netskope</t>
   </si>
   <si>
+    <t>Janus Living</t>
+  </si>
+  <si>
+    <t>Birkenstock Holding</t>
+  </si>
+  <si>
+    <t>SailPoint</t>
+  </si>
+  <si>
+    <t>Ingram Micro Holding</t>
+  </si>
+  <si>
+    <t>SOLV Energy</t>
+  </si>
+  <si>
+    <t>Smithfield Foods</t>
+  </si>
+  <si>
     <t>Fervo Energy</t>
   </si>
   <si>
-    <t>Birkenstock Holding</t>
-[...16 lines deleted...]
-  <si>
     <t>X-Energy</t>
   </si>
   <si>
     <t>BETA Technologies</t>
   </si>
   <si>
+    <t>Bullish</t>
+  </si>
+  <si>
     <t>Central Bancompany</t>
   </si>
   <si>
-    <t>Bullish</t>
-[...1 lines deleted...]
-  <si>
     <t>BillionToOne</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>CRWV</t>
+  </si>
+  <si>
     <t>ALAB</t>
   </si>
   <si>
-    <t>CRWV</t>
-[...1 lines deleted...]
-  <si>
     <t>ARM</t>
   </si>
   <si>
     <t>RDDT</t>
   </si>
   <si>
+    <t>CRCL</t>
+  </si>
+  <si>
+    <t>RBRK</t>
+  </si>
+  <si>
     <t>VIK</t>
   </si>
   <si>
     <t>MDLN</t>
   </si>
   <si>
-    <t>RBRK</t>
-[...2 lines deleted...]
-    <t>CRCL</t>
+    <t>KSPI</t>
   </si>
   <si>
     <t>AHR</t>
   </si>
   <si>
     <t>BTSG</t>
   </si>
   <si>
-    <t>KSPI</t>
+    <t>CHYM</t>
+  </si>
+  <si>
+    <t>CART</t>
+  </si>
+  <si>
+    <t>TEM</t>
+  </si>
+  <si>
+    <t>FIG</t>
   </si>
   <si>
     <t>CBRS</t>
   </si>
   <si>
-    <t>CART</t>
-[...2 lines deleted...]
-    <t>CHYM</t>
+    <t>TTAN</t>
+  </si>
+  <si>
+    <t>APGE</t>
+  </si>
+  <si>
+    <t>KGS</t>
+  </si>
+  <si>
+    <t>ULS</t>
+  </si>
+  <si>
+    <t>SARO</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
-    <t>SARO</t>
+    <t>FIGR</t>
   </si>
   <si>
     <t>FPS</t>
   </si>
   <si>
-    <t>ULS</t>
-[...17 lines deleted...]
-    <t>FIGR</t>
+    <t>LGN</t>
+  </si>
+  <si>
+    <t>CAI</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>LOAR</t>
   </si>
   <si>
     <t>KLAR</t>
   </si>
   <si>
-    <t>KRMN</t>
-[...7 lines deleted...]
-  <si>
     <t>LINE</t>
   </si>
   <si>
-    <t>CAI</t>
+    <t>KVYO</t>
   </si>
   <si>
     <t>MAIR</t>
   </si>
   <si>
     <t>ARXS</t>
   </si>
   <si>
+    <t>VG</t>
+  </si>
+  <si>
     <t>EQPT</t>
   </si>
   <si>
-    <t>KVYO</t>
+    <t>LB</t>
   </si>
   <si>
     <t>PACS</t>
   </si>
   <si>
     <t>PONY</t>
   </si>
   <si>
     <t>FLY</t>
   </si>
   <si>
-    <t>VG</t>
-[...4 lines deleted...]
-  <si>
     <t>NTSK</t>
   </si>
   <si>
+    <t>JAN</t>
+  </si>
+  <si>
+    <t>BIRK</t>
+  </si>
+  <si>
+    <t>SAIL</t>
+  </si>
+  <si>
+    <t>INGM</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>SFD</t>
+  </si>
+  <si>
     <t>FRVO</t>
   </si>
   <si>
-    <t>BIRK</t>
-[...16 lines deleted...]
-  <si>
     <t>XE</t>
   </si>
   <si>
     <t>BETA</t>
   </si>
   <si>
+    <t>BLSH</t>
+  </si>
+  <si>
     <t>CBC</t>
   </si>
   <si>
-    <t>BLSH</t>
-[...1 lines deleted...]
-  <si>
     <t>BLLN</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BTTRKN7</t>
+  </si>
+  <si>
     <t>BMTQ7V2</t>
   </si>
   <si>
-    <t>BTTRKN7</t>
-[...1 lines deleted...]
-  <si>
     <t>BNSP5P7</t>
   </si>
   <si>
     <t>BMVNLY2</t>
   </si>
   <si>
+    <t>BL6K237</t>
+  </si>
+  <si>
+    <t>BSLQK57</t>
+  </si>
+  <si>
     <t>BRDXKH1</t>
   </si>
   <si>
     <t>BNBV4B1</t>
   </si>
   <si>
-    <t>BSLQK57</t>
-[...2 lines deleted...]
-    <t>BL6K237</t>
+    <t>BJY21K1</t>
   </si>
   <si>
     <t>BQWNKQ4</t>
   </si>
   <si>
     <t>BPJM8Q3</t>
   </si>
   <si>
-    <t>BJY21K1</t>
+    <t>BTCHBL9</t>
+  </si>
+  <si>
+    <t>BN4L6W3</t>
+  </si>
+  <si>
+    <t>BSLSJJ0</t>
+  </si>
+  <si>
+    <t>BSML6T7</t>
   </si>
   <si>
     <t>BQ732F2</t>
   </si>
   <si>
-    <t>BN4L6W3</t>
-[...2 lines deleted...]
-    <t>BTCHBL9</t>
+    <t>BPGN2Q7</t>
+  </si>
+  <si>
+    <t>BM9HHL5</t>
+  </si>
+  <si>
+    <t>BQLSDK5</t>
+  </si>
+  <si>
+    <t>BPW6WJ3</t>
+  </si>
+  <si>
+    <t>BQPDNZ1</t>
   </si>
   <si>
     <t>BN6TZY0</t>
   </si>
   <si>
-    <t>BQPDNZ1</t>
+    <t>BVLD6Y0</t>
   </si>
   <si>
     <t>BV9C843</t>
   </si>
   <si>
-    <t>BPW6WJ3</t>
-[...17 lines deleted...]
-    <t>BVLD6Y0</t>
+    <t>BT6CC17</t>
+  </si>
+  <si>
+    <t>BT18HP9</t>
+  </si>
+  <si>
+    <t>BTRFVH4</t>
+  </si>
+  <si>
+    <t>BLDCK32</t>
   </si>
   <si>
     <t>BMHVL51</t>
   </si>
   <si>
-    <t>BTRFVH4</t>
-[...7 lines deleted...]
-  <si>
     <t>BP5DSY8</t>
   </si>
   <si>
-    <t>BT18HP9</t>
+    <t>BN4JNC6</t>
   </si>
   <si>
     <t>BVH8NY8</t>
   </si>
   <si>
     <t>BVH8P08</t>
   </si>
   <si>
+    <t>BSZBFJ7</t>
+  </si>
+  <si>
     <t>BVMZK21</t>
   </si>
   <si>
-    <t>BN4JNC6</t>
+    <t>BLD7424</t>
   </si>
   <si>
     <t>BPW6WD7</t>
   </si>
   <si>
     <t>BRWKBD6</t>
   </si>
   <si>
     <t>BPK4SR9</t>
   </si>
   <si>
-    <t>BSZBFJ7</t>
-[...4 lines deleted...]
-  <si>
     <t>BQT3J26</t>
   </si>
   <si>
+    <t>BV6NBP1</t>
+  </si>
+  <si>
+    <t>BS44BN3</t>
+  </si>
+  <si>
+    <t>BRXZ3P6</t>
+  </si>
+  <si>
+    <t>BS5YN47</t>
+  </si>
+  <si>
+    <t>BWTRBN5</t>
+  </si>
+  <si>
+    <t>BS893N8</t>
+  </si>
+  <si>
     <t>BVK0QZ3</t>
   </si>
   <si>
-    <t>BS44BN3</t>
-[...16 lines deleted...]
-  <si>
     <t>BW0TQY6</t>
   </si>
   <si>
     <t>BT3CTW0</t>
   </si>
   <si>
+    <t>BV6KVT6</t>
+  </si>
+  <si>
     <t>B3KKGR9</t>
-  </si>
-[...1 lines deleted...]
-    <t>BV6KVT6</t>
   </si>
   <si>
     <t>BMDJC90</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
@@ -724,1414 +724,1414 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>56</v>
       </c>
       <c r="D2" t="s">
         <v>59</v>
       </c>
       <c r="E2" t="s">
         <v>113</v>
       </c>
       <c r="F2" t="n">
-        <v>43025</v>
+        <v>151591</v>
       </c>
       <c r="G2" t="n">
-        <v>14377664.25</v>
+        <v>13158098.8</v>
       </c>
       <c r="H2" t="n">
-        <v>9.08944265</v>
+        <v>8.69839408</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" t="s">
         <v>60</v>
       </c>
       <c r="E3" t="s">
         <v>114</v>
       </c>
       <c r="F3" t="n">
-        <v>157105</v>
+        <v>41514</v>
       </c>
       <c r="G3" t="n">
-        <v>14244710.35</v>
+        <v>12623992.26</v>
       </c>
       <c r="H3" t="n">
-        <v>9.00539028</v>
+        <v>8.3453135</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" t="s">
         <v>61</v>
       </c>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" t="n">
-        <v>41482</v>
+        <v>40027</v>
       </c>
       <c r="G4" t="n">
-        <v>11721568.74</v>
+        <v>10215290.67</v>
       </c>
       <c r="H4" t="n">
-        <v>7.41028063</v>
+        <v>6.75299868</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" t="s">
         <v>62</v>
       </c>
       <c r="E5" t="s">
         <v>116</v>
       </c>
       <c r="F5" t="n">
-        <v>63306</v>
+        <v>61084</v>
       </c>
       <c r="G5" t="n">
-        <v>10236580.2</v>
+        <v>9403881.8</v>
       </c>
       <c r="H5" t="n">
-        <v>6.47148293</v>
+        <v>6.21660249</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" t="s">
         <v>63</v>
       </c>
       <c r="E6" t="s">
         <v>117</v>
       </c>
       <c r="F6" t="n">
-        <v>84031</v>
+        <v>81880</v>
       </c>
       <c r="G6" t="n">
-        <v>8889639.49</v>
+        <v>7716371.2</v>
       </c>
       <c r="H6" t="n">
-        <v>5.61995794</v>
+        <v>5.10104374</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" t="s">
         <v>64</v>
       </c>
       <c r="E7" t="s">
         <v>118</v>
       </c>
       <c r="F7" t="n">
-        <v>212859</v>
+        <v>70962</v>
       </c>
       <c r="G7" t="n">
-        <v>7499022.57</v>
+        <v>7594353.24</v>
       </c>
       <c r="H7" t="n">
-        <v>4.74082121</v>
+        <v>5.02038161</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8" t="s">
         <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>119</v>
       </c>
       <c r="F8" t="n">
-        <v>73543</v>
+        <v>81081</v>
       </c>
       <c r="G8" t="n">
-        <v>6624018.01</v>
+        <v>7281884.61</v>
       </c>
       <c r="H8" t="n">
-        <v>4.18765043</v>
+        <v>4.81381869</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>66</v>
       </c>
       <c r="E9" t="s">
         <v>120</v>
       </c>
       <c r="F9" t="n">
-        <v>84858</v>
+        <v>205388</v>
       </c>
       <c r="G9" t="n">
-        <v>5657482.86</v>
+        <v>7116694.2</v>
       </c>
       <c r="H9" t="n">
-        <v>3.57661475</v>
+        <v>4.70461665</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>67</v>
       </c>
       <c r="E10" t="s">
         <v>121</v>
       </c>
       <c r="F10" t="n">
-        <v>90564</v>
+        <v>48703</v>
       </c>
       <c r="G10" t="n">
-        <v>5138601.36</v>
+        <v>5114302.03</v>
       </c>
       <c r="H10" t="n">
-        <v>3.24858208</v>
+        <v>3.38089987</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>122</v>
       </c>
       <c r="F11" t="n">
-        <v>75542</v>
+        <v>87386</v>
       </c>
       <c r="G11" t="n">
-        <v>4716087.06</v>
+        <v>4935561.28</v>
       </c>
       <c r="H11" t="n">
-        <v>2.98147196</v>
+        <v>3.26274013</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12" t="n">
-        <v>50474</v>
+        <v>72890</v>
       </c>
       <c r="G12" t="n">
-        <v>4557802.2</v>
+        <v>4439001</v>
       </c>
       <c r="H12" t="n">
-        <v>2.88140556</v>
+        <v>2.93448017</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13" t="n">
-        <v>16412</v>
+        <v>118930</v>
       </c>
       <c r="G13" t="n">
-        <v>3721092.76</v>
+        <v>3967504.8</v>
       </c>
       <c r="H13" t="n">
-        <v>2.35244464</v>
+        <v>2.62278926</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>125</v>
       </c>
       <c r="F14" t="n">
-        <v>72666</v>
+        <v>70116</v>
       </c>
       <c r="G14" t="n">
-        <v>3645653.22</v>
+        <v>3539455.68</v>
       </c>
       <c r="H14" t="n">
-        <v>2.30475238</v>
+        <v>2.33981982</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>72</v>
       </c>
       <c r="E15" t="s">
         <v>126</v>
       </c>
       <c r="F15" t="n">
-        <v>123256</v>
+        <v>49207</v>
       </c>
       <c r="G15" t="n">
-        <v>3586749.6</v>
+        <v>3478442.83</v>
       </c>
       <c r="H15" t="n">
-        <v>2.26751399</v>
+        <v>2.29948619</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="n">
-        <v>87102</v>
+        <v>97584</v>
       </c>
       <c r="G16" t="n">
-        <v>3208837.68</v>
+        <v>2988022.08</v>
       </c>
       <c r="H16" t="n">
-        <v>2.02860114</v>
+        <v>1.97528488</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>128</v>
       </c>
       <c r="F17" t="n">
-        <v>108303</v>
+        <v>15836</v>
       </c>
       <c r="G17" t="n">
-        <v>3161364.57</v>
+        <v>2956106.12</v>
       </c>
       <c r="H17" t="n">
-        <v>1.99858902</v>
+        <v>1.95418627</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>129</v>
       </c>
       <c r="F18" t="n">
-        <v>78666</v>
+        <v>27426</v>
       </c>
       <c r="G18" t="n">
-        <v>3045160.86</v>
+        <v>2760152.64</v>
       </c>
       <c r="H18" t="n">
-        <v>1.92512598</v>
+        <v>1.82464775</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>130</v>
       </c>
       <c r="F19" t="n">
-        <v>36418</v>
+        <v>20139</v>
       </c>
       <c r="G19" t="n">
-        <v>2848251.78</v>
+        <v>2717959.44</v>
       </c>
       <c r="H19" t="n">
-        <v>1.80064166</v>
+        <v>1.79675519</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>131</v>
       </c>
       <c r="F20" t="n">
-        <v>20872</v>
+        <v>45147</v>
       </c>
       <c r="G20" t="n">
-        <v>2814380.48</v>
+        <v>2716043.52</v>
       </c>
       <c r="H20" t="n">
-        <v>1.7792285</v>
+        <v>1.79548864</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>132</v>
       </c>
       <c r="F21" t="n">
-        <v>46790</v>
+        <v>35139</v>
       </c>
       <c r="G21" t="n">
-        <v>2802721</v>
+        <v>2654751.45</v>
       </c>
       <c r="H21" t="n">
-        <v>1.77185747</v>
+        <v>1.75497043</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>133</v>
       </c>
       <c r="F22" t="n">
-        <v>50997</v>
+        <v>104502</v>
       </c>
       <c r="G22" t="n">
-        <v>2654393.85</v>
+        <v>2620910.16</v>
       </c>
       <c r="H22" t="n">
-        <v>1.67808625</v>
+        <v>1.73259904</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>134</v>
       </c>
       <c r="F23" t="n">
-        <v>28423</v>
+        <v>84045</v>
       </c>
       <c r="G23" t="n">
-        <v>2439546.09</v>
+        <v>2565053.4</v>
       </c>
       <c r="H23" t="n">
-        <v>1.54226124</v>
+        <v>1.69567395</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>135</v>
       </c>
       <c r="F24" t="n">
-        <v>101134</v>
+        <v>64761</v>
       </c>
       <c r="G24" t="n">
-        <v>2355410.86</v>
+        <v>2462213.22</v>
       </c>
       <c r="H24" t="n">
-        <v>1.48907163</v>
+        <v>1.62768962</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25" t="s">
         <v>82</v>
       </c>
       <c r="E25" t="s">
         <v>136</v>
       </c>
       <c r="F25" t="n">
-        <v>67117</v>
+        <v>75905</v>
       </c>
       <c r="G25" t="n">
-        <v>1920888.54</v>
+        <v>2400116.1</v>
       </c>
       <c r="H25" t="n">
-        <v>1.21437015</v>
+        <v>1.58663922</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26" t="s">
         <v>83</v>
       </c>
       <c r="E26" t="s">
         <v>137</v>
       </c>
       <c r="F26" t="n">
-        <v>96423</v>
+        <v>26247</v>
       </c>
       <c r="G26" t="n">
-        <v>1918817.7</v>
+        <v>1511302.26</v>
       </c>
       <c r="H26" t="n">
-        <v>1.21306098</v>
+        <v>0.99907311</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" t="s">
         <v>138</v>
       </c>
       <c r="F27" t="n">
-        <v>32455</v>
+        <v>56445</v>
       </c>
       <c r="G27" t="n">
-        <v>1889854.65</v>
+        <v>1489019.1</v>
       </c>
       <c r="H27" t="n">
-        <v>1.19475077</v>
+        <v>0.98434243</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>139</v>
       </c>
       <c r="F28" t="n">
-        <v>27202</v>
+        <v>31316</v>
       </c>
       <c r="G28" t="n">
-        <v>1750176.68</v>
+        <v>1485004.72</v>
       </c>
       <c r="H28" t="n">
-        <v>1.10644749</v>
+        <v>0.98168865</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>140</v>
       </c>
       <c r="F29" t="n">
-        <v>20905</v>
+        <v>20171</v>
       </c>
       <c r="G29" t="n">
-        <v>1481537.35</v>
+        <v>1474298.39</v>
       </c>
       <c r="H29" t="n">
-        <v>0.93661589</v>
+        <v>0.97461104</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" t="s">
         <v>141</v>
       </c>
       <c r="F30" t="n">
-        <v>32934</v>
+        <v>93039</v>
       </c>
       <c r="G30" t="n">
-        <v>1395084.24</v>
+        <v>1303476.39</v>
       </c>
       <c r="H30" t="n">
-        <v>0.88196093</v>
+        <v>0.86168614</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" t="s">
         <v>142</v>
       </c>
       <c r="F31" t="n">
-        <v>58498</v>
+        <v>31778</v>
       </c>
       <c r="G31" t="n">
-        <v>1330244.52</v>
+        <v>1256819.9</v>
       </c>
       <c r="H31" t="n">
-        <v>0.84096979</v>
+        <v>0.83084304</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="n">
-        <v>42299</v>
+        <v>63641</v>
       </c>
       <c r="G32" t="n">
-        <v>1315075.91</v>
+        <v>1248000.01</v>
       </c>
       <c r="H32" t="n">
-        <v>0.83138032</v>
+        <v>0.82501249</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="n">
-        <v>20557</v>
+        <v>40814</v>
       </c>
       <c r="G33" t="n">
-        <v>1233214.43</v>
+        <v>1108916.38</v>
       </c>
       <c r="H33" t="n">
-        <v>0.77962815</v>
+        <v>0.7330688</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34" t="n">
-        <v>56353</v>
+        <v>19836</v>
       </c>
       <c r="G34" t="n">
-        <v>1152982.38</v>
+        <v>1071342.36</v>
       </c>
       <c r="H34" t="n">
-        <v>0.7289061</v>
+        <v>0.70822983</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35" t="s">
         <v>92</v>
       </c>
       <c r="E35" t="s">
         <v>146</v>
       </c>
       <c r="F35" t="n">
-        <v>65956</v>
+        <v>68749</v>
       </c>
       <c r="G35" t="n">
-        <v>1096188.72</v>
+        <v>995485.52</v>
       </c>
       <c r="H35" t="n">
-        <v>0.69300161</v>
+        <v>0.65808332</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="E36" t="s">
         <v>147</v>
       </c>
       <c r="F36" t="n">
-        <v>21547</v>
+        <v>54375</v>
       </c>
       <c r="G36" t="n">
-        <v>1043736.68</v>
+        <v>995062.5</v>
       </c>
       <c r="H36" t="n">
-        <v>0.65984186</v>
+        <v>0.65780368</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>56</v>
       </c>
       <c r="D37" t="s">
         <v>94</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
       <c r="F37" t="n">
-        <v>122392</v>
+        <v>11140</v>
       </c>
       <c r="G37" t="n">
-        <v>997494.8</v>
+        <v>993910.8</v>
       </c>
       <c r="H37" t="n">
-        <v>0.63060812</v>
+        <v>0.65704232</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38" t="s">
         <v>95</v>
       </c>
       <c r="E38" t="s">
         <v>149</v>
       </c>
       <c r="F38" t="n">
-        <v>36951</v>
+        <v>20791</v>
       </c>
       <c r="G38" t="n">
-        <v>986961.21</v>
+        <v>919793.84</v>
       </c>
       <c r="H38" t="n">
-        <v>0.62394887</v>
+        <v>0.608046</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>56</v>
       </c>
       <c r="D39" t="s">
         <v>96</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="F39" t="n">
-        <v>71249</v>
+        <v>118097</v>
       </c>
       <c r="G39" t="n">
-        <v>944761.74</v>
+        <v>888089.44</v>
       </c>
       <c r="H39" t="n">
-        <v>0.5972707</v>
+        <v>0.58708724</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>56</v>
       </c>
       <c r="D40" t="s">
         <v>97</v>
       </c>
       <c r="E40" t="s">
         <v>151</v>
       </c>
       <c r="F40" t="n">
-        <v>11545</v>
+        <v>35654</v>
       </c>
       <c r="G40" t="n">
-        <v>870493</v>
+        <v>790092.64</v>
       </c>
       <c r="H40" t="n">
-        <v>0.55031861</v>
+        <v>0.52230472</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>56</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="F41" t="n">
-        <v>54090</v>
+        <v>52191</v>
       </c>
       <c r="G41" t="n">
-        <v>804318.3</v>
+        <v>789127.92</v>
       </c>
       <c r="H41" t="n">
-        <v>0.5084835</v>
+        <v>0.52166698</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>56</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="E42" t="s">
         <v>153</v>
       </c>
       <c r="F42" t="n">
-        <v>28950</v>
+        <v>21206</v>
       </c>
       <c r="G42" t="n">
-        <v>748357.5</v>
+        <v>651236.26</v>
       </c>
       <c r="H42" t="n">
-        <v>0.47310554</v>
+        <v>0.43051125</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>56</v>
       </c>
       <c r="D43" t="s">
         <v>100</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="F43" t="n">
-        <v>19050</v>
+        <v>18274</v>
       </c>
       <c r="G43" t="n">
-        <v>732472.5</v>
+        <v>645254.94</v>
       </c>
       <c r="H43" t="n">
-        <v>0.46306317</v>
+        <v>0.4265572</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>56</v>
       </c>
       <c r="D44" t="s">
         <v>101</v>
       </c>
       <c r="E44" t="s">
         <v>155</v>
       </c>
       <c r="F44" t="n">
-        <v>21977</v>
+        <v>29961</v>
       </c>
       <c r="G44" t="n">
-        <v>669639.19</v>
+        <v>612702.45</v>
       </c>
       <c r="H44" t="n">
-        <v>0.42334046</v>
+        <v>0.4050378</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>56</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>156</v>
       </c>
       <c r="F45" t="n">
-        <v>20860</v>
+        <v>20128</v>
       </c>
       <c r="G45" t="n">
-        <v>592424</v>
+        <v>589549.12</v>
       </c>
       <c r="H45" t="n">
-        <v>0.37452564</v>
+        <v>0.38973188</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>56</v>
       </c>
       <c r="D46" t="s">
         <v>103</v>
       </c>
       <c r="E46" t="s">
         <v>157</v>
       </c>
       <c r="F46" t="n">
-        <v>31051</v>
+        <v>16652</v>
       </c>
       <c r="G46" t="n">
-        <v>579411.66</v>
+        <v>468587.28</v>
       </c>
       <c r="H46" t="n">
-        <v>0.36629935</v>
+        <v>0.30976791</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>56</v>
       </c>
       <c r="D47" t="s">
         <v>104</v>
       </c>
       <c r="E47" t="s">
         <v>158</v>
       </c>
       <c r="F47" t="n">
-        <v>21824</v>
+        <v>21058</v>
       </c>
       <c r="G47" t="n">
-        <v>554329.6</v>
+        <v>465592.38</v>
       </c>
       <c r="H47" t="n">
-        <v>0.35044267</v>
+        <v>0.30778808</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>56</v>
       </c>
       <c r="D48" t="s">
         <v>105</v>
       </c>
       <c r="E48" t="s">
         <v>159</v>
       </c>
       <c r="F48" t="n">
-        <v>17258</v>
+        <v>27934</v>
       </c>
       <c r="G48" t="n">
-        <v>500999.74</v>
+        <v>445826.64</v>
       </c>
       <c r="H48" t="n">
-        <v>0.31672797</v>
+        <v>0.29472159</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>56</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" t="s">
         <v>160</v>
       </c>
       <c r="F49" t="n">
-        <v>19999</v>
+        <v>19297</v>
       </c>
       <c r="G49" t="n">
-        <v>452977.35</v>
+        <v>356415.59</v>
       </c>
       <c r="H49" t="n">
-        <v>0.2863686</v>
+        <v>0.23561483</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>56</v>
       </c>
       <c r="D50" t="s">
         <v>107</v>
       </c>
       <c r="E50" t="s">
         <v>161</v>
       </c>
       <c r="F50" t="n">
-        <v>15677</v>
+        <v>15127</v>
       </c>
       <c r="G50" t="n">
-        <v>368566.27</v>
+        <v>332037.65</v>
       </c>
       <c r="H50" t="n">
-        <v>0.2330046</v>
+        <v>0.21949936</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
         <v>56</v>
       </c>
       <c r="D51" t="s">
         <v>108</v>
       </c>
       <c r="E51" t="s">
         <v>162</v>
       </c>
       <c r="F51" t="n">
-        <v>9271</v>
+        <v>9490</v>
       </c>
       <c r="G51" t="n">
-        <v>310671.21</v>
+        <v>318484.4</v>
       </c>
       <c r="H51" t="n">
-        <v>0.19640382</v>
+        <v>0.21053975</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>56</v>
       </c>
       <c r="D52" t="s">
         <v>109</v>
       </c>
       <c r="E52" t="s">
         <v>163</v>
       </c>
       <c r="F52" t="n">
-        <v>9835</v>
+        <v>8945</v>
       </c>
       <c r="G52" t="n">
-        <v>232302.7</v>
+        <v>290354.7</v>
       </c>
       <c r="H52" t="n">
-        <v>0.14685988</v>
+        <v>0.19194411</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>56</v>
       </c>
       <c r="D53" t="s">
         <v>110</v>
       </c>
       <c r="E53" t="s">
         <v>164</v>
       </c>
       <c r="F53" t="n">
-        <v>2217</v>
+        <v>2139</v>
       </c>
       <c r="G53" t="n">
-        <v>207045.63</v>
+        <v>203525.85</v>
       </c>
       <c r="H53" t="n">
-        <v>0.13089257</v>
+        <v>0.13454437</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B54" t="s">
         <v>54</v>
       </c>
       <c r="C54" t="s">
         <v>57</v>
       </c>
       <c r="D54" t="s">
         <v>111</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="n">
-        <v>162172.07</v>
+        <v>204931.25</v>
       </c>
       <c r="G54" t="n">
-        <v>152054.4</v>
+        <v>144965.81</v>
       </c>
       <c r="H54" t="n">
-        <v>0.09612757</v>
+        <v>0.09583221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>