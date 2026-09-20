--- v15 (2026-08-30)
+++ v16 (2026-09-20)
@@ -39,158 +39,158 @@
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
     <t>Zijin Gold International</t>
   </si>
   <si>
     <t>Midea Group</t>
   </si>
   <si>
     <t>J&amp;T Global Express</t>
   </si>
   <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
+    <t>Zabka Group</t>
+  </si>
+  <si>
     <t>Renk</t>
   </si>
   <si>
-    <t>Zabka Group</t>
+    <t>Destek Finans Faktoring</t>
+  </si>
+  <si>
+    <t>WuXi XDC Cayman</t>
   </si>
   <si>
     <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
   </si>
   <si>
-    <t>Destek Finans Faktoring</t>
-[...4 lines deleted...]
-  <si>
     <t>CVC Capital Partners</t>
   </si>
   <si>
+    <t>Verisure</t>
+  </si>
+  <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
     <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
-    <t>Verisure</t>
-[...2 lines deleted...]
-    <t>Puig Brands</t>
+    <t>Tokyo Metro</t>
   </si>
   <si>
     <t>Laopu Gold</t>
   </si>
   <si>
-    <t>Tokyo Metro</t>
+    <t>Amman Mineral Internasional</t>
   </si>
   <si>
     <t>Victory Giant Technology</t>
   </si>
   <si>
-    <t>Amman Mineral Internasional</t>
+    <t>SANY Heavy Industry</t>
   </si>
   <si>
     <t>InnoScience Technology Holding</t>
   </si>
   <si>
-    <t>SANY Heavy Industry</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhejiang Sanhua Intelligent Controls</t>
   </si>
   <si>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>Chery Automobile</t>
+  </si>
+  <si>
     <t>Guming Holdings</t>
   </si>
   <si>
-    <t>Montage Technology</t>
-[...2 lines deleted...]
-    <t>Chery Automobile</t>
+    <t>SBI Shinsei Bank</t>
   </si>
   <si>
     <t>Jiangsu Hengrui Pharmaceuticals</t>
   </si>
   <si>
     <t>GigaDevice Semiconductor</t>
   </si>
   <si>
-    <t>SBI Shinsei Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>MIXUE Group</t>
   </si>
   <si>
     <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
     <t>S.F. Holding</t>
   </si>
   <si>
+    <t>Muyuan Foods</t>
+  </si>
+  <si>
     <t>Lens Technology</t>
   </si>
   <si>
     <t>Shanghai Biren Intelligent Technology</t>
   </si>
   <si>
-    <t>Muyuan Foods</t>
-[...1 lines deleted...]
-  <si>
     <t>Shanghai Iluvatar CoreX Semiconductor</t>
   </si>
   <si>
     <t>MiniMax Group</t>
   </si>
   <si>
     <t>Busy Ming Group (Busy For You)</t>
   </si>
   <si>
     <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
+    <t>InSilico Medicine Cayman TopCo</t>
+  </si>
+  <si>
+    <t>Shenzhen Han’s CNC Technology</t>
+  </si>
+  <si>
+    <t>Delton Technology</t>
+  </si>
+  <si>
     <t>Eastroc Beverage Group</t>
   </si>
   <si>
-    <t>InSilico Medicine Cayman TopCo</t>
-[...7 lines deleted...]
-  <si>
     <t>Huaqin</t>
   </si>
   <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>GALD</t>
@@ -198,333 +198,333 @@
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>285A</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
+    <t>ZAB</t>
+  </si>
+  <si>
     <t>R3NK</t>
   </si>
   <si>
-    <t>ZAB</t>
+    <t>DSTKF</t>
+  </si>
+  <si>
+    <t>2268</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>DSTKF</t>
-[...4 lines deleted...]
-  <si>
     <t>CVC</t>
   </si>
   <si>
+    <t>VSURE</t>
+  </si>
+  <si>
+    <t>PUIG</t>
+  </si>
+  <si>
     <t>CSG</t>
   </si>
   <si>
-    <t>VSURE</t>
-[...2 lines deleted...]
-    <t>PUIG</t>
+    <t>9023</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>9023</t>
+    <t>AMMN</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>AMMN</t>
+    <t>6031</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>6031</t>
-[...1 lines deleted...]
-  <si>
     <t>2050</t>
   </si>
   <si>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>9973</t>
+  </si>
+  <si>
     <t>1364</t>
   </si>
   <si>
-    <t>6809</t>
-[...2 lines deleted...]
-    <t>9973</t>
+    <t>8303</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>8303</t>
-[...1 lines deleted...]
-  <si>
     <t>2097</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
+    <t>2714</t>
+  </si>
+  <si>
     <t>6613</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>2714</t>
-[...1 lines deleted...]
-  <si>
     <t>9903</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
     <t>9980</t>
   </si>
   <si>
-    <t>3696</t>
-[...7 lines deleted...]
-  <si>
     <t>3296</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>Poland</t>
+  </si>
+  <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>Poland</t>
-[...1 lines deleted...]
-  <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
     <t>BT9QPW8</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
     <t>BSD3B20</t>
   </si>
   <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
     <t>BRBTW19</t>
   </si>
   <si>
     <t>BS5YNY7</t>
   </si>
   <si>
+    <t>BRXWDB3</t>
+  </si>
+  <si>
     <t>BMD6RR4</t>
   </si>
   <si>
-    <t>BRXWDB3</t>
+    <t>BNXJ8G6</t>
+  </si>
+  <si>
+    <t>BQHNQ38</t>
   </si>
   <si>
     <t>BPXZ192</t>
   </si>
   <si>
-    <t>BNXJ8G6</t>
-[...4 lines deleted...]
-  <si>
     <t>BRX9808</t>
   </si>
   <si>
+    <t>BVMN155</t>
+  </si>
+  <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
     <t>BTQKW99</t>
   </si>
   <si>
-    <t>BVMN155</t>
-[...2 lines deleted...]
-    <t>BNTCFW4</t>
+    <t>BQTY1X4</t>
   </si>
   <si>
     <t>BS854D3</t>
   </si>
   <si>
-    <t>BQTY1X4</t>
+    <t>BRK2Z98</t>
   </si>
   <si>
     <t>BP9QBT9</t>
   </si>
   <si>
-    <t>BRK2Z98</t>
+    <t>BMHH632</t>
   </si>
   <si>
     <t>BRT4261</t>
   </si>
   <si>
-    <t>BMHH632</t>
-[...1 lines deleted...]
-  <si>
     <t>BV4K4Z5</t>
   </si>
   <si>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BMYS962</t>
+  </si>
+  <si>
     <t>BQPCNJ2</t>
   </si>
   <si>
-    <t>BQGFD56</t>
-[...4 lines deleted...]
-  <si>
     <t>BMV9P26</t>
   </si>
   <si>
     <t>BWJFD11</t>
   </si>
   <si>
     <t>BV1D9W9</t>
   </si>
   <si>
     <t>BV0TR57</t>
   </si>
   <si>
     <t>BRWL0W1</t>
   </si>
   <si>
+    <t>BVYDL20</t>
+  </si>
+  <si>
     <t>BVMQ8J7</t>
   </si>
   <si>
     <t>BV6GRF2</t>
   </si>
   <si>
-    <t>BVYDL20</t>
-[...1 lines deleted...]
-  <si>
     <t>BT9QTZ9</t>
   </si>
   <si>
     <t>BWJFCD6</t>
   </si>
   <si>
     <t>BTQJ2V8</t>
   </si>
   <si>
     <t>BN4Q3S3</t>
   </si>
   <si>
+    <t>BTCFVN5</t>
+  </si>
+  <si>
+    <t>BQFPN80</t>
+  </si>
+  <si>
+    <t>BV5DJJ2</t>
+  </si>
+  <si>
     <t>BV6PQL8</t>
-  </si>
-[...7 lines deleted...]
-    <t>BQFPN80</t>
   </si>
   <si>
     <t>BVPYJ51</t>
   </si>
   <si>
     <t>BRDWN24</t>
   </si>
   <si>
     <t>BTRCQW5</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -683,1491 +683,1491 @@
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>163</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="D2" t="s">
         <v>55</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>116</v>
       </c>
       <c r="G2" t="n">
         <v>5543</v>
       </c>
       <c r="H2" t="n">
-        <v>1178408.65</v>
+        <v>1061010.79</v>
       </c>
       <c r="I2" t="n">
-        <v>9.87598348</v>
+        <v>9.64400883</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>106</v>
       </c>
       <c r="F3" t="s">
         <v>117</v>
       </c>
       <c r="G3" t="n">
         <v>14000</v>
       </c>
       <c r="H3" t="n">
-        <v>1095731.38</v>
+        <v>904647.5</v>
       </c>
       <c r="I3" t="n">
-        <v>9.18308348</v>
+        <v>8.22275189</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>107</v>
       </c>
       <c r="F4" t="n">
         <v>6543770</v>
       </c>
       <c r="G4" t="n">
         <v>39800</v>
       </c>
       <c r="H4" t="n">
-        <v>946691.76</v>
+        <v>893091.84</v>
       </c>
       <c r="I4" t="n">
-        <v>7.93401524</v>
+        <v>8.11771725</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>107</v>
       </c>
       <c r="F5" t="s">
         <v>118</v>
       </c>
       <c r="G5" t="n">
         <v>16700</v>
       </c>
       <c r="H5" t="n">
-        <v>913670.81</v>
+        <v>886954.96</v>
       </c>
       <c r="I5" t="n">
-        <v>7.65727392</v>
+        <v>8.06193636</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="s">
         <v>119</v>
       </c>
       <c r="G6" t="n">
         <v>2400</v>
       </c>
       <c r="H6" t="n">
-        <v>790365.07</v>
+        <v>767507.61</v>
       </c>
       <c r="I6" t="n">
-        <v>6.62387566</v>
+        <v>6.97622516</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>106</v>
       </c>
       <c r="F7" t="s">
         <v>120</v>
       </c>
       <c r="G7" t="n">
         <v>28729</v>
       </c>
       <c r="H7" t="n">
-        <v>571384.06</v>
+        <v>567538.86</v>
       </c>
       <c r="I7" t="n">
-        <v>4.78864402</v>
+        <v>5.15861839</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>106</v>
       </c>
       <c r="F8" t="s">
         <v>121</v>
       </c>
       <c r="G8" t="n">
         <v>43800</v>
       </c>
       <c r="H8" t="n">
-        <v>554023.68</v>
+        <v>553769.68</v>
       </c>
       <c r="I8" t="n">
-        <v>4.6431505</v>
+        <v>5.03346407</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>106</v>
       </c>
       <c r="F9" t="s">
         <v>122</v>
       </c>
       <c r="G9" t="n">
         <v>416400</v>
       </c>
       <c r="H9" t="n">
-        <v>523780.27</v>
+        <v>480023.71</v>
       </c>
       <c r="I9" t="n">
-        <v>4.38968714</v>
+        <v>4.36315346</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>106</v>
       </c>
       <c r="F10" t="s">
         <v>123</v>
       </c>
       <c r="G10" t="n">
         <v>651000</v>
       </c>
       <c r="H10" t="n">
-        <v>394074.83</v>
+        <v>342668.7</v>
       </c>
       <c r="I10" t="n">
-        <v>3.3026544</v>
+        <v>3.11467141</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>124</v>
       </c>
       <c r="G11" t="n">
-        <v>6413</v>
+        <v>37164</v>
       </c>
       <c r="H11" t="n">
-        <v>360093.71</v>
+        <v>308602.63</v>
       </c>
       <c r="I11" t="n">
-        <v>3.01786611</v>
+        <v>2.80502943</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>109</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
       <c r="G12" t="n">
-        <v>37164</v>
+        <v>6413</v>
       </c>
       <c r="H12" t="n">
-        <v>314949.15</v>
+        <v>294716.97</v>
       </c>
       <c r="I12" t="n">
-        <v>2.63951949</v>
+        <v>2.67881636</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F13" t="s">
         <v>126</v>
       </c>
       <c r="G13" t="n">
-        <v>4600</v>
+        <v>6258</v>
       </c>
       <c r="H13" t="n">
-        <v>307797.31</v>
+        <v>283361.73</v>
       </c>
       <c r="I13" t="n">
-        <v>2.5795815</v>
+        <v>2.57560343</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F14" t="s">
         <v>127</v>
       </c>
       <c r="G14" t="n">
-        <v>6258</v>
+        <v>28000</v>
       </c>
       <c r="H14" t="n">
-        <v>283813.36</v>
+        <v>273000.13</v>
       </c>
       <c r="I14" t="n">
-        <v>2.37857729</v>
+        <v>2.48142214</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>106</v>
       </c>
       <c r="F15" t="s">
         <v>128</v>
       </c>
       <c r="G15" t="n">
-        <v>28000</v>
+        <v>4600</v>
       </c>
       <c r="H15" t="n">
-        <v>269691.02</v>
+        <v>270507.19</v>
       </c>
       <c r="I15" t="n">
-        <v>2.26022107</v>
+        <v>2.45876268</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>111</v>
       </c>
       <c r="F16" t="s">
         <v>129</v>
       </c>
       <c r="G16" t="n">
         <v>15040</v>
       </c>
       <c r="H16" t="n">
-        <v>258432.49</v>
+        <v>225473.28</v>
       </c>
       <c r="I16" t="n">
-        <v>2.16586581</v>
+        <v>2.04942902</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F17" t="s">
         <v>130</v>
       </c>
       <c r="G17" t="n">
-        <v>10621</v>
+        <v>21027</v>
       </c>
       <c r="H17" t="n">
-        <v>236174.55</v>
+        <v>216025.2</v>
       </c>
       <c r="I17" t="n">
-        <v>1.97932691</v>
+        <v>1.96355113</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F18" t="s">
         <v>131</v>
       </c>
       <c r="G18" t="n">
-        <v>21027</v>
+        <v>10366</v>
       </c>
       <c r="H18" t="n">
-        <v>222075.31</v>
+        <v>200619.36</v>
       </c>
       <c r="I18" t="n">
-        <v>1.86116429</v>
+        <v>1.82352046</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F19" t="s">
         <v>132</v>
       </c>
       <c r="G19" t="n">
-        <v>10366</v>
+        <v>10621</v>
       </c>
       <c r="H19" t="n">
-        <v>218331.75</v>
+        <v>196118.04</v>
       </c>
       <c r="I19" t="n">
-        <v>1.82979033</v>
+        <v>1.78260591</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F20" t="s">
         <v>133</v>
       </c>
       <c r="G20" t="n">
-        <v>3700</v>
+        <v>19100</v>
       </c>
       <c r="H20" t="n">
-        <v>192302.2</v>
+        <v>189806.06</v>
       </c>
       <c r="I20" t="n">
-        <v>1.61164241</v>
+        <v>1.72523346</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F21" t="s">
         <v>134</v>
       </c>
       <c r="G21" t="n">
-        <v>19100</v>
+        <v>3700</v>
       </c>
       <c r="H21" t="n">
-        <v>177078.16</v>
+        <v>171179.5</v>
       </c>
       <c r="I21" t="n">
-        <v>1.48405308</v>
+        <v>1.5559282</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F22" t="s">
         <v>135</v>
       </c>
       <c r="G22" t="n">
-        <v>5200</v>
+        <v>513400</v>
       </c>
       <c r="H22" t="n">
-        <v>167836.09</v>
+        <v>141807.22</v>
       </c>
       <c r="I22" t="n">
-        <v>1.40659732</v>
+        <v>1.28895021</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>136</v>
       </c>
       <c r="G23" t="n">
-        <v>513400</v>
+        <v>5200</v>
       </c>
       <c r="H23" t="n">
-        <v>128929.46</v>
+        <v>127909.87</v>
       </c>
       <c r="I23" t="n">
-        <v>1.08052942</v>
+        <v>1.16263089</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
       <c r="G24" t="n">
-        <v>21300</v>
+        <v>51345</v>
       </c>
       <c r="H24" t="n">
-        <v>128474.98</v>
+        <v>118642.24</v>
       </c>
       <c r="I24" t="n">
-        <v>1.07672053</v>
+        <v>1.07839319</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
         <v>138</v>
       </c>
       <c r="G25" t="n">
-        <v>51345</v>
+        <v>21300</v>
       </c>
       <c r="H25" t="n">
-        <v>123669.23</v>
+        <v>112388.88</v>
       </c>
       <c r="I25" t="n">
-        <v>1.03644459</v>
+        <v>1.02155356</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>106</v>
       </c>
       <c r="F26" t="s">
         <v>139</v>
       </c>
       <c r="G26" t="n">
         <v>33967</v>
       </c>
       <c r="H26" t="n">
-        <v>112925.78</v>
+        <v>105630.76</v>
       </c>
       <c r="I26" t="n">
-        <v>0.9464061</v>
+        <v>0.96012594</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>140</v>
       </c>
       <c r="G27" t="n">
-        <v>34800</v>
+        <v>2900</v>
       </c>
       <c r="H27" t="n">
-        <v>111877.12</v>
+        <v>98907.11</v>
       </c>
       <c r="I27" t="n">
-        <v>0.93761751</v>
+        <v>0.89901163</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
       <c r="G28" t="n">
-        <v>2900</v>
+        <v>30200</v>
       </c>
       <c r="H28" t="n">
-        <v>111433.16</v>
+        <v>97611.19</v>
       </c>
       <c r="I28" t="n">
-        <v>0.93389678</v>
+        <v>0.88723243</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" t="s">
         <v>142</v>
       </c>
       <c r="G29" t="n">
-        <v>30200</v>
+        <v>34800</v>
       </c>
       <c r="H29" t="n">
-        <v>100479.17</v>
+        <v>96512.05</v>
       </c>
       <c r="I29" t="n">
-        <v>0.8420938</v>
+        <v>0.87724184</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>107</v>
+      </c>
+      <c r="F30" t="n">
+        <v>6730936</v>
       </c>
       <c r="G30" t="n">
-        <v>15800</v>
+        <v>8900</v>
       </c>
       <c r="H30" t="n">
-        <v>98485.44</v>
+        <v>92437.89</v>
       </c>
       <c r="I30" t="n">
-        <v>0.82538479</v>
+        <v>0.84020995</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>106</v>
       </c>
       <c r="F31" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G31" t="n">
-        <v>1344</v>
+        <v>15800</v>
       </c>
       <c r="H31" t="n">
-        <v>88472.94</v>
+        <v>89449.73</v>
       </c>
       <c r="I31" t="n">
-        <v>0.74147223</v>
+        <v>0.81304921</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>106</v>
+      </c>
+      <c r="F32" t="s">
+        <v>144</v>
       </c>
       <c r="G32" t="n">
-        <v>8900</v>
+        <v>1344</v>
       </c>
       <c r="H32" t="n">
-        <v>86979.05</v>
+        <v>79925.87</v>
       </c>
       <c r="I32" t="n">
-        <v>0.72895227</v>
+        <v>0.72648252</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="E33" t="s">
         <v>106</v>
       </c>
       <c r="F33" t="s">
         <v>145</v>
       </c>
       <c r="G33" t="n">
         <v>2950</v>
       </c>
       <c r="H33" t="n">
-        <v>85730.87</v>
+        <v>71699.5</v>
       </c>
       <c r="I33" t="n">
-        <v>0.71849155</v>
+        <v>0.65170931</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>106</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" t="n">
         <v>14400</v>
       </c>
       <c r="H34" t="n">
-        <v>77707.75</v>
+        <v>68786.86</v>
       </c>
       <c r="I34" t="n">
-        <v>0.65125155</v>
+        <v>0.625235</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35" t="s">
         <v>88</v>
       </c>
       <c r="E35" t="s">
         <v>106</v>
       </c>
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="G35" t="n">
         <v>17200</v>
       </c>
       <c r="H35" t="n">
-        <v>71752.61</v>
+        <v>63660.27</v>
       </c>
       <c r="I35" t="n">
-        <v>0.60134283</v>
+        <v>0.5786371</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="E36" t="s">
         <v>106</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36" t="n">
-        <v>20698</v>
+        <v>12300</v>
       </c>
       <c r="H36" t="n">
-        <v>64745.61</v>
+        <v>58818.15</v>
       </c>
       <c r="I36" t="n">
-        <v>0.5426187</v>
+        <v>0.53462487</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
       <c r="D37" t="s">
         <v>90</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
       <c r="G37" t="n">
-        <v>12800</v>
+        <v>20698</v>
       </c>
       <c r="H37" t="n">
-        <v>64109.41</v>
+        <v>55872.45</v>
       </c>
       <c r="I37" t="n">
-        <v>0.53728685</v>
+        <v>0.50785007</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>52</v>
       </c>
       <c r="D38" t="s">
         <v>91</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38" t="s">
         <v>150</v>
       </c>
       <c r="G38" t="n">
-        <v>12300</v>
+        <v>12800</v>
       </c>
       <c r="H38" t="n">
-        <v>53508.28</v>
+        <v>55238.3</v>
       </c>
       <c r="I38" t="n">
-        <v>0.44844112</v>
+        <v>0.50208599</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>52</v>
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
         <v>151</v>
       </c>
       <c r="G39" t="n">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="H39" t="n">
-        <v>51641.87</v>
+        <v>47985.32</v>
       </c>
       <c r="I39" t="n">
-        <v>0.43279914</v>
+        <v>0.43616036</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>52</v>
       </c>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>152</v>
       </c>
       <c r="G40" t="n">
         <v>1216</v>
       </c>
       <c r="H40" t="n">
-        <v>48803.82</v>
+        <v>39489.02</v>
       </c>
       <c r="I40" t="n">
-        <v>0.40901407</v>
+        <v>0.35893363</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
       <c r="F41" t="s">
         <v>153</v>
       </c>
       <c r="G41" t="n">
         <v>800</v>
       </c>
       <c r="H41" t="n">
-        <v>43375.09</v>
+        <v>36869.04</v>
       </c>
       <c r="I41" t="n">
-        <v>0.36351708</v>
+        <v>0.33511945</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>52</v>
       </c>
       <c r="D42" t="s">
         <v>95</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
         <v>154</v>
       </c>
       <c r="G42" t="n">
         <v>10857</v>
       </c>
       <c r="H42" t="n">
-        <v>40166.99</v>
+        <v>36807.38</v>
       </c>
       <c r="I42" t="n">
-        <v>0.3366307</v>
+        <v>0.33455899</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>52</v>
       </c>
       <c r="D43" t="s">
         <v>96</v>
       </c>
       <c r="E43" t="s">
         <v>106</v>
       </c>
       <c r="F43" t="s">
         <v>155</v>
       </c>
       <c r="G43" t="n">
-        <v>2106</v>
+        <v>5000</v>
       </c>
       <c r="H43" t="n">
-        <v>30198.56</v>
+        <v>34252.47</v>
       </c>
       <c r="I43" t="n">
-        <v>0.25308748</v>
+        <v>0.31133625</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>52</v>
       </c>
       <c r="D44" t="s">
         <v>97</v>
       </c>
       <c r="E44" t="s">
         <v>106</v>
       </c>
       <c r="F44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="n">
-        <v>5000</v>
+        <v>2068</v>
       </c>
       <c r="H44" t="n">
-        <v>29992.6</v>
+        <v>28228.21</v>
       </c>
       <c r="I44" t="n">
-        <v>0.25136138</v>
+        <v>0.25657902</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>52</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>106</v>
       </c>
       <c r="F45" t="s">
         <v>157</v>
       </c>
       <c r="G45" t="n">
         <v>1800</v>
       </c>
       <c r="H45" t="n">
-        <v>29852.27</v>
+        <v>26795.31</v>
       </c>
       <c r="I45" t="n">
-        <v>0.2501853</v>
+        <v>0.24355474</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46" t="s">
         <v>99</v>
       </c>
       <c r="E46" t="s">
         <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>158</v>
       </c>
       <c r="G46" t="n">
-        <v>2068</v>
+        <v>2106</v>
       </c>
       <c r="H46" t="n">
-        <v>28123.49</v>
+        <v>25821.22</v>
       </c>
       <c r="I46" t="n">
-        <v>0.23569678</v>
+        <v>0.23470079</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>52</v>
       </c>
       <c r="D47" t="s">
         <v>100</v>
       </c>
       <c r="E47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
         <v>159</v>
       </c>
       <c r="G47" t="n">
         <v>2700</v>
       </c>
       <c r="H47" t="n">
-        <v>26953.15</v>
+        <v>24071.04</v>
       </c>
       <c r="I47" t="n">
-        <v>0.22588842</v>
+        <v>0.21879261</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>52</v>
       </c>
       <c r="D48" t="s">
         <v>101</v>
       </c>
       <c r="E48" t="s">
         <v>106</v>
       </c>
       <c r="F48" t="s">
         <v>160</v>
       </c>
       <c r="G48" t="n">
         <v>4262</v>
       </c>
       <c r="H48" t="n">
-        <v>22085.89</v>
+        <v>19011.87</v>
       </c>
       <c r="I48" t="n">
-        <v>0.18509698</v>
+        <v>0.17280752</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>102</v>
       </c>
       <c r="E49" t="s">
         <v>106</v>
       </c>
       <c r="F49" t="s">
         <v>161</v>
       </c>
       <c r="G49" t="n">
         <v>4353</v>
       </c>
       <c r="H49" t="n">
-        <v>16782.04</v>
+        <v>15201.37</v>
       </c>
       <c r="I49" t="n">
-        <v>0.14064658</v>
+        <v>0.13817215</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46262</v>
+        <v>46283</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>53</v>
       </c>
       <c r="D50" t="s">
         <v>103</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="n">
-        <v>64984.89</v>
+        <v>36202.9</v>
       </c>
       <c r="H50" t="n">
-        <v>78101.56</v>
+        <v>47722.8</v>
       </c>
       <c r="I50" t="n">
-        <v>0.65455202</v>
+        <v>0.41181174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>