--- v16 (2026-09-20)
+++ v17 (2026-10-10)
@@ -4,536 +4,560 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Galderma</t>
   </si>
   <si>
+    <t>Kioxia (Toshiba Memory)</t>
+  </si>
+  <si>
+    <t>Kokusai Electric</t>
+  </si>
+  <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
-    <t>Kokusai Electric</t>
-[...2 lines deleted...]
-    <t>Kioxia (Toshiba Memory)</t>
+    <t>J&amp;T Global Express</t>
+  </si>
+  <si>
+    <t>Midea Group</t>
   </si>
   <si>
     <t>Zijin Gold International</t>
   </si>
   <si>
-    <t>Midea Group</t>
-[...2 lines deleted...]
-    <t>J&amp;T Global Express</t>
+    <t>Knowledge Atlas Technology (Zhipu AI)</t>
   </si>
   <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
+    <t>WuXi XDC Cayman</t>
+  </si>
+  <si>
     <t>Zabka Group</t>
   </si>
   <si>
+    <t>MiniMax Group</t>
+  </si>
+  <si>
+    <t>Zhongji Innolight</t>
+  </si>
+  <si>
     <t>Renk</t>
   </si>
   <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
+    <t>Verisure</t>
+  </si>
+  <si>
+    <t>Tokyo Metro</t>
+  </si>
+  <si>
+    <t>CSG (Czechoslovak Group)</t>
+  </si>
+  <si>
+    <t>SBI Shinsei Bank</t>
+  </si>
+  <si>
+    <t>Laopu Gold</t>
+  </si>
+  <si>
+    <t>Shanghai Biren Intelligent Technology</t>
+  </si>
+  <si>
+    <t>Victory Giant Technology</t>
+  </si>
+  <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
+    <t>SANY Heavy Industry</t>
+  </si>
+  <si>
+    <t>Guming Holdings</t>
+  </si>
+  <si>
+    <t>Shanghai Iluvatar CoreX Semiconductor</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
+  </si>
+  <si>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
+  </si>
+  <si>
+    <t>Jiangsu Hengrui Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Luxshare Precision Industry</t>
+  </si>
+  <si>
+    <t>Chery Automobile</t>
+  </si>
+  <si>
     <t>Destek Finans Faktoring</t>
   </si>
   <si>
-    <t>WuXi XDC Cayman</t>
-[...55 lines deleted...]
-  <si>
     <t>MIXUE Group</t>
   </si>
   <si>
+    <t>S.F. Holding</t>
+  </si>
+  <si>
     <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
-    <t>S.F. Holding</t>
+    <t>Busy Ming Group (Busy For You)</t>
   </si>
   <si>
     <t>Muyuan Foods</t>
   </si>
   <si>
     <t>Lens Technology</t>
   </si>
   <si>
-    <t>Shanghai Biren Intelligent Technology</t>
-[...8 lines deleted...]
-    <t>Busy Ming Group (Busy For You)</t>
+    <t>Chaozhou Three-Circle</t>
   </si>
   <si>
     <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
-    <t>InSilico Medicine Cayman TopCo</t>
-[...2 lines deleted...]
-    <t>Shenzhen Han’s CNC Technology</t>
+    <t>Eastroc Beverage Group</t>
+  </si>
+  <si>
+    <t>Huaqin</t>
+  </si>
+  <si>
+    <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
     <t>Delton Technology</t>
   </si>
   <si>
-    <t>Eastroc Beverage Group</t>
-[...5 lines deleted...]
-    <t>Seres Group (Chongqing Sokon Industrial)</t>
+    <t>Shenzhen Han's CNC Technology</t>
+  </si>
+  <si>
+    <t>LINGYI iTECH</t>
   </si>
   <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
+    <t>Guangdong Dtech Technology</t>
+  </si>
+  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>GALD</t>
   </si>
   <si>
+    <t>285A</t>
+  </si>
+  <si>
+    <t>6525</t>
+  </si>
+  <si>
     <t>3750</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>6525</t>
-[...2 lines deleted...]
-    <t>285A</t>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>300</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>300</t>
-[...2 lines deleted...]
-    <t>1519</t>
+    <t>2513</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
+    <t>2268</t>
+  </si>
+  <si>
     <t>ZAB</t>
   </si>
   <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
     <t>R3NK</t>
   </si>
   <si>
+    <t>PUIG</t>
+  </si>
+  <si>
+    <t>CVC</t>
+  </si>
+  <si>
+    <t>VSURE</t>
+  </si>
+  <si>
+    <t>9023</t>
+  </si>
+  <si>
+    <t>CSG</t>
+  </si>
+  <si>
+    <t>8303</t>
+  </si>
+  <si>
+    <t>6181</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>9903</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>9973</t>
+  </si>
+  <si>
     <t>DSTKF</t>
   </si>
   <si>
-    <t>2268</t>
-[...55 lines deleted...]
-  <si>
     <t>2097</t>
   </si>
   <si>
+    <t>6936</t>
+  </si>
+  <si>
     <t>6693</t>
   </si>
   <si>
-    <t>6936</t>
+    <t>1768</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>6082</t>
-[...8 lines deleted...]
-    <t>1768</t>
+    <t>6951</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>3696</t>
+    <t>9980</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>9927</t>
+  </si>
+  <si>
+    <t>1989</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>1989</t>
-[...8 lines deleted...]
-    <t>9927</t>
+    <t>1688</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
+    <t>1377</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
+    <t>Japan</t>
+  </si>
+  <si>
     <t>Hong Kong</t>
   </si>
   <si>
-    <t>Japan</t>
-[...1 lines deleted...]
-  <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>Netherlands</t>
-[...10 lines deleted...]
-  <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
+    <t>BMGYJ02</t>
+  </si>
+  <si>
+    <t>BNGHNG2</t>
+  </si>
+  <si>
     <t>BT9QPW8</t>
   </si>
   <si>
-    <t>BNGHNG2</t>
-[...2 lines deleted...]
-    <t>BMGYJ02</t>
+    <t>BRBTW19</t>
+  </si>
+  <si>
+    <t>BQB7ZL7</t>
   </si>
   <si>
     <t>BSD3B20</t>
   </si>
   <si>
-    <t>BQB7ZL7</t>
-[...2 lines deleted...]
-    <t>BRBTW19</t>
+    <t>BT9QZ17</t>
   </si>
   <si>
     <t>BS5YNY7</t>
   </si>
   <si>
+    <t>BQHNQ38</t>
+  </si>
+  <si>
     <t>BRXWDB3</t>
   </si>
   <si>
+    <t>BWJFCD6</t>
+  </si>
+  <si>
+    <t>BTNPL23</t>
+  </si>
+  <si>
     <t>BMD6RR4</t>
   </si>
   <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
+    <t>BVMN155</t>
+  </si>
+  <si>
+    <t>BQTY1X4</t>
+  </si>
+  <si>
+    <t>BTQKW99</t>
+  </si>
+  <si>
+    <t>BS854D3</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
+    <t>BP9QBT9</t>
+  </si>
+  <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
+    <t>BMHH632</t>
+  </si>
+  <si>
+    <t>BQPCNJ2</t>
+  </si>
+  <si>
+    <t>BT9QTZ9</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
+  </si>
+  <si>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BV4K4Z5</t>
+  </si>
+  <si>
+    <t>BMV9P26</t>
+  </si>
+  <si>
+    <t>BTFGMR6</t>
+  </si>
+  <si>
+    <t>BMYS962</t>
+  </si>
+  <si>
     <t>BNXJ8G6</t>
   </si>
   <si>
-    <t>BQHNQ38</t>
-[...52 lines deleted...]
-  <si>
     <t>BV1D9W9</t>
   </si>
   <si>
+    <t>BRWL0W1</t>
+  </si>
+  <si>
     <t>BV0TR57</t>
   </si>
   <si>
-    <t>BRWL0W1</t>
+    <t>BTQJ2V8</t>
   </si>
   <si>
     <t>BVYDL20</t>
   </si>
   <si>
     <t>BVMQ8J7</t>
   </si>
   <si>
-    <t>BV6GRF2</t>
-[...8 lines deleted...]
-    <t>BTQJ2V8</t>
+    <t>BTFGMX2</t>
   </si>
   <si>
     <t>BN4Q3S3</t>
   </si>
   <si>
-    <t>BTCFVN5</t>
+    <t>BV6PQL8</t>
+  </si>
+  <si>
+    <t>BVPYJ51</t>
+  </si>
+  <si>
+    <t>BRDWN24</t>
+  </si>
+  <si>
+    <t>BV5DJJ2</t>
   </si>
   <si>
     <t>BQFPN80</t>
   </si>
   <si>
-    <t>BV5DJJ2</t>
-[...8 lines deleted...]
-    <t>BRDWN24</t>
+    <t>BPQV5V7</t>
   </si>
   <si>
     <t>BTRCQW5</t>
+  </si>
+  <si>
+    <t>BVMYMV1</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -671,1503 +695,1590 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="9.6328125" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="40.37109375" hidden="false" outlineLevel="0"/>
+    <col min="3" max="3" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
+    <col min="4" max="4" bestFit="true" width="6.6640625" hidden="false" outlineLevel="0"/>
+    <col min="5" max="5" bestFit="true" width="15.58203125" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="8.640625" hidden="false" outlineLevel="0"/>
+    <col min="8" max="8" bestFit="true" width="13.6015625" hidden="false" outlineLevel="0"/>
+    <col min="9" max="9" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G2" t="n">
-        <v>5543</v>
+        <v>5881</v>
       </c>
       <c r="H2" t="n">
-        <v>1061010.79</v>
+        <v>1151514.58</v>
       </c>
       <c r="I2" t="n">
-        <v>9.64400883</v>
+        <v>11.12205153</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E3" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G3" t="n">
-        <v>14000</v>
+        <v>9600</v>
       </c>
       <c r="H3" t="n">
-        <v>904647.5</v>
+        <v>1088456.06</v>
       </c>
       <c r="I3" t="n">
-        <v>8.22275189</v>
+        <v>10.51299271</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>6543770</v>
+        <v>112</v>
+      </c>
+      <c r="F4" t="s">
+        <v>123</v>
       </c>
       <c r="G4" t="n">
-        <v>39800</v>
+        <v>13200</v>
       </c>
       <c r="H4" t="n">
-        <v>893091.84</v>
+        <v>820552.97</v>
       </c>
       <c r="I4" t="n">
-        <v>8.11771725</v>
+        <v>7.92541629</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E5" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F5" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G5" t="n">
-        <v>16700</v>
+        <v>12600</v>
       </c>
       <c r="H5" t="n">
-        <v>886954.96</v>
+        <v>765504.59</v>
       </c>
       <c r="I5" t="n">
-        <v>8.06193636</v>
+        <v>7.39372444</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>112</v>
+      </c>
+      <c r="F6" t="n">
+        <v>6543770</v>
       </c>
       <c r="G6" t="n">
-        <v>2400</v>
+        <v>33100</v>
       </c>
       <c r="H6" t="n">
-        <v>767507.61</v>
+        <v>758548.22</v>
       </c>
       <c r="I6" t="n">
-        <v>6.97622516</v>
+        <v>7.32653545</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G7" t="n">
-        <v>28729</v>
+        <v>394600</v>
       </c>
       <c r="H7" t="n">
-        <v>567538.86</v>
+        <v>436936.03</v>
       </c>
       <c r="I7" t="n">
-        <v>5.15861839</v>
+        <v>4.22020279</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F8" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="G8" t="n">
-        <v>43800</v>
+        <v>36300</v>
       </c>
       <c r="H8" t="n">
-        <v>553769.68</v>
+        <v>429235.47</v>
       </c>
       <c r="I8" t="n">
-        <v>5.03346407</v>
+        <v>4.14582594</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F9" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="G9" t="n">
-        <v>416400</v>
+        <v>23821</v>
       </c>
       <c r="H9" t="n">
-        <v>480023.71</v>
+        <v>413407.26</v>
       </c>
       <c r="I9" t="n">
-        <v>4.36315346</v>
+        <v>3.99294714</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F10" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="G10" t="n">
-        <v>651000</v>
+        <v>3700</v>
       </c>
       <c r="H10" t="n">
-        <v>342668.7</v>
+        <v>303147.3</v>
       </c>
       <c r="I10" t="n">
-        <v>3.11467141</v>
+        <v>2.92798715</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F11" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G11" t="n">
-        <v>37164</v>
+        <v>541800</v>
       </c>
       <c r="H11" t="n">
-        <v>308602.63</v>
+        <v>272694.95</v>
       </c>
       <c r="I11" t="n">
-        <v>2.80502943</v>
+        <v>2.63385921</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F12" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="G12" t="n">
-        <v>6413</v>
+        <v>26000</v>
       </c>
       <c r="H12" t="n">
-        <v>294716.97</v>
+        <v>272489.81</v>
       </c>
       <c r="I12" t="n">
-        <v>2.67881636</v>
+        <v>2.63187784</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F13" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G13" t="n">
-        <v>6258</v>
+        <v>30948</v>
       </c>
       <c r="H13" t="n">
-        <v>283361.73</v>
+        <v>250646.93</v>
       </c>
       <c r="I13" t="n">
-        <v>2.57560343</v>
+        <v>2.42090558</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F14" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="G14" t="n">
-        <v>28000</v>
+        <v>8113</v>
       </c>
       <c r="H14" t="n">
-        <v>273000.13</v>
+        <v>214196.43</v>
       </c>
       <c r="I14" t="n">
-        <v>2.48142214</v>
+        <v>2.06884374</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F15" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="G15" t="n">
-        <v>4600</v>
+        <v>1600</v>
       </c>
       <c r="H15" t="n">
-        <v>270507.19</v>
+        <v>203771.66</v>
       </c>
       <c r="I15" t="n">
-        <v>2.45876268</v>
+        <v>1.96815476</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E16" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F16" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="G16" t="n">
-        <v>15040</v>
+        <v>5340</v>
       </c>
       <c r="H16" t="n">
-        <v>225473.28</v>
+        <v>203292.96</v>
       </c>
       <c r="I16" t="n">
-        <v>2.04942902</v>
+        <v>1.96353117</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F17" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="G17" t="n">
-        <v>21027</v>
+        <v>8632</v>
       </c>
       <c r="H17" t="n">
-        <v>216025.2</v>
+        <v>174618.1</v>
       </c>
       <c r="I17" t="n">
-        <v>1.96355113</v>
+        <v>1.68657135</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F18" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G18" t="n">
-        <v>10366</v>
+        <v>12527</v>
       </c>
       <c r="H18" t="n">
-        <v>200619.36</v>
+        <v>166318.32</v>
       </c>
       <c r="I18" t="n">
-        <v>1.82352046</v>
+        <v>1.60640686</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F19" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G19" t="n">
-        <v>10621</v>
+        <v>17510</v>
       </c>
       <c r="H19" t="n">
-        <v>196118.04</v>
+        <v>151188.29</v>
       </c>
       <c r="I19" t="n">
-        <v>1.78260591</v>
+        <v>1.46027152</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F20" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="G20" t="n">
-        <v>19100</v>
+        <v>15900</v>
       </c>
       <c r="H20" t="n">
-        <v>189806.06</v>
+        <v>144723.99</v>
       </c>
       <c r="I20" t="n">
-        <v>1.72523346</v>
+        <v>1.39783525</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="F21" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G21" t="n">
-        <v>3700</v>
+        <v>8847</v>
       </c>
       <c r="H21" t="n">
-        <v>171179.5</v>
+        <v>139979.47</v>
       </c>
       <c r="I21" t="n">
-        <v>1.5559282</v>
+        <v>1.3520097</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>112</v>
+      </c>
+      <c r="F22" t="n">
+        <v>6730936</v>
       </c>
       <c r="G22" t="n">
-        <v>513400</v>
+        <v>15200</v>
       </c>
       <c r="H22" t="n">
-        <v>141807.22</v>
+        <v>139411.56</v>
       </c>
       <c r="I22" t="n">
-        <v>1.28895021</v>
+        <v>1.34652446</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F23" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G23" t="n">
-        <v>5200</v>
+        <v>3100</v>
       </c>
       <c r="H23" t="n">
-        <v>127909.87</v>
+        <v>126954.64</v>
       </c>
       <c r="I23" t="n">
-        <v>1.16263089</v>
+        <v>1.2262077</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F24" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G24" t="n">
-        <v>51345</v>
+        <v>28600</v>
       </c>
       <c r="H24" t="n">
-        <v>118642.24</v>
+        <v>110639.14</v>
       </c>
       <c r="I24" t="n">
-        <v>1.07839319</v>
+        <v>1.06862235</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E25" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F25" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G25" t="n">
-        <v>21300</v>
+        <v>4300</v>
       </c>
       <c r="H25" t="n">
-        <v>112388.88</v>
+        <v>106185.02</v>
       </c>
       <c r="I25" t="n">
-        <v>1.02155356</v>
+        <v>1.02560166</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F26" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G26" t="n">
-        <v>33967</v>
+        <v>1974</v>
       </c>
       <c r="H26" t="n">
-        <v>105630.76</v>
+        <v>100309.79</v>
       </c>
       <c r="I26" t="n">
-        <v>0.96012594</v>
+        <v>0.968855</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G27" t="n">
-        <v>2900</v>
+        <v>42745</v>
       </c>
       <c r="H27" t="n">
-        <v>98907.11</v>
+        <v>87744.9</v>
       </c>
       <c r="I27" t="n">
-        <v>0.89901163</v>
+        <v>0.84749539</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F28" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G28" t="n">
-        <v>30200</v>
+        <v>29200</v>
       </c>
       <c r="H28" t="n">
-        <v>97611.19</v>
+        <v>87064.22</v>
       </c>
       <c r="I28" t="n">
-        <v>0.88723243</v>
+        <v>0.84092096</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F29" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G29" t="n">
-        <v>34800</v>
+        <v>7174</v>
       </c>
       <c r="H29" t="n">
-        <v>96512.05</v>
+        <v>84327.41</v>
       </c>
       <c r="I29" t="n">
-        <v>0.87724184</v>
+        <v>0.81448712</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>113</v>
+      </c>
+      <c r="F30" t="s">
+        <v>147</v>
       </c>
       <c r="G30" t="n">
-        <v>8900</v>
+        <v>17700</v>
       </c>
       <c r="H30" t="n">
-        <v>92437.89</v>
+        <v>83899.08</v>
       </c>
       <c r="I30" t="n">
-        <v>0.84020995</v>
+        <v>0.81035004</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F31" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="G31" t="n">
-        <v>15800</v>
+        <v>2400</v>
       </c>
       <c r="H31" t="n">
-        <v>89449.73</v>
+        <v>83608.56</v>
       </c>
       <c r="I31" t="n">
-        <v>0.81304921</v>
+        <v>0.80754402</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E32" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F32" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="G32" t="n">
-        <v>1344</v>
+        <v>28285</v>
       </c>
       <c r="H32" t="n">
-        <v>79925.87</v>
+        <v>82389.79</v>
       </c>
       <c r="I32" t="n">
-        <v>0.72648252</v>
+        <v>0.79577237</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F33" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="G33" t="n">
-        <v>2950</v>
+        <v>13200</v>
       </c>
       <c r="H33" t="n">
-        <v>71699.5</v>
+        <v>81474.01</v>
       </c>
       <c r="I33" t="n">
-        <v>0.65170931</v>
+        <v>0.78692719</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E34" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="G34" t="n">
-        <v>14400</v>
+        <v>12500</v>
       </c>
       <c r="H34" t="n">
-        <v>68786.86</v>
+        <v>80912.33</v>
       </c>
       <c r="I34" t="n">
-        <v>0.625235</v>
+        <v>0.78150214</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E35" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F35" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="G35" t="n">
-        <v>17200</v>
+        <v>25200</v>
       </c>
       <c r="H35" t="n">
-        <v>63660.27</v>
+        <v>77385.32</v>
       </c>
       <c r="I35" t="n">
-        <v>0.5786371</v>
+        <v>0.74743606</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E36" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F36" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G36" t="n">
-        <v>12300</v>
+        <v>6174</v>
       </c>
       <c r="H36" t="n">
-        <v>58818.15</v>
+        <v>57207.9</v>
       </c>
       <c r="I36" t="n">
-        <v>0.53462487</v>
+        <v>0.55254985</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D37" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F37" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G37" t="n">
-        <v>20698</v>
+        <v>2450</v>
       </c>
       <c r="H37" t="n">
-        <v>55872.45</v>
+        <v>53226.94</v>
       </c>
       <c r="I37" t="n">
-        <v>0.50785007</v>
+        <v>0.51409924</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F38" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="G38" t="n">
-        <v>12800</v>
+        <v>14000</v>
       </c>
       <c r="H38" t="n">
-        <v>55238.3</v>
+        <v>51911.31</v>
       </c>
       <c r="I38" t="n">
-        <v>0.50208599</v>
+        <v>0.50139206</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D39" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E39" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F39" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G39" t="n">
-        <v>3000</v>
+        <v>11800</v>
       </c>
       <c r="H39" t="n">
-        <v>47985.32</v>
+        <v>50940.88</v>
       </c>
       <c r="I39" t="n">
-        <v>0.43616036</v>
+        <v>0.49201903</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E40" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F40" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="G40" t="n">
-        <v>1216</v>
+        <v>1100</v>
       </c>
       <c r="H40" t="n">
-        <v>39489.02</v>
+        <v>49701.83</v>
       </c>
       <c r="I40" t="n">
-        <v>0.35893363</v>
+        <v>0.48005151</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E41" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F41" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="G41" t="n">
-        <v>800</v>
+        <v>10200</v>
       </c>
       <c r="H41" t="n">
-        <v>36869.04</v>
+        <v>46996.94</v>
       </c>
       <c r="I41" t="n">
-        <v>0.33511945</v>
+        <v>0.45392598</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E42" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F42" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="G42" t="n">
-        <v>10857</v>
+        <v>17235</v>
       </c>
       <c r="H42" t="n">
-        <v>36807.38</v>
+        <v>45810.67</v>
       </c>
       <c r="I42" t="n">
-        <v>0.33455899</v>
+        <v>0.44246824</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F43" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="G43" t="n">
-        <v>5000</v>
+        <v>2700</v>
       </c>
       <c r="H43" t="n">
-        <v>34252.47</v>
+        <v>42110.09</v>
       </c>
       <c r="I43" t="n">
-        <v>0.31133625</v>
+        <v>0.40672571</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F44" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="G44" t="n">
-        <v>2068</v>
+        <v>11347</v>
       </c>
       <c r="H44" t="n">
-        <v>28228.21</v>
+        <v>38083.59</v>
       </c>
       <c r="I44" t="n">
-        <v>0.25657902</v>
+        <v>0.36783525</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D45" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E45" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F45" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="G45" t="n">
-        <v>1800</v>
+        <v>2584</v>
       </c>
       <c r="H45" t="n">
-        <v>26795.31</v>
+        <v>31476.86</v>
       </c>
       <c r="I45" t="n">
-        <v>0.24355474</v>
+        <v>0.3040233</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D46" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F46" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="G46" t="n">
-        <v>2106</v>
+        <v>3218</v>
       </c>
       <c r="H46" t="n">
-        <v>25821.22</v>
+        <v>24171.9</v>
       </c>
       <c r="I46" t="n">
-        <v>0.23470079</v>
+        <v>0.2334674</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D47" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E47" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F47" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="G47" t="n">
-        <v>2700</v>
+        <v>5482</v>
       </c>
       <c r="H47" t="n">
-        <v>24071.04</v>
+        <v>24112.98</v>
       </c>
       <c r="I47" t="n">
-        <v>0.21879261</v>
+        <v>0.23289832</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D48" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E48" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F48" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="G48" t="n">
-        <v>4262</v>
+        <v>1503</v>
       </c>
       <c r="H48" t="n">
-        <v>19011.87</v>
+        <v>22024.08</v>
       </c>
       <c r="I48" t="n">
-        <v>0.17280752</v>
+        <v>0.21272241</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D49" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E49" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F49" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G49" t="n">
-        <v>4353</v>
+        <v>1947</v>
       </c>
       <c r="H49" t="n">
-        <v>15201.37</v>
+        <v>21583.72</v>
       </c>
       <c r="I49" t="n">
-        <v>0.13817215</v>
+        <v>0.20846913</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46283</v>
+        <v>46304</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" t="s">
+        <v>113</v>
+      </c>
+      <c r="F50" t="s">
+        <v>167</v>
+      </c>
+      <c r="G50" t="n">
+        <v>29040</v>
+      </c>
+      <c r="H50" t="n">
+        <v>19167.58</v>
+      </c>
+      <c r="I50" t="n">
+        <v>0.18513253</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B51" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" t="s">
+        <v>107</v>
+      </c>
+      <c r="E51" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" t="s">
+        <v>168</v>
+      </c>
+      <c r="G51" t="n">
+        <v>3625</v>
+      </c>
+      <c r="H51" t="n">
+        <v>13478.27</v>
+      </c>
+      <c r="I51" t="n">
+        <v>0.1301816</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B52" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" t="s">
+        <v>55</v>
+      </c>
+      <c r="D52" t="s">
+        <v>108</v>
+      </c>
+      <c r="E52" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52" t="s">
+        <v>169</v>
+      </c>
+      <c r="G52" t="n">
+        <v>400</v>
+      </c>
+      <c r="H52" t="n">
+        <v>12905.2</v>
+      </c>
+      <c r="I52" t="n">
+        <v>0.12464653</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B53" t="s">
         <v>53</v>
       </c>
-      <c r="D50" t="s">
-[...11 lines deleted...]
-        <v>0.41181174</v>
+      <c r="C53" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" t="s">
+        <v>109</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53" t="n">
+        <v>36106.66</v>
+      </c>
+      <c r="H53" t="n">
+        <v>54996.94</v>
+      </c>
+      <c r="I53" t="n">
+        <v>0.53119503</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>