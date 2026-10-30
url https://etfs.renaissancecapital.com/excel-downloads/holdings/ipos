--- v17 (2026-10-10)
+++ v18 (2026-10-30)
@@ -18,540 +18,540 @@
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Galderma</t>
   </si>
   <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
+    <t>JX Advanced Metals</t>
+  </si>
+  <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
-    <t>JX Advanced Metals</t>
-[...1 lines deleted...]
-  <si>
     <t>J&amp;T Global Express</t>
   </si>
   <si>
     <t>Midea Group</t>
   </si>
   <si>
     <t>Zijin Gold International</t>
   </si>
   <si>
     <t>Knowledge Atlas Technology (Zhipu AI)</t>
   </si>
   <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
+    <t>Zabka Group</t>
+  </si>
+  <si>
     <t>WuXi XDC Cayman</t>
   </si>
   <si>
-    <t>Zabka Group</t>
+    <t>Renk</t>
+  </si>
+  <si>
+    <t>Verisure</t>
   </si>
   <si>
     <t>MiniMax Group</t>
   </si>
   <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
     <t>Zhongji Innolight</t>
   </si>
   <si>
-    <t>Renk</t>
-[...8 lines deleted...]
-    <t>Verisure</t>
+    <t>SBI Shinsei Bank</t>
   </si>
   <si>
     <t>Tokyo Metro</t>
   </si>
   <si>
     <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
-    <t>SBI Shinsei Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Laopu Gold</t>
   </si>
   <si>
+    <t>SANY Heavy Industry</t>
+  </si>
+  <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
     <t>Shanghai Biren Intelligent Technology</t>
   </si>
   <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
+  </si>
+  <si>
+    <t>Jiangsu Hengrui Pharmaceuticals</t>
+  </si>
+  <si>
     <t>Victory Giant Technology</t>
   </si>
   <si>
-    <t>GigaDevice Semiconductor</t>
-[...4 lines deleted...]
-  <si>
     <t>Guming Holdings</t>
   </si>
   <si>
+    <t>Luxshare Precision Industry</t>
+  </si>
+  <si>
+    <t>Chery Automobile</t>
+  </si>
+  <si>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
+  </si>
+  <si>
     <t>Shanghai Iluvatar CoreX Semiconductor</t>
   </si>
   <si>
-    <t>InnoScience Technology Holding</t>
-[...14 lines deleted...]
-    <t>Chery Automobile</t>
+    <t>MIXUE Group</t>
+  </si>
+  <si>
+    <t>S.F. Holding</t>
+  </si>
+  <si>
+    <t>Muyuan Foods</t>
+  </si>
+  <si>
+    <t>Chifeng Jilong Gold Mining</t>
+  </si>
+  <si>
+    <t>Busy Ming Group (Busy For You)</t>
+  </si>
+  <si>
+    <t>Foshan Haitian Flavouring and Food</t>
+  </si>
+  <si>
+    <t>Lens Technology</t>
+  </si>
+  <si>
+    <t>Eastroc Beverage Group</t>
+  </si>
+  <si>
+    <t>Chaozhou Three-Circle</t>
+  </si>
+  <si>
+    <t>Huaqin</t>
+  </si>
+  <si>
+    <t>Seres Group (Chongqing Sokon Industrial)</t>
+  </si>
+  <si>
+    <t>LINGYI iTECH</t>
+  </si>
+  <si>
+    <t>Shenzhen Han's CNC Technology</t>
+  </si>
+  <si>
+    <t>Delton Technology</t>
   </si>
   <si>
     <t>Destek Finans Faktoring</t>
   </si>
   <si>
-    <t>MIXUE Group</t>
-[...40 lines deleted...]
-  <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
     <t>Guangdong Dtech Technology</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>GALD</t>
   </si>
   <si>
     <t>285A</t>
   </si>
   <si>
+    <t>5016</t>
+  </si>
+  <si>
     <t>6525</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>5016</t>
-[...1 lines deleted...]
-  <si>
     <t>1519</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
+    <t>ZAB</t>
+  </si>
+  <si>
     <t>2268</t>
   </si>
   <si>
-    <t>ZAB</t>
+    <t>R3NK</t>
+  </si>
+  <si>
+    <t>VSURE</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
+    <t>PUIG</t>
+  </si>
+  <si>
+    <t>CVC</t>
+  </si>
+  <si>
     <t>3308</t>
   </si>
   <si>
-    <t>R3NK</t>
-[...8 lines deleted...]
-    <t>VSURE</t>
+    <t>8303</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>CSG</t>
   </si>
   <si>
-    <t>8303</t>
-[...1 lines deleted...]
-  <si>
     <t>6181</t>
   </si>
   <si>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
     <t>6082</t>
   </si>
   <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
     <t>2476</t>
   </si>
   <si>
-    <t>3986</t>
-[...4 lines deleted...]
-  <si>
     <t>1364</t>
   </si>
   <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>9973</t>
+  </si>
+  <si>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
     <t>9903</t>
   </si>
   <si>
-    <t>2577</t>
-[...14 lines deleted...]
-    <t>9973</t>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>6936</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>6693</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>6613</t>
+  </si>
+  <si>
+    <t>9980</t>
+  </si>
+  <si>
+    <t>6951</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>9927</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>1989</t>
   </si>
   <si>
     <t>DSTKF</t>
   </si>
   <si>
-    <t>2097</t>
-[...40 lines deleted...]
-  <si>
     <t>470</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
+    <t>Sweden</t>
+  </si>
+  <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>Sweden</t>
-[...1 lines deleted...]
-  <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
     <t>BT9QPW8</t>
   </si>
   <si>
     <t>BRBTW19</t>
   </si>
   <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
     <t>BSD3B20</t>
   </si>
   <si>
     <t>BT9QZ17</t>
   </si>
   <si>
     <t>BS5YNY7</t>
   </si>
   <si>
+    <t>BRXWDB3</t>
+  </si>
+  <si>
     <t>BQHNQ38</t>
   </si>
   <si>
-    <t>BRXWDB3</t>
+    <t>BMD6RR4</t>
+  </si>
+  <si>
+    <t>BVMN155</t>
   </si>
   <si>
     <t>BWJFCD6</t>
   </si>
   <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
     <t>BTNPL23</t>
   </si>
   <si>
-    <t>BMD6RR4</t>
-[...10 lines deleted...]
-  <si>
     <t>BQTY1X4</t>
   </si>
   <si>
     <t>BTQKW99</t>
   </si>
   <si>
     <t>BS854D3</t>
   </si>
   <si>
+    <t>BMHH632</t>
+  </si>
+  <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
     <t>BV6GRF2</t>
   </si>
   <si>
+    <t>BV4K4Z5</t>
+  </si>
+  <si>
+    <t>BMV9P26</t>
+  </si>
+  <si>
     <t>BP9QBT9</t>
   </si>
   <si>
-    <t>BWJFD11</t>
-[...4 lines deleted...]
-  <si>
     <t>BQPCNJ2</t>
   </si>
   <si>
+    <t>BTFGMR6</t>
+  </si>
+  <si>
+    <t>BMYS962</t>
+  </si>
+  <si>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
+  </si>
+  <si>
     <t>BT9QTZ9</t>
   </si>
   <si>
-    <t>BRT4261</t>
-[...14 lines deleted...]
-    <t>BMYS962</t>
+    <t>BV1D9W9</t>
+  </si>
+  <si>
+    <t>BRWL0W1</t>
+  </si>
+  <si>
+    <t>BVYDL20</t>
+  </si>
+  <si>
+    <t>BV0TR57</t>
+  </si>
+  <si>
+    <t>BTQJ2V8</t>
+  </si>
+  <si>
+    <t>BN4Q3S3</t>
+  </si>
+  <si>
+    <t>BVMQ8J7</t>
+  </si>
+  <si>
+    <t>BV6PQL8</t>
+  </si>
+  <si>
+    <t>BTFGMX2</t>
+  </si>
+  <si>
+    <t>BVPYJ51</t>
+  </si>
+  <si>
+    <t>BRDWN24</t>
+  </si>
+  <si>
+    <t>BPQV5V7</t>
+  </si>
+  <si>
+    <t>BQFPN80</t>
+  </si>
+  <si>
+    <t>BV5DJJ2</t>
   </si>
   <si>
     <t>BNXJ8G6</t>
-  </si>
-[...40 lines deleted...]
-    <t>BPQV5V7</t>
   </si>
   <si>
     <t>BTRCQW5</t>
   </si>
   <si>
     <t>BVMYMV1</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
@@ -701,1584 +701,1584 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="9.6328125" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="40.37109375" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="6.6640625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="15.58203125" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="8.640625" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="13.6015625" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="11.62109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>110</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>120</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>171</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>55</v>
       </c>
       <c r="D2" t="s">
         <v>58</v>
       </c>
       <c r="E2" t="s">
         <v>111</v>
       </c>
       <c r="F2" t="s">
         <v>121</v>
       </c>
       <c r="G2" t="n">
         <v>5881</v>
       </c>
       <c r="H2" t="n">
-        <v>1151514.58</v>
+        <v>1315015.03</v>
       </c>
       <c r="I2" t="n">
-        <v>11.12205153</v>
+        <v>13.95793866</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>55</v>
       </c>
       <c r="D3" t="s">
         <v>59</v>
       </c>
       <c r="E3" t="s">
         <v>112</v>
       </c>
       <c r="F3" t="s">
         <v>122</v>
       </c>
       <c r="G3" t="n">
         <v>9600</v>
       </c>
       <c r="H3" t="n">
-        <v>1088456.06</v>
+        <v>871511.78</v>
       </c>
       <c r="I3" t="n">
-        <v>10.51299271</v>
+        <v>9.25047067</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>60</v>
       </c>
       <c r="E4" t="s">
         <v>112</v>
       </c>
-      <c r="F4" t="s">
-        <v>123</v>
+      <c r="F4" t="n">
+        <v>6543770</v>
       </c>
       <c r="G4" t="n">
-        <v>13200</v>
+        <v>33100</v>
       </c>
       <c r="H4" t="n">
-        <v>820552.97</v>
+        <v>646242.09</v>
       </c>
       <c r="I4" t="n">
-        <v>7.92541629</v>
+        <v>6.85939494</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>55</v>
       </c>
       <c r="D5" t="s">
         <v>61</v>
       </c>
       <c r="E5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G5" t="n">
-        <v>12600</v>
+        <v>13200</v>
       </c>
       <c r="H5" t="n">
-        <v>765504.59</v>
+        <v>607103.06</v>
       </c>
       <c r="I5" t="n">
-        <v>7.39372444</v>
+        <v>6.44396229</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>62</v>
       </c>
       <c r="E6" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>6543770</v>
+        <v>113</v>
+      </c>
+      <c r="F6" t="s">
+        <v>124</v>
       </c>
       <c r="G6" t="n">
-        <v>33100</v>
+        <v>12600</v>
       </c>
       <c r="H6" t="n">
-        <v>758548.22</v>
+        <v>556348.83</v>
       </c>
       <c r="I6" t="n">
-        <v>7.32653545</v>
+        <v>5.90524265</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>55</v>
       </c>
       <c r="D7" t="s">
         <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>113</v>
       </c>
       <c r="F7" t="s">
         <v>125</v>
       </c>
       <c r="G7" t="n">
         <v>394600</v>
       </c>
       <c r="H7" t="n">
-        <v>436936.03</v>
+        <v>448160.46</v>
       </c>
       <c r="I7" t="n">
-        <v>4.22020279</v>
+        <v>4.75690092</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>55</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>113</v>
       </c>
       <c r="F8" t="s">
         <v>126</v>
       </c>
       <c r="G8" t="n">
         <v>36300</v>
       </c>
       <c r="H8" t="n">
-        <v>429235.47</v>
+        <v>431010.88</v>
       </c>
       <c r="I8" t="n">
-        <v>4.14582594</v>
+        <v>4.57487047</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>55</v>
       </c>
       <c r="D9" t="s">
         <v>65</v>
       </c>
       <c r="E9" t="s">
         <v>113</v>
       </c>
       <c r="F9" t="s">
         <v>127</v>
       </c>
       <c r="G9" t="n">
         <v>23821</v>
       </c>
       <c r="H9" t="n">
-        <v>413407.26</v>
+        <v>374084.27</v>
       </c>
       <c r="I9" t="n">
-        <v>3.99294714</v>
+        <v>3.97063545</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>55</v>
       </c>
       <c r="D10" t="s">
         <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>113</v>
       </c>
       <c r="F10" t="s">
         <v>128</v>
       </c>
       <c r="G10" t="n">
         <v>3700</v>
       </c>
       <c r="H10" t="n">
-        <v>303147.3</v>
+        <v>269535.96</v>
       </c>
       <c r="I10" t="n">
-        <v>2.92798715</v>
+        <v>2.86093034</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>113</v>
       </c>
       <c r="F11" t="s">
         <v>129</v>
       </c>
       <c r="G11" t="n">
         <v>541800</v>
       </c>
       <c r="H11" t="n">
-        <v>272694.95</v>
+        <v>258291.05</v>
       </c>
       <c r="I11" t="n">
-        <v>2.63385921</v>
+        <v>2.74157371</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>68</v>
       </c>
       <c r="E12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F12" t="s">
         <v>130</v>
       </c>
       <c r="G12" t="n">
-        <v>26000</v>
+        <v>30948</v>
       </c>
       <c r="H12" t="n">
-        <v>272489.81</v>
+        <v>248594.7</v>
       </c>
       <c r="I12" t="n">
-        <v>2.63187784</v>
+        <v>2.63865393</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13" t="s">
         <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F13" t="s">
         <v>131</v>
       </c>
       <c r="G13" t="n">
-        <v>30948</v>
+        <v>26000</v>
       </c>
       <c r="H13" t="n">
-        <v>250646.93</v>
+        <v>229504.85</v>
       </c>
       <c r="I13" t="n">
-        <v>2.42090558</v>
+        <v>2.4360289</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="E14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F14" t="s">
         <v>132</v>
       </c>
       <c r="G14" t="n">
-        <v>8113</v>
+        <v>5340</v>
       </c>
       <c r="H14" t="n">
-        <v>214196.43</v>
+        <v>217846.79</v>
       </c>
       <c r="I14" t="n">
-        <v>2.06884374</v>
+        <v>2.31228698</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F15" t="s">
         <v>133</v>
       </c>
       <c r="G15" t="n">
-        <v>1600</v>
+        <v>17510</v>
       </c>
       <c r="H15" t="n">
-        <v>203771.66</v>
+        <v>195437.85</v>
       </c>
       <c r="I15" t="n">
-        <v>1.96815476</v>
+        <v>2.0744322</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16" t="s">
         <v>72</v>
       </c>
       <c r="E16" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F16" t="s">
         <v>134</v>
       </c>
       <c r="G16" t="n">
-        <v>5340</v>
+        <v>8113</v>
       </c>
       <c r="H16" t="n">
-        <v>203292.96</v>
+        <v>186352.41</v>
       </c>
       <c r="I16" t="n">
-        <v>1.96353117</v>
+        <v>1.97799679</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" t="s">
         <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F17" t="s">
         <v>135</v>
       </c>
       <c r="G17" t="n">
         <v>8632</v>
       </c>
       <c r="H17" t="n">
-        <v>174618.1</v>
+        <v>179878.09</v>
       </c>
       <c r="I17" t="n">
-        <v>1.68657135</v>
+        <v>1.90927654</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F18" t="s">
         <v>136</v>
       </c>
       <c r="G18" t="n">
         <v>12527</v>
       </c>
       <c r="H18" t="n">
-        <v>166318.32</v>
+        <v>179529.01</v>
       </c>
       <c r="I18" t="n">
-        <v>1.60640686</v>
+        <v>1.90557131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F19" t="s">
         <v>137</v>
       </c>
       <c r="G19" t="n">
-        <v>17510</v>
+        <v>1600</v>
       </c>
       <c r="H19" t="n">
-        <v>151188.29</v>
+        <v>160098.91</v>
       </c>
       <c r="I19" t="n">
-        <v>1.46027152</v>
+        <v>1.69933477</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>55</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>112</v>
       </c>
-      <c r="F20" t="s">
-        <v>138</v>
+      <c r="F20" t="n">
+        <v>6730936</v>
       </c>
       <c r="G20" t="n">
-        <v>15900</v>
+        <v>15200</v>
       </c>
       <c r="H20" t="n">
-        <v>144723.99</v>
+        <v>146601.67</v>
       </c>
       <c r="I20" t="n">
-        <v>1.39783525</v>
+        <v>1.55607128</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F21" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G21" t="n">
-        <v>8847</v>
+        <v>15900</v>
       </c>
       <c r="H21" t="n">
-        <v>139979.47</v>
+        <v>143488.54</v>
       </c>
       <c r="I21" t="n">
-        <v>1.3520097</v>
+        <v>1.52302764</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22" t="s">
         <v>78</v>
       </c>
       <c r="E22" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>118</v>
+      </c>
+      <c r="F22" t="s">
+        <v>139</v>
       </c>
       <c r="G22" t="n">
-        <v>15200</v>
+        <v>8847</v>
       </c>
       <c r="H22" t="n">
-        <v>139411.56</v>
+        <v>140357.26</v>
       </c>
       <c r="I22" t="n">
-        <v>1.34652446</v>
+        <v>1.48979136</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>113</v>
       </c>
       <c r="F23" t="s">
         <v>140</v>
       </c>
       <c r="G23" t="n">
         <v>3100</v>
       </c>
       <c r="H23" t="n">
-        <v>126954.64</v>
+        <v>112064.14</v>
       </c>
       <c r="I23" t="n">
-        <v>1.2262077</v>
+        <v>1.18948024</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24" t="s">
         <v>80</v>
       </c>
       <c r="E24" t="s">
         <v>113</v>
       </c>
       <c r="F24" t="s">
         <v>141</v>
       </c>
       <c r="G24" t="n">
-        <v>28600</v>
+        <v>42745</v>
       </c>
       <c r="H24" t="n">
-        <v>110639.14</v>
+        <v>90719.01</v>
       </c>
       <c r="I24" t="n">
-        <v>1.06862235</v>
+        <v>0.96291704</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25" t="s">
         <v>81</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25" t="s">
         <v>142</v>
       </c>
       <c r="G25" t="n">
-        <v>4300</v>
+        <v>1974</v>
       </c>
       <c r="H25" t="n">
-        <v>106185.02</v>
+        <v>90382.06</v>
       </c>
       <c r="I25" t="n">
-        <v>1.02560166</v>
+        <v>0.95934056</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26" t="s">
         <v>82</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>143</v>
       </c>
       <c r="G26" t="n">
-        <v>1974</v>
+        <v>28600</v>
       </c>
       <c r="H26" t="n">
-        <v>100309.79</v>
+        <v>85889.5</v>
       </c>
       <c r="I26" t="n">
-        <v>0.968855</v>
+        <v>0.91165526</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>113</v>
       </c>
       <c r="F27" t="s">
         <v>144</v>
       </c>
       <c r="G27" t="n">
-        <v>42745</v>
+        <v>28285</v>
       </c>
       <c r="H27" t="n">
-        <v>87744.9</v>
+        <v>83573.46</v>
       </c>
       <c r="I27" t="n">
-        <v>0.84749539</v>
+        <v>0.88707216</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>113</v>
       </c>
       <c r="F28" t="s">
         <v>145</v>
       </c>
       <c r="G28" t="n">
-        <v>29200</v>
+        <v>13200</v>
       </c>
       <c r="H28" t="n">
-        <v>87064.22</v>
+        <v>83388.08</v>
       </c>
       <c r="I28" t="n">
-        <v>0.84092096</v>
+        <v>0.88510449</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29" t="s">
         <v>85</v>
       </c>
       <c r="E29" t="s">
         <v>113</v>
       </c>
       <c r="F29" t="s">
         <v>146</v>
       </c>
       <c r="G29" t="n">
-        <v>7174</v>
+        <v>4300</v>
       </c>
       <c r="H29" t="n">
-        <v>84327.41</v>
+        <v>81832.72</v>
       </c>
       <c r="I29" t="n">
-        <v>0.81448712</v>
+        <v>0.86859546</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
       <c r="E30" t="s">
         <v>113</v>
       </c>
       <c r="F30" t="s">
         <v>147</v>
       </c>
       <c r="G30" t="n">
-        <v>17700</v>
+        <v>29200</v>
       </c>
       <c r="H30" t="n">
-        <v>83899.08</v>
+        <v>80247.29</v>
       </c>
       <c r="I30" t="n">
-        <v>0.81035004</v>
+        <v>0.85176726</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>148</v>
       </c>
       <c r="G31" t="n">
-        <v>2400</v>
+        <v>12500</v>
       </c>
       <c r="H31" t="n">
-        <v>83608.56</v>
+        <v>79443.99</v>
       </c>
       <c r="I31" t="n">
-        <v>0.80754402</v>
+        <v>0.84324081</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32" t="s">
         <v>88</v>
       </c>
       <c r="E32" t="s">
         <v>113</v>
       </c>
       <c r="F32" t="s">
         <v>149</v>
       </c>
       <c r="G32" t="n">
-        <v>28285</v>
+        <v>25200</v>
       </c>
       <c r="H32" t="n">
-        <v>82389.79</v>
+        <v>74458.23</v>
       </c>
       <c r="I32" t="n">
-        <v>0.79577237</v>
+        <v>0.79032055</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33" t="s">
         <v>89</v>
       </c>
       <c r="E33" t="s">
         <v>113</v>
       </c>
       <c r="F33" t="s">
         <v>150</v>
       </c>
       <c r="G33" t="n">
-        <v>13200</v>
+        <v>2400</v>
       </c>
       <c r="H33" t="n">
-        <v>81474.01</v>
+        <v>70423.13</v>
       </c>
       <c r="I33" t="n">
-        <v>0.78692719</v>
+        <v>0.74749087</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>55</v>
       </c>
       <c r="D34" t="s">
         <v>90</v>
       </c>
       <c r="E34" t="s">
         <v>113</v>
       </c>
       <c r="F34" t="s">
         <v>151</v>
       </c>
       <c r="G34" t="n">
-        <v>12500</v>
+        <v>17700</v>
       </c>
       <c r="H34" t="n">
-        <v>80912.33</v>
+        <v>69760.81</v>
       </c>
       <c r="I34" t="n">
-        <v>0.78150214</v>
+        <v>0.74046082</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="E35" t="s">
         <v>113</v>
       </c>
       <c r="F35" t="s">
         <v>152</v>
       </c>
       <c r="G35" t="n">
-        <v>25200</v>
+        <v>7174</v>
       </c>
       <c r="H35" t="n">
-        <v>77385.32</v>
+        <v>67303.54</v>
       </c>
       <c r="I35" t="n">
-        <v>0.74743606</v>
+        <v>0.71437867</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>92</v>
       </c>
       <c r="E36" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F36" t="s">
         <v>153</v>
       </c>
       <c r="G36" t="n">
-        <v>6174</v>
+        <v>2450</v>
       </c>
       <c r="H36" t="n">
-        <v>57207.9</v>
+        <v>51872.18</v>
       </c>
       <c r="I36" t="n">
-        <v>0.55254985</v>
+        <v>0.55058588</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37" t="s">
         <v>93</v>
       </c>
       <c r="E37" t="s">
         <v>113</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
       <c r="G37" t="n">
-        <v>2450</v>
+        <v>14000</v>
       </c>
       <c r="H37" t="n">
-        <v>53226.94</v>
+        <v>51287.74</v>
       </c>
       <c r="I37" t="n">
-        <v>0.51409924</v>
+        <v>0.54438247</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38" t="s">
         <v>94</v>
       </c>
       <c r="E38" t="s">
         <v>113</v>
       </c>
       <c r="F38" t="s">
         <v>155</v>
       </c>
       <c r="G38" t="n">
-        <v>14000</v>
+        <v>10200</v>
       </c>
       <c r="H38" t="n">
-        <v>51911.31</v>
+        <v>47300.05</v>
       </c>
       <c r="I38" t="n">
-        <v>0.50139206</v>
+        <v>0.50205601</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>55</v>
       </c>
       <c r="D39" t="s">
         <v>95</v>
       </c>
       <c r="E39" t="s">
         <v>113</v>
       </c>
       <c r="F39" t="s">
         <v>156</v>
       </c>
       <c r="G39" t="n">
         <v>11800</v>
       </c>
       <c r="H39" t="n">
-        <v>50940.88</v>
+        <v>45785.23</v>
       </c>
       <c r="I39" t="n">
-        <v>0.49201903</v>
+        <v>0.48597728</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>55</v>
       </c>
       <c r="D40" t="s">
         <v>96</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40" t="s">
         <v>157</v>
       </c>
       <c r="G40" t="n">
         <v>1100</v>
       </c>
       <c r="H40" t="n">
-        <v>49701.83</v>
+        <v>42232.46</v>
       </c>
       <c r="I40" t="n">
-        <v>0.48005151</v>
+        <v>0.44826719</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>55</v>
       </c>
       <c r="D41" t="s">
         <v>97</v>
       </c>
       <c r="E41" t="s">
         <v>113</v>
       </c>
       <c r="F41" t="s">
         <v>158</v>
       </c>
       <c r="G41" t="n">
-        <v>10200</v>
+        <v>11347</v>
       </c>
       <c r="H41" t="n">
-        <v>46996.94</v>
+        <v>36911.4</v>
       </c>
       <c r="I41" t="n">
-        <v>0.45392598</v>
+        <v>0.39178796</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>55</v>
       </c>
       <c r="D42" t="s">
         <v>98</v>
       </c>
       <c r="E42" t="s">
         <v>113</v>
       </c>
       <c r="F42" t="s">
         <v>159</v>
       </c>
       <c r="G42" t="n">
         <v>17235</v>
       </c>
       <c r="H42" t="n">
-        <v>45810.67</v>
+        <v>32777.73</v>
       </c>
       <c r="I42" t="n">
-        <v>0.44246824</v>
+        <v>0.34791203</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>55</v>
       </c>
       <c r="D43" t="s">
         <v>99</v>
       </c>
       <c r="E43" t="s">
         <v>113</v>
       </c>
       <c r="F43" t="s">
         <v>160</v>
       </c>
       <c r="G43" t="n">
-        <v>2700</v>
+        <v>2584</v>
       </c>
       <c r="H43" t="n">
-        <v>42110.09</v>
+        <v>30796.61</v>
       </c>
       <c r="I43" t="n">
-        <v>0.40672571</v>
+        <v>0.32688386</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>55</v>
       </c>
       <c r="D44" t="s">
         <v>100</v>
       </c>
       <c r="E44" t="s">
         <v>113</v>
       </c>
       <c r="F44" t="s">
         <v>161</v>
       </c>
       <c r="G44" t="n">
-        <v>11347</v>
+        <v>2700</v>
       </c>
       <c r="H44" t="n">
-        <v>38083.59</v>
+        <v>29563.49</v>
       </c>
       <c r="I44" t="n">
-        <v>0.36783525</v>
+        <v>0.31379518</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>55</v>
       </c>
       <c r="D45" t="s">
         <v>101</v>
       </c>
       <c r="E45" t="s">
         <v>113</v>
       </c>
       <c r="F45" t="s">
         <v>162</v>
       </c>
       <c r="G45" t="n">
-        <v>2584</v>
+        <v>3218</v>
       </c>
       <c r="H45" t="n">
-        <v>31476.86</v>
+        <v>22765.53</v>
       </c>
       <c r="I45" t="n">
-        <v>0.3040233</v>
+        <v>0.24163973</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>55</v>
       </c>
       <c r="D46" t="s">
         <v>102</v>
       </c>
       <c r="E46" t="s">
         <v>113</v>
       </c>
       <c r="F46" t="s">
         <v>163</v>
       </c>
       <c r="G46" t="n">
-        <v>3218</v>
+        <v>5482</v>
       </c>
       <c r="H46" t="n">
-        <v>24171.9</v>
+        <v>21550.24</v>
       </c>
       <c r="I46" t="n">
-        <v>0.2334674</v>
+        <v>0.2287403</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>55</v>
       </c>
       <c r="D47" t="s">
         <v>103</v>
       </c>
       <c r="E47" t="s">
         <v>113</v>
       </c>
       <c r="F47" t="s">
         <v>164</v>
       </c>
       <c r="G47" t="n">
-        <v>5482</v>
+        <v>29040</v>
       </c>
       <c r="H47" t="n">
-        <v>24112.98</v>
+        <v>18619.3</v>
       </c>
       <c r="I47" t="n">
-        <v>0.23289832</v>
+        <v>0.19763048</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>55</v>
       </c>
       <c r="D48" t="s">
         <v>104</v>
       </c>
       <c r="E48" t="s">
         <v>113</v>
       </c>
       <c r="F48" t="s">
         <v>165</v>
       </c>
       <c r="G48" t="n">
-        <v>1503</v>
+        <v>1947</v>
       </c>
       <c r="H48" t="n">
-        <v>22024.08</v>
+        <v>15176.13</v>
       </c>
       <c r="I48" t="n">
-        <v>0.21272241</v>
+        <v>0.1610837</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>55</v>
       </c>
       <c r="D49" t="s">
         <v>105</v>
       </c>
       <c r="E49" t="s">
         <v>113</v>
       </c>
       <c r="F49" t="s">
         <v>166</v>
       </c>
       <c r="G49" t="n">
-        <v>1947</v>
+        <v>1503</v>
       </c>
       <c r="H49" t="n">
-        <v>21583.72</v>
+        <v>14148.43</v>
       </c>
       <c r="I49" t="n">
-        <v>0.20846913</v>
+        <v>0.15017541</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>55</v>
       </c>
       <c r="D50" t="s">
         <v>106</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="F50" t="s">
         <v>167</v>
       </c>
       <c r="G50" t="n">
-        <v>29040</v>
+        <v>6090</v>
       </c>
       <c r="H50" t="n">
-        <v>19167.58</v>
+        <v>12806.39</v>
       </c>
       <c r="I50" t="n">
-        <v>0.18513253</v>
+        <v>0.13593062</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
         <v>55</v>
       </c>
       <c r="D51" t="s">
         <v>107</v>
       </c>
       <c r="E51" t="s">
         <v>113</v>
       </c>
       <c r="F51" t="s">
         <v>168</v>
       </c>
       <c r="G51" t="n">
         <v>3625</v>
       </c>
       <c r="H51" t="n">
-        <v>13478.27</v>
+        <v>9162.83</v>
       </c>
       <c r="I51" t="n">
-        <v>0.1301816</v>
+        <v>0.09725685</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>55</v>
       </c>
       <c r="D52" t="s">
         <v>108</v>
       </c>
       <c r="E52" t="s">
         <v>113</v>
       </c>
       <c r="F52" t="s">
         <v>169</v>
       </c>
       <c r="G52" t="n">
         <v>400</v>
       </c>
       <c r="H52" t="n">
-        <v>12905.2</v>
+        <v>8963.5</v>
       </c>
       <c r="I52" t="n">
-        <v>0.12464653</v>
+        <v>0.09514111</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>46304</v>
+        <v>46324</v>
       </c>
       <c r="B53" t="s">
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>56</v>
       </c>
       <c r="D53" t="s">
         <v>109</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="n">
-        <v>36106.66</v>
+        <v>47626.29</v>
       </c>
       <c r="H53" t="n">
-        <v>54996.94</v>
+        <v>55070.9</v>
       </c>
       <c r="I53" t="n">
-        <v>0.53119503</v>
+        <v>0.58453795</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>