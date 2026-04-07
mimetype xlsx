--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -4,443 +4,521 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>Galderma</t>
+  </si>
+  <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
-    <t>Galderma</t>
+    <t>Contemporary Amperex Technology (CATL)</t>
+  </si>
+  <si>
+    <t>J&amp;T Global Express</t>
   </si>
   <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
     <t>Lottomatica Group</t>
   </si>
   <si>
-    <t>J&amp;T Global Express</t>
-[...2 lines deleted...]
-    <t>Contemporary Amperex Technology (CATL)</t>
+    <t>Midea Group</t>
   </si>
   <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
-    <t>Midea Group</t>
-[...1 lines deleted...]
-  <si>
     <t>Zijin Gold International</t>
   </si>
   <si>
     <t>Renk</t>
   </si>
   <si>
+    <t>CSG (Czechoslovak Group)</t>
+  </si>
+  <si>
+    <t>Destek Finans Faktoring</t>
+  </si>
+  <si>
     <t>Laopu Gold</t>
   </si>
   <si>
+    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
+  </si>
+  <si>
     <t>Rakuten Bank</t>
   </si>
   <si>
     <t>Amman Mineral Internasional</t>
   </si>
   <si>
+    <t>WuXi XDC Cayman</t>
+  </si>
+  <si>
+    <t>Verisure</t>
+  </si>
+  <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
     <t>Tokyo Metro</t>
   </si>
   <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
     <t>Zabka Group</t>
   </si>
   <si>
-    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
-[...14 lines deleted...]
-    <t>Destek Finans Faktoring</t>
+    <t>SBI Shinsei Bank</t>
+  </si>
+  <si>
+    <t>MiniMax Group</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
+  </si>
+  <si>
+    <t>Guming Holdings</t>
+  </si>
+  <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
   </si>
   <si>
     <t>Jiangsu Hengrui Pharmaceuticals</t>
   </si>
   <si>
     <t>NOBA Bank Group</t>
   </si>
   <si>
-    <t>Ionos Group</t>
-[...2 lines deleted...]
-    <t>Zhejiang Sanhua Intelligent Controls</t>
+    <t>SANY Heavy Industry</t>
   </si>
   <si>
     <t>S.F. Holding</t>
   </si>
   <si>
-    <t>SANY Heavy Industry</t>
+    <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
     <t>Mao Geping Cosmetics</t>
   </si>
   <si>
-    <t>Chifeng Jilong Gold Mining</t>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
+    <t>Muyuan Foods</t>
   </si>
   <si>
     <t>MIXUE Group</t>
   </si>
   <si>
-    <t>Guming Holdings</t>
+    <t>Lens Technology</t>
+  </si>
+  <si>
+    <t>Shanghai Biren Intelligent Technology</t>
+  </si>
+  <si>
+    <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
-    <t>InnoScience Technology Holding</t>
-[...8 lines deleted...]
-    <t>Springer Nature</t>
+    <t>Busy Ming Group (Busy For You)</t>
+  </si>
+  <si>
+    <t>Eastroc Beverage Group</t>
+  </si>
+  <si>
+    <t>Shenzhen Han’s CNC Technology</t>
+  </si>
+  <si>
+    <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>GALD</t>
+  </si>
+  <si>
     <t>285A</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>GALD</t>
+    <t>3750</t>
+  </si>
+  <si>
+    <t>1519</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>LTMC</t>
   </si>
   <si>
-    <t>1519</t>
-[...2 lines deleted...]
-    <t>3750</t>
+    <t>300</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>300</t>
-[...1 lines deleted...]
-  <si>
     <t>2259</t>
   </si>
   <si>
     <t>R3NK</t>
   </si>
   <si>
+    <t>CSG</t>
+  </si>
+  <si>
+    <t>DSTKF</t>
+  </si>
+  <si>
     <t>6181</t>
   </si>
   <si>
+    <t>6990</t>
+  </si>
+  <si>
     <t>5838</t>
   </si>
   <si>
     <t>AMMN</t>
   </si>
   <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>VSURE</t>
+  </si>
+  <si>
+    <t>PUIG</t>
+  </si>
+  <si>
     <t>9023</t>
   </si>
   <si>
+    <t>CVC</t>
+  </si>
+  <si>
     <t>ZAB</t>
   </si>
   <si>
-    <t>6990</t>
-[...14 lines deleted...]
-    <t>DSTKF</t>
+    <t>8303</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>2050</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>NOBA</t>
   </si>
   <si>
-    <t>IOS</t>
-[...2 lines deleted...]
-    <t>2050</t>
+    <t>6031</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
-    <t>6031</t>
+    <t>6693</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>6693</t>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>2714</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>1364</t>
+    <t>6613</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>3288</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
-    <t>2577</t>
-[...8 lines deleted...]
-    <t>SPG</t>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>9980</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>470</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
     <t>Japan</t>
   </si>
   <si>
-    <t>Switzerland</t>
-[...1 lines deleted...]
-  <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
     <t>Indonesia</t>
   </si>
   <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
     <t>Poland</t>
   </si>
   <si>
-    <t>Netherlands</t>
-[...10 lines deleted...]
-  <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BRC2T72</t>
+  </si>
+  <si>
     <t>BMGYJ02</t>
   </si>
   <si>
-    <t>BRC2T72</t>
+    <t>BT9QPW8</t>
+  </si>
+  <si>
+    <t>BRBTW19</t>
   </si>
   <si>
     <t>BS5YNY7</t>
   </si>
   <si>
     <t>BMXPBZ7</t>
   </si>
   <si>
-    <t>BRBTW19</t>
-[...2 lines deleted...]
-    <t>BT9QPW8</t>
+    <t>BQB7ZL7</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
-    <t>BQB7ZL7</t>
-[...1 lines deleted...]
-  <si>
     <t>BSD3B20</t>
   </si>
   <si>
     <t>BMD6RR4</t>
   </si>
   <si>
+    <t>BTQKW99</t>
+  </si>
+  <si>
+    <t>BNXJ8G6</t>
+  </si>
+  <si>
     <t>BS854D3</t>
   </si>
   <si>
+    <t>BPXZ192</t>
+  </si>
+  <si>
     <t>BRPTWP9</t>
   </si>
   <si>
     <t>BRK2Z98</t>
   </si>
   <si>
+    <t>BQHNQ38</t>
+  </si>
+  <si>
+    <t>BVMN155</t>
+  </si>
+  <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
     <t>BQTY1X4</t>
   </si>
   <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
     <t>BRXWDB3</t>
   </si>
   <si>
-    <t>BPXZ192</t>
-[...14 lines deleted...]
-    <t>BNXJ8G6</t>
+    <t>BWJFCD6</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
+  </si>
+  <si>
+    <t>BQPCNJ2</t>
+  </si>
+  <si>
+    <t>BV4K4Z5</t>
   </si>
   <si>
     <t>BMV9P26</t>
   </si>
   <si>
     <t>BLDCLN9</t>
   </si>
   <si>
-    <t>BPRD664</t>
-[...2 lines deleted...]
-    <t>BV4K4Z5</t>
+    <t>BMHH632</t>
   </si>
   <si>
     <t>BRWL0W1</t>
   </si>
   <si>
-    <t>BMHH632</t>
+    <t>BV0TR57</t>
   </si>
   <si>
     <t>BPGKFW5</t>
   </si>
   <si>
-    <t>BV0TR57</t>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
+    <t>BVYDL20</t>
   </si>
   <si>
     <t>BV1D9W9</t>
   </si>
   <si>
-    <t>BQPCNJ2</t>
+    <t>BVMQ8J7</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
+    <t>BN4Q3S3</t>
   </si>
   <si>
     <t>BRDWN24</t>
   </si>
   <si>
-    <t>BRT4261</t>
-[...8 lines deleted...]
-    <t>BB22LL8</t>
+    <t>BTQJ2V8</t>
+  </si>
+  <si>
+    <t>BV6PQL8</t>
+  </si>
+  <si>
+    <t>BQFPN80</t>
+  </si>
+  <si>
+    <t>BTRCQW5</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -578,1184 +656,1445 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>133</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="E2" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F2" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="G2" t="n">
-        <v>9600</v>
+        <v>4513</v>
       </c>
       <c r="H2" t="n">
-        <v>1364189.89</v>
+        <v>883905.26</v>
       </c>
       <c r="I2" t="n">
-        <v>16.12413855</v>
+        <v>10.70477879</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E3" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>6543770</v>
+        <v>102</v>
+      </c>
+      <c r="F3" t="s">
+        <v>114</v>
       </c>
       <c r="G3" t="n">
-        <v>30400</v>
+        <v>6200</v>
       </c>
       <c r="H3" t="n">
-        <v>765038.17</v>
+        <v>819069.39</v>
       </c>
       <c r="I3" t="n">
-        <v>9.04242257</v>
+        <v>9.91956607</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="E4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>102</v>
+      </c>
+      <c r="F4" t="n">
+        <v>6543770</v>
       </c>
       <c r="G4" t="n">
-        <v>3690</v>
+        <v>26300</v>
       </c>
       <c r="H4" t="n">
-        <v>680704.63</v>
+        <v>581077.15</v>
       </c>
       <c r="I4" t="n">
-        <v>8.04563635</v>
+        <v>7.03729532</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="E5" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F5" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="G5" t="n">
-        <v>489000</v>
+        <v>7000</v>
       </c>
       <c r="H5" t="n">
-        <v>477103.63</v>
+        <v>560403.67</v>
       </c>
       <c r="I5" t="n">
-        <v>5.63915998</v>
+        <v>6.78692343</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="F6" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="G6" t="n">
-        <v>14142</v>
+        <v>288400</v>
       </c>
       <c r="H6" t="n">
-        <v>405220.5</v>
+        <v>378616.76</v>
       </c>
       <c r="I6" t="n">
-        <v>4.78953226</v>
+        <v>4.58534285</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F7" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="G7" t="n">
-        <v>333600</v>
+        <v>447000</v>
       </c>
       <c r="H7" t="n">
-        <v>401316.9</v>
+        <v>378103.11</v>
       </c>
       <c r="I7" t="n">
-        <v>4.74339338</v>
+        <v>4.57912215</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E8" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="F8" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="G8" t="n">
-        <v>4500</v>
+        <v>11690</v>
       </c>
       <c r="H8" t="n">
-        <v>385032.88</v>
+        <v>343837.81</v>
       </c>
       <c r="I8" t="n">
-        <v>4.55092326</v>
+        <v>4.16414277</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="F9" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="G9" t="n">
-        <v>11300</v>
+        <v>30100</v>
       </c>
       <c r="H9" t="n">
-        <v>382074.84</v>
+        <v>323346.22</v>
       </c>
       <c r="I9" t="n">
-        <v>4.5159605</v>
+        <v>3.91597371</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="F10" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="G10" t="n">
-        <v>34900</v>
+        <v>9700</v>
       </c>
       <c r="H10" t="n">
-        <v>380399.08</v>
+        <v>315335.05</v>
       </c>
       <c r="I10" t="n">
-        <v>4.49615374</v>
+        <v>3.81895222</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F11" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G11" t="n">
-        <v>12923</v>
+        <v>11209</v>
       </c>
       <c r="H11" t="n">
-        <v>299537</v>
+        <v>251834.62</v>
       </c>
       <c r="I11" t="n">
-        <v>3.54039868</v>
+        <v>3.04991272</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="F12" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="G12" t="n">
-        <v>4414</v>
+        <v>3801</v>
       </c>
       <c r="H12" t="n">
-        <v>286021.76</v>
+        <v>236268.05</v>
       </c>
       <c r="I12" t="n">
-        <v>3.38065435</v>
+        <v>2.86138948</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="F13" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="G13" t="n">
-        <v>2900</v>
+        <v>7355</v>
       </c>
       <c r="H13" t="n">
-        <v>239614.33</v>
+        <v>211581.68</v>
       </c>
       <c r="I13" t="n">
-        <v>2.83213846</v>
+        <v>2.56241837</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="F14" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="G14" t="n">
-        <v>5100</v>
+        <v>4152</v>
       </c>
       <c r="H14" t="n">
-        <v>195482.11</v>
+        <v>182293.17</v>
       </c>
       <c r="I14" t="n">
-        <v>2.31051458</v>
+        <v>2.20771178</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="F15" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="G15" t="n">
-        <v>693200</v>
+        <v>2200</v>
       </c>
       <c r="H15" t="n">
-        <v>184010.12</v>
+        <v>179074.01</v>
       </c>
       <c r="I15" t="n">
-        <v>2.17492058</v>
+        <v>2.16872526</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="F16" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="G16" t="n">
-        <v>16600</v>
+        <v>2600</v>
       </c>
       <c r="H16" t="n">
-        <v>169603.82</v>
+        <v>167017.52</v>
       </c>
       <c r="I16" t="n">
-        <v>2.0046443</v>
+        <v>2.02271181</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="F17" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="G17" t="n">
-        <v>29928</v>
+        <v>4400</v>
       </c>
       <c r="H17" t="n">
-        <v>165439.47</v>
+        <v>165385.77</v>
       </c>
       <c r="I17" t="n">
-        <v>1.95542348</v>
+        <v>2.00295005</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="F18" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="G18" t="n">
-        <v>3000</v>
+        <v>596000</v>
       </c>
       <c r="H18" t="n">
-        <v>159300.17</v>
+        <v>164829.8</v>
       </c>
       <c r="I18" t="n">
-        <v>1.88285959</v>
+        <v>1.99621682</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="F19" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="G19" t="n">
-        <v>12095</v>
+        <v>19000</v>
       </c>
       <c r="H19" t="n">
-        <v>154493.45</v>
+        <v>148231.08</v>
       </c>
       <c r="I19" t="n">
-        <v>1.82604622</v>
+        <v>1.79519344</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="F20" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="G20" t="n">
-        <v>15346</v>
+        <v>13213</v>
       </c>
       <c r="H20" t="n">
-        <v>153107.16</v>
+        <v>147680.84</v>
       </c>
       <c r="I20" t="n">
-        <v>1.80966087</v>
+        <v>1.7885296</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="F21" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="G21" t="n">
-        <v>22000</v>
+        <v>7176</v>
       </c>
       <c r="H21" t="n">
-        <v>152557.31</v>
+        <v>144850.31</v>
       </c>
       <c r="I21" t="n">
-        <v>1.80316188</v>
+        <v>1.75424969</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="F22" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="G22" t="n">
-        <v>8335</v>
+        <v>13400</v>
       </c>
       <c r="H22" t="n">
-        <v>147901.03</v>
+        <v>139261.65</v>
       </c>
       <c r="I22" t="n">
-        <v>1.74812665</v>
+        <v>1.68656668</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E23" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="F23" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="G23" t="n">
-        <v>3455</v>
+        <v>10414</v>
       </c>
       <c r="H23" t="n">
-        <v>136115.25</v>
+        <v>135375.61</v>
       </c>
       <c r="I23" t="n">
-        <v>1.60882379</v>
+        <v>1.63950372</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="F24" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="G24" t="n">
-        <v>9200</v>
+        <v>21120</v>
       </c>
       <c r="H24" t="n">
-        <v>76191.81</v>
+        <v>127470.13</v>
       </c>
       <c r="I24" t="n">
-        <v>0.90055447</v>
+        <v>1.54376222</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>102</v>
+      </c>
+      <c r="F25" t="n">
+        <v>6730936</v>
       </c>
       <c r="G25" t="n">
-        <v>8183</v>
+        <v>10900</v>
       </c>
       <c r="H25" t="n">
-        <v>76190.99</v>
+        <v>117546.34</v>
       </c>
       <c r="I25" t="n">
-        <v>0.90054478</v>
+        <v>1.42357742</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="F26" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="G26" t="n">
-        <v>2814</v>
+        <v>840</v>
       </c>
       <c r="H26" t="n">
-        <v>71402.58</v>
+        <v>101756.8</v>
       </c>
       <c r="I26" t="n">
-        <v>0.84394783</v>
+        <v>1.23235383</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F27" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="G27" t="n">
-        <v>16032</v>
+        <v>14600</v>
       </c>
       <c r="H27" t="n">
-        <v>62199.37</v>
+        <v>97977.83</v>
       </c>
       <c r="I27" t="n">
-        <v>0.73516984</v>
+        <v>1.18658757</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="G28" t="n">
-        <v>13800</v>
+        <v>24000</v>
       </c>
       <c r="H28" t="n">
-        <v>61646.64</v>
+        <v>87878.44</v>
       </c>
       <c r="I28" t="n">
-        <v>0.72863681</v>
+        <v>1.06427612</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="E29" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F29" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="G29" t="n">
-        <v>20145</v>
+        <v>22006</v>
       </c>
       <c r="H29" t="n">
-        <v>58604.57</v>
+        <v>83665.53</v>
       </c>
       <c r="I29" t="n">
-        <v>0.69268085</v>
+        <v>1.01325451</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F30" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="G30" t="n">
-        <v>5200</v>
+        <v>9800</v>
       </c>
       <c r="H30" t="n">
-        <v>54088.5</v>
+        <v>83332.7</v>
       </c>
       <c r="I30" t="n">
-        <v>0.63930284</v>
+        <v>1.00922368</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="F31" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="G31" t="n">
-        <v>11200</v>
+        <v>7906</v>
       </c>
       <c r="H31" t="n">
-        <v>53893.88</v>
+        <v>68748.55</v>
       </c>
       <c r="I31" t="n">
-        <v>0.63700251</v>
+        <v>0.8325983</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F32" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G32" t="n">
-        <v>1050</v>
+        <v>21745</v>
       </c>
       <c r="H32" t="n">
-        <v>47146.41</v>
+        <v>57982.23</v>
       </c>
       <c r="I32" t="n">
-        <v>0.55725032</v>
+        <v>0.70220981</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="G33" t="n">
-        <v>11600</v>
+        <v>12000</v>
       </c>
       <c r="H33" t="n">
-        <v>42160.27</v>
+        <v>54349.91</v>
       </c>
       <c r="I33" t="n">
-        <v>0.49831628</v>
+        <v>0.6582196</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F34" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="G34" t="n">
-        <v>3413</v>
+        <v>9800</v>
       </c>
       <c r="H34" t="n">
-        <v>40360.62</v>
+        <v>52362.69</v>
       </c>
       <c r="I34" t="n">
-        <v>0.47704519</v>
+        <v>0.63415282</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D35" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E35" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="G35" t="n">
-        <v>4800</v>
+        <v>5300</v>
       </c>
       <c r="H35" t="n">
-        <v>38618.22</v>
+        <v>51288.58</v>
       </c>
       <c r="I35" t="n">
-        <v>0.45645077</v>
+        <v>0.62114451</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E36" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F36" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="G36" t="n">
-        <v>12505</v>
+        <v>2000</v>
       </c>
       <c r="H36" t="n">
-        <v>36314.88</v>
+        <v>44653.68</v>
       </c>
       <c r="I36" t="n">
-        <v>0.42922628</v>
+        <v>0.54079072</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D37" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E37" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="F37" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G37" t="n">
-        <v>7033</v>
+        <v>900</v>
       </c>
       <c r="H37" t="n">
-        <v>31650.97</v>
+        <v>39729.02</v>
       </c>
       <c r="I37" t="n">
-        <v>0.37410087</v>
+        <v>0.48114927</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D38" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="F38" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="G38" t="n">
-        <v>1185</v>
+        <v>6800</v>
       </c>
       <c r="H38" t="n">
-        <v>20536.41</v>
+        <v>34875.8</v>
       </c>
       <c r="I38" t="n">
-        <v>0.24273155</v>
+        <v>0.42237301</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46098</v>
+        <v>46118</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
+        <v>50</v>
+      </c>
+      <c r="D39" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" t="s">
+        <v>103</v>
+      </c>
+      <c r="F39" t="s">
+        <v>148</v>
+      </c>
+      <c r="G39" t="n">
+        <v>950</v>
+      </c>
+      <c r="H39" t="n">
+        <v>34300.4</v>
+      </c>
+      <c r="I39" t="n">
+        <v>0.41540447</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" t="s">
+        <v>103</v>
+      </c>
+      <c r="F40" t="s">
+        <v>149</v>
+      </c>
+      <c r="G40" t="n">
+        <v>14143</v>
+      </c>
+      <c r="H40" t="n">
+        <v>33940.6</v>
+      </c>
+      <c r="I40" t="n">
+        <v>0.41104701</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B41" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" t="s">
+        <v>103</v>
+      </c>
+      <c r="F41" t="s">
+        <v>150</v>
+      </c>
+      <c r="G41" t="n">
+        <v>9000</v>
+      </c>
+      <c r="H41" t="n">
+        <v>33873</v>
+      </c>
+      <c r="I41" t="n">
+        <v>0.41022832</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B42" t="s">
         <v>42</v>
       </c>
-      <c r="D39" t="s">
-[...11 lines deleted...]
-        <v>0.06234479</v>
+      <c r="C42" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" t="s">
+        <v>151</v>
+      </c>
+      <c r="G42" t="n">
+        <v>6803</v>
+      </c>
+      <c r="H42" t="n">
+        <v>33103.23</v>
+      </c>
+      <c r="I42" t="n">
+        <v>0.40090581</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" t="s">
+        <v>103</v>
+      </c>
+      <c r="F43" t="s">
+        <v>152</v>
+      </c>
+      <c r="G43" t="n">
+        <v>2979</v>
+      </c>
+      <c r="H43" t="n">
+        <v>29949.25</v>
+      </c>
+      <c r="I43" t="n">
+        <v>0.36270866</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B44" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" t="s">
+        <v>95</v>
+      </c>
+      <c r="E44" t="s">
+        <v>103</v>
+      </c>
+      <c r="F44" t="s">
+        <v>153</v>
+      </c>
+      <c r="G44" t="n">
+        <v>600</v>
+      </c>
+      <c r="H44" t="n">
+        <v>29241.78</v>
+      </c>
+      <c r="I44" t="n">
+        <v>0.35414065</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B45" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" t="s">
+        <v>96</v>
+      </c>
+      <c r="E45" t="s">
+        <v>103</v>
+      </c>
+      <c r="F45" t="s">
+        <v>154</v>
+      </c>
+      <c r="G45" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H45" t="n">
+        <v>25975.68</v>
+      </c>
+      <c r="I45" t="n">
+        <v>0.31458565</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B46" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E46" t="s">
+        <v>103</v>
+      </c>
+      <c r="F46" t="s">
+        <v>155</v>
+      </c>
+      <c r="G46" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H46" t="n">
+        <v>16381.52</v>
+      </c>
+      <c r="I46" t="n">
+        <v>0.19839292</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" t="s">
+        <v>103</v>
+      </c>
+      <c r="F47" t="s">
+        <v>156</v>
+      </c>
+      <c r="G47" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H47" t="n">
+        <v>16228.42</v>
+      </c>
+      <c r="I47" t="n">
+        <v>0.19653876</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B48" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D48" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48" t="n">
+        <v>35589.41</v>
+      </c>
+      <c r="H48" t="n">
+        <v>43118.43</v>
+      </c>
+      <c r="I48" t="n">
+        <v>0.52219763</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>