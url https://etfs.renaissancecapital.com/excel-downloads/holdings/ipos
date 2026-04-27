--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -12,513 +12,513 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>Kioxia (Toshiba Memory)</t>
+  </si>
+  <si>
     <t>Galderma</t>
   </si>
   <si>
-    <t>Kioxia (Toshiba Memory)</t>
-[...1 lines deleted...]
-  <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
+    <t>Horizon Robotics</t>
+  </si>
+  <si>
+    <t>Kokusai Electric</t>
+  </si>
+  <si>
     <t>J&amp;T Global Express</t>
   </si>
   <si>
-    <t>Horizon Robotics</t>
-[...1 lines deleted...]
-  <si>
     <t>Lottomatica Group</t>
   </si>
   <si>
     <t>Midea Group</t>
   </si>
   <si>
-    <t>Kokusai Electric</t>
+    <t>Renk</t>
+  </si>
+  <si>
+    <t>Destek Finans Faktoring</t>
   </si>
   <si>
     <t>Zijin Gold International</t>
   </si>
   <si>
-    <t>Renk</t>
-[...1 lines deleted...]
-  <si>
     <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
-    <t>Destek Finans Faktoring</t>
+    <t>Amman Mineral Internasional</t>
+  </si>
+  <si>
+    <t>Rakuten Bank</t>
+  </si>
+  <si>
+    <t>Verisure</t>
   </si>
   <si>
     <t>Laopu Gold</t>
   </si>
   <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
     <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
   </si>
   <si>
-    <t>Rakuten Bank</t>
-[...2 lines deleted...]
-    <t>Amman Mineral Internasional</t>
+    <t>Zabka Group</t>
   </si>
   <si>
     <t>WuXi XDC Cayman</t>
   </si>
   <si>
-    <t>Verisure</t>
-[...4 lines deleted...]
-  <si>
     <t>Tokyo Metro</t>
   </si>
   <si>
-    <t>CVC Capital Partners</t>
-[...2 lines deleted...]
-    <t>Zabka Group</t>
+    <t>InnoScience Technology Holding</t>
   </si>
   <si>
     <t>SBI Shinsei Bank</t>
   </si>
   <si>
     <t>MiniMax Group</t>
   </si>
   <si>
-    <t>InnoScience Technology Holding</t>
+    <t>Jiangsu Hengrui Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
   </si>
   <si>
     <t>Guming Holdings</t>
   </si>
   <si>
-    <t>Zhejiang Sanhua Intelligent Controls</t>
-[...4 lines deleted...]
-  <si>
     <t>NOBA Bank Group</t>
   </si>
   <si>
     <t>SANY Heavy Industry</t>
   </si>
   <si>
+    <t>Montage Technology</t>
+  </si>
+  <si>
     <t>S.F. Holding</t>
   </si>
   <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
+    <t>Shanghai Biren Intelligent Technology</t>
+  </si>
+  <si>
+    <t>Mao Geping Cosmetics</t>
+  </si>
+  <si>
     <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
-    <t>Mao Geping Cosmetics</t>
-[...5 lines deleted...]
-    <t>GigaDevice Semiconductor</t>
+    <t>MIXUE Group</t>
   </si>
   <si>
     <t>Muyuan Foods</t>
   </si>
   <si>
-    <t>MIXUE Group</t>
+    <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
     <t>Lens Technology</t>
   </si>
   <si>
-    <t>Shanghai Biren Intelligent Technology</t>
-[...4 lines deleted...]
-  <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
     <t>Busy Ming Group (Busy For You)</t>
   </si>
   <si>
     <t>Eastroc Beverage Group</t>
   </si>
   <si>
+    <t>Wuxi Lead Intelligent Equipment</t>
+  </si>
+  <si>
     <t>Shenzhen Han’s CNC Technology</t>
   </si>
   <si>
-    <t>Wuxi Lead Intelligent Equipment</t>
-[...1 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>285A</t>
+  </si>
+  <si>
     <t>GALD</t>
   </si>
   <si>
-    <t>285A</t>
-[...1 lines deleted...]
-  <si>
     <t>5016</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
+    <t>9660</t>
+  </si>
+  <si>
+    <t>6525</t>
+  </si>
+  <si>
     <t>1519</t>
   </si>
   <si>
-    <t>9660</t>
-[...1 lines deleted...]
-  <si>
     <t>LTMC</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>6525</t>
+    <t>R3NK</t>
+  </si>
+  <si>
+    <t>DSTKF</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>R3NK</t>
-[...1 lines deleted...]
-  <si>
     <t>CSG</t>
   </si>
   <si>
-    <t>DSTKF</t>
+    <t>AMMN</t>
+  </si>
+  <si>
+    <t>5838</t>
+  </si>
+  <si>
+    <t>VSURE</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
+    <t>CVC</t>
+  </si>
+  <si>
+    <t>PUIG</t>
+  </si>
+  <si>
     <t>6990</t>
   </si>
   <si>
-    <t>5838</t>
-[...2 lines deleted...]
-    <t>AMMN</t>
+    <t>ZAB</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>VSURE</t>
-[...4 lines deleted...]
-  <si>
     <t>9023</t>
   </si>
   <si>
-    <t>CVC</t>
-[...2 lines deleted...]
-    <t>ZAB</t>
+    <t>2577</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>2577</t>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>2050</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>2050</t>
-[...4 lines deleted...]
-  <si>
     <t>NOBA</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
+    <t>6809</t>
+  </si>
+  <si>
     <t>6936</t>
   </si>
   <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
     <t>6693</t>
   </si>
   <si>
-    <t>1318</t>
-[...5 lines deleted...]
-    <t>3986</t>
+    <t>2097</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>2097</t>
+    <t>3288</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>6082</t>
-[...4 lines deleted...]
-  <si>
     <t>9927</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
+    <t>470</t>
+  </si>
+  <si>
     <t>3200</t>
   </si>
   <si>
-    <t>470</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
+    <t>Japan</t>
+  </si>
+  <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>Japan</t>
-[...1 lines deleted...]
-  <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
+    <t>Turkey</t>
+  </si>
+  <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>Turkey</t>
-[...1 lines deleted...]
-  <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BMGYJ02</t>
+  </si>
+  <si>
     <t>BRC2T72</t>
   </si>
   <si>
-    <t>BMGYJ02</t>
-[...1 lines deleted...]
-  <si>
     <t>BT9QPW8</t>
   </si>
   <si>
+    <t>BS5YNY7</t>
+  </si>
+  <si>
+    <t>BNGHNG2</t>
+  </si>
+  <si>
     <t>BRBTW19</t>
   </si>
   <si>
-    <t>BS5YNY7</t>
-[...1 lines deleted...]
-  <si>
     <t>BMXPBZ7</t>
   </si>
   <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
-    <t>BNGHNG2</t>
+    <t>BMD6RR4</t>
+  </si>
+  <si>
+    <t>BNXJ8G6</t>
   </si>
   <si>
     <t>BSD3B20</t>
   </si>
   <si>
-    <t>BMD6RR4</t>
-[...1 lines deleted...]
-  <si>
     <t>BTQKW99</t>
   </si>
   <si>
-    <t>BNXJ8G6</t>
+    <t>BRK2Z98</t>
+  </si>
+  <si>
+    <t>BRPTWP9</t>
+  </si>
+  <si>
+    <t>BVMN155</t>
   </si>
   <si>
     <t>BS854D3</t>
   </si>
   <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
     <t>BPXZ192</t>
   </si>
   <si>
-    <t>BRPTWP9</t>
-[...2 lines deleted...]
-    <t>BRK2Z98</t>
+    <t>BRXWDB3</t>
   </si>
   <si>
     <t>BQHNQ38</t>
   </si>
   <si>
-    <t>BVMN155</t>
-[...4 lines deleted...]
-  <si>
     <t>BQTY1X4</t>
   </si>
   <si>
-    <t>BRX9808</t>
-[...2 lines deleted...]
-    <t>BRXWDB3</t>
+    <t>BRT4261</t>
   </si>
   <si>
     <t>BWJFCD6</t>
   </si>
   <si>
-    <t>BRT4261</t>
+    <t>BMV9P26</t>
+  </si>
+  <si>
+    <t>BV4K4Z5</t>
   </si>
   <si>
     <t>BQPCNJ2</t>
   </si>
   <si>
-    <t>BV4K4Z5</t>
-[...4 lines deleted...]
-  <si>
     <t>BLDCLN9</t>
   </si>
   <si>
     <t>BMHH632</t>
   </si>
   <si>
+    <t>BQGFD56</t>
+  </si>
+  <si>
     <t>BRWL0W1</t>
   </si>
   <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
+    <t>BPGKFW5</t>
+  </si>
+  <si>
     <t>BV0TR57</t>
   </si>
   <si>
-    <t>BPGKFW5</t>
-[...5 lines deleted...]
-    <t>BWJFD11</t>
+    <t>BV1D9W9</t>
   </si>
   <si>
     <t>BVYDL20</t>
   </si>
   <si>
-    <t>BV1D9W9</t>
+    <t>BN4Q3S3</t>
   </si>
   <si>
     <t>BVMQ8J7</t>
   </si>
   <si>
-    <t>BV6GRF2</t>
-[...4 lines deleted...]
-  <si>
     <t>BRDWN24</t>
   </si>
   <si>
     <t>BTQJ2V8</t>
   </si>
   <si>
     <t>BV6PQL8</t>
   </si>
   <si>
+    <t>BTRCQW5</t>
+  </si>
+  <si>
     <t>BQFPN80</t>
-  </si>
-[...1 lines deleted...]
-    <t>BTRCQW5</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -662,1439 +662,1439 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>158</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2" t="s">
         <v>53</v>
       </c>
       <c r="E2" t="s">
         <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>113</v>
       </c>
       <c r="G2" t="n">
-        <v>4513</v>
+        <v>6200</v>
       </c>
       <c r="H2" t="n">
-        <v>883905.26</v>
+        <v>1373550.41</v>
       </c>
       <c r="I2" t="n">
-        <v>10.70477879</v>
+        <v>14.58384628</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>102</v>
       </c>
       <c r="F3" t="s">
         <v>114</v>
       </c>
       <c r="G3" t="n">
-        <v>6200</v>
+        <v>4513</v>
       </c>
       <c r="H3" t="n">
-        <v>819069.39</v>
+        <v>920276.658</v>
       </c>
       <c r="I3" t="n">
-        <v>9.91956607</v>
+        <v>9.77115453</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>50</v>
       </c>
       <c r="D4" t="s">
         <v>55</v>
       </c>
       <c r="E4" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F4" t="n">
         <v>6543770</v>
       </c>
       <c r="G4" t="n">
         <v>26300</v>
       </c>
       <c r="H4" t="n">
-        <v>581077.15</v>
+        <v>766273.64</v>
       </c>
       <c r="I4" t="n">
-        <v>7.03729532</v>
+        <v>8.13600789</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>103</v>
       </c>
       <c r="F5" t="s">
         <v>115</v>
       </c>
       <c r="G5" t="n">
         <v>7000</v>
       </c>
       <c r="H5" t="n">
-        <v>560403.67</v>
+        <v>627836.76</v>
       </c>
       <c r="I5" t="n">
-        <v>6.78692343</v>
+        <v>6.6661367</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>50</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>103</v>
       </c>
       <c r="F6" t="s">
         <v>116</v>
       </c>
       <c r="G6" t="n">
-        <v>288400</v>
+        <v>447000</v>
       </c>
       <c r="H6" t="n">
-        <v>378616.76</v>
+        <v>425744.18</v>
       </c>
       <c r="I6" t="n">
-        <v>4.58534285</v>
+        <v>4.52039301</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>117</v>
       </c>
       <c r="G7" t="n">
-        <v>447000</v>
+        <v>9700</v>
       </c>
       <c r="H7" t="n">
-        <v>378103.11</v>
+        <v>399601.13</v>
       </c>
       <c r="I7" t="n">
-        <v>4.57912215</v>
+        <v>4.24281585</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>59</v>
       </c>
       <c r="E8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F8" t="s">
         <v>118</v>
       </c>
       <c r="G8" t="n">
-        <v>11690</v>
+        <v>288400</v>
       </c>
       <c r="H8" t="n">
-        <v>343837.81</v>
+        <v>382940.2</v>
       </c>
       <c r="I8" t="n">
-        <v>4.16414277</v>
+        <v>4.06591631</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F9" t="s">
         <v>119</v>
       </c>
       <c r="G9" t="n">
-        <v>30100</v>
+        <v>11690</v>
       </c>
       <c r="H9" t="n">
-        <v>323346.22</v>
+        <v>356990.58</v>
       </c>
       <c r="I9" t="n">
-        <v>3.91597371</v>
+        <v>3.79039291</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F10" t="s">
         <v>120</v>
       </c>
       <c r="G10" t="n">
-        <v>9700</v>
+        <v>30100</v>
       </c>
       <c r="H10" t="n">
-        <v>315335.05</v>
+        <v>344139.45</v>
       </c>
       <c r="I10" t="n">
-        <v>3.81895222</v>
+        <v>3.65394441</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F11" t="s">
         <v>121</v>
       </c>
       <c r="G11" t="n">
-        <v>11209</v>
+        <v>3801</v>
       </c>
       <c r="H11" t="n">
-        <v>251834.62</v>
+        <v>252807.11</v>
       </c>
       <c r="I11" t="n">
-        <v>3.04991272</v>
+        <v>2.68421166</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F12" t="s">
         <v>122</v>
       </c>
       <c r="G12" t="n">
-        <v>3801</v>
+        <v>4152</v>
       </c>
       <c r="H12" t="n">
-        <v>236268.05</v>
+        <v>233388.25</v>
       </c>
       <c r="I12" t="n">
-        <v>2.86138948</v>
+        <v>2.47802945</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F13" t="s">
         <v>123</v>
       </c>
       <c r="G13" t="n">
-        <v>7355</v>
+        <v>11209</v>
       </c>
       <c r="H13" t="n">
-        <v>211581.68</v>
+        <v>229118.72</v>
       </c>
       <c r="I13" t="n">
-        <v>2.56241837</v>
+        <v>2.43269717</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>107</v>
       </c>
       <c r="F14" t="s">
         <v>124</v>
       </c>
       <c r="G14" t="n">
-        <v>4152</v>
+        <v>7355</v>
       </c>
       <c r="H14" t="n">
-        <v>182293.17</v>
+        <v>183477.02</v>
       </c>
       <c r="I14" t="n">
-        <v>2.20771178</v>
+        <v>1.94809061</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="F15" t="s">
         <v>125</v>
       </c>
       <c r="G15" t="n">
-        <v>2200</v>
+        <v>596000</v>
       </c>
       <c r="H15" t="n">
-        <v>179074.01</v>
+        <v>180161.99</v>
       </c>
       <c r="I15" t="n">
-        <v>2.16872526</v>
+        <v>1.91289286</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F16" t="s">
         <v>126</v>
       </c>
       <c r="G16" t="n">
-        <v>2600</v>
+        <v>4400</v>
       </c>
       <c r="H16" t="n">
-        <v>167017.52</v>
+        <v>172197.87</v>
       </c>
       <c r="I16" t="n">
-        <v>2.02271181</v>
+        <v>1.8283328</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F17" t="s">
         <v>127</v>
       </c>
       <c r="G17" t="n">
-        <v>4400</v>
+        <v>13213</v>
       </c>
       <c r="H17" t="n">
-        <v>165385.77</v>
+        <v>171715.32</v>
       </c>
       <c r="I17" t="n">
-        <v>2.00295005</v>
+        <v>1.82320926</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="F18" t="s">
         <v>128</v>
       </c>
       <c r="G18" t="n">
-        <v>596000</v>
+        <v>2200</v>
       </c>
       <c r="H18" t="n">
-        <v>164829.8</v>
+        <v>165159.05</v>
       </c>
       <c r="I18" t="n">
-        <v>1.99621682</v>
+        <v>1.75359723</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
       <c r="G19" t="n">
-        <v>19000</v>
+        <v>10414</v>
       </c>
       <c r="H19" t="n">
-        <v>148231.08</v>
+        <v>158342.57</v>
       </c>
       <c r="I19" t="n">
-        <v>1.79519344</v>
+        <v>1.68122239</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F20" t="s">
         <v>130</v>
       </c>
       <c r="G20" t="n">
-        <v>13213</v>
+        <v>7176</v>
       </c>
       <c r="H20" t="n">
-        <v>147680.84</v>
+        <v>154313.2</v>
       </c>
       <c r="I20" t="n">
-        <v>1.7885296</v>
+        <v>1.63844004</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="F21" t="s">
         <v>131</v>
       </c>
       <c r="G21" t="n">
-        <v>7176</v>
+        <v>2600</v>
       </c>
       <c r="H21" t="n">
-        <v>144850.31</v>
+        <v>154225.05</v>
       </c>
       <c r="I21" t="n">
-        <v>1.75424969</v>
+        <v>1.6375041</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="F22" t="s">
         <v>132</v>
       </c>
       <c r="G22" t="n">
-        <v>13400</v>
+        <v>21120</v>
       </c>
       <c r="H22" t="n">
-        <v>139261.65</v>
+        <v>144228.75</v>
       </c>
       <c r="I22" t="n">
-        <v>1.68656668</v>
+        <v>1.53136711</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F23" t="s">
         <v>133</v>
       </c>
       <c r="G23" t="n">
-        <v>10414</v>
+        <v>19000</v>
       </c>
       <c r="H23" t="n">
-        <v>135375.61</v>
+        <v>141667.04</v>
       </c>
       <c r="I23" t="n">
-        <v>1.63950372</v>
+        <v>1.50416783</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F24" t="s">
         <v>134</v>
       </c>
       <c r="G24" t="n">
-        <v>21120</v>
+        <v>13400</v>
       </c>
       <c r="H24" t="n">
-        <v>127470.13</v>
+        <v>132363.81</v>
       </c>
       <c r="I24" t="n">
-        <v>1.54376222</v>
+        <v>1.4053896</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>103</v>
+      </c>
+      <c r="F25" t="s">
+        <v>135</v>
       </c>
       <c r="G25" t="n">
-        <v>10900</v>
+        <v>14600</v>
       </c>
       <c r="H25" t="n">
-        <v>117546.34</v>
+        <v>121162.6</v>
       </c>
       <c r="I25" t="n">
-        <v>1.42357742</v>
+        <v>1.28645932</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>101</v>
+      </c>
+      <c r="F26" t="n">
+        <v>6730936</v>
       </c>
       <c r="G26" t="n">
-        <v>840</v>
+        <v>10900</v>
       </c>
       <c r="H26" t="n">
-        <v>101756.8</v>
+        <v>119237.95</v>
       </c>
       <c r="I26" t="n">
-        <v>1.23235383</v>
+        <v>1.26602411</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="F27" t="s">
         <v>136</v>
       </c>
       <c r="G27" t="n">
-        <v>14600</v>
+        <v>840</v>
       </c>
       <c r="H27" t="n">
-        <v>97977.83</v>
+        <v>92070.81</v>
       </c>
       <c r="I27" t="n">
-        <v>1.18658757</v>
+        <v>0.97757354</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28" t="s">
         <v>79</v>
       </c>
       <c r="E28" t="s">
         <v>103</v>
       </c>
       <c r="F28" t="s">
         <v>137</v>
       </c>
       <c r="G28" t="n">
-        <v>24000</v>
+        <v>9800</v>
       </c>
       <c r="H28" t="n">
-        <v>87878.44</v>
+        <v>85957.78</v>
       </c>
       <c r="I28" t="n">
-        <v>1.06427612</v>
+        <v>0.91266767</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" t="s">
         <v>103</v>
       </c>
       <c r="F29" t="s">
         <v>138</v>
       </c>
       <c r="G29" t="n">
         <v>22006</v>
       </c>
       <c r="H29" t="n">
-        <v>83665.53</v>
+        <v>84287.8</v>
       </c>
       <c r="I29" t="n">
-        <v>1.01325451</v>
+        <v>0.89493644</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="E30" t="s">
         <v>103</v>
       </c>
       <c r="F30" t="s">
         <v>139</v>
       </c>
       <c r="G30" t="n">
-        <v>9800</v>
+        <v>24000</v>
       </c>
       <c r="H30" t="n">
-        <v>83332.7</v>
+        <v>78320.32</v>
       </c>
       <c r="I30" t="n">
-        <v>1.00922368</v>
+        <v>0.83157596</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
       <c r="E31" t="s">
         <v>109</v>
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" t="n">
         <v>7906</v>
       </c>
       <c r="H31" t="n">
-        <v>68748.55</v>
+        <v>76070.19</v>
       </c>
       <c r="I31" t="n">
-        <v>0.8325983</v>
+        <v>0.80768492</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="E32" t="s">
         <v>103</v>
       </c>
       <c r="F32" t="s">
         <v>141</v>
       </c>
       <c r="G32" t="n">
         <v>21745</v>
       </c>
       <c r="H32" t="n">
-        <v>57982.23</v>
+        <v>58912.46</v>
       </c>
       <c r="I32" t="n">
-        <v>0.70220981</v>
+        <v>0.62551054</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33" t="s">
         <v>84</v>
       </c>
       <c r="E33" t="s">
         <v>103</v>
       </c>
       <c r="F33" t="s">
         <v>142</v>
       </c>
       <c r="G33" t="n">
-        <v>12000</v>
+        <v>2000</v>
       </c>
       <c r="H33" t="n">
-        <v>54349.91</v>
+        <v>58627.89</v>
       </c>
       <c r="I33" t="n">
-        <v>0.6582196</v>
+        <v>0.62248908</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
       <c r="E34" t="s">
         <v>103</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="H34" t="n">
-        <v>52362.69</v>
+        <v>54082.69</v>
       </c>
       <c r="I34" t="n">
-        <v>0.63415282</v>
+        <v>0.57422984</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
       <c r="E35" t="s">
         <v>103</v>
       </c>
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="n">
-        <v>5300</v>
+        <v>900</v>
       </c>
       <c r="H35" t="n">
-        <v>51288.58</v>
+        <v>51891.81</v>
       </c>
       <c r="I35" t="n">
-        <v>0.62114451</v>
+        <v>0.5509679</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>50</v>
       </c>
       <c r="D36" t="s">
         <v>87</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" t="n">
-        <v>2000</v>
+        <v>9000</v>
       </c>
       <c r="H36" t="n">
-        <v>44653.68</v>
+        <v>51133.43</v>
       </c>
       <c r="I36" t="n">
-        <v>0.54079072</v>
+        <v>0.5429157</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
       </c>
       <c r="D37" t="s">
         <v>88</v>
       </c>
       <c r="E37" t="s">
         <v>103</v>
       </c>
       <c r="F37" t="s">
         <v>146</v>
       </c>
       <c r="G37" t="n">
-        <v>900</v>
+        <v>5300</v>
       </c>
       <c r="H37" t="n">
-        <v>39729.02</v>
+        <v>50987.24</v>
       </c>
       <c r="I37" t="n">
-        <v>0.48114927</v>
+        <v>0.54136351</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
         <v>89</v>
       </c>
       <c r="E38" t="s">
         <v>103</v>
       </c>
       <c r="F38" t="s">
         <v>147</v>
       </c>
       <c r="G38" t="n">
-        <v>6800</v>
+        <v>9800</v>
       </c>
       <c r="H38" t="n">
-        <v>34875.8</v>
+        <v>48947.14</v>
       </c>
       <c r="I38" t="n">
-        <v>0.42237301</v>
+        <v>0.51970249</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="E39" t="s">
         <v>103</v>
       </c>
       <c r="F39" t="s">
         <v>148</v>
       </c>
       <c r="G39" t="n">
         <v>950</v>
       </c>
       <c r="H39" t="n">
-        <v>34300.4</v>
+        <v>36799.47</v>
       </c>
       <c r="I39" t="n">
-        <v>0.41540447</v>
+        <v>0.39072306</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>50</v>
       </c>
       <c r="D40" t="s">
         <v>91</v>
       </c>
       <c r="E40" t="s">
         <v>103</v>
       </c>
       <c r="F40" t="s">
         <v>149</v>
       </c>
       <c r="G40" t="n">
-        <v>14143</v>
+        <v>6800</v>
       </c>
       <c r="H40" t="n">
-        <v>33940.6</v>
+        <v>34362.68</v>
       </c>
       <c r="I40" t="n">
-        <v>0.41104701</v>
+        <v>0.36485013</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>50</v>
       </c>
       <c r="D41" t="s">
         <v>92</v>
       </c>
       <c r="E41" t="s">
         <v>103</v>
       </c>
       <c r="F41" t="s">
         <v>150</v>
       </c>
       <c r="G41" t="n">
-        <v>9000</v>
+        <v>6803</v>
       </c>
       <c r="H41" t="n">
-        <v>33873</v>
+        <v>31355.23</v>
       </c>
       <c r="I41" t="n">
-        <v>0.41022832</v>
+        <v>0.33291814</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>50</v>
       </c>
       <c r="D42" t="s">
         <v>93</v>
       </c>
       <c r="E42" t="s">
         <v>103</v>
       </c>
       <c r="F42" t="s">
         <v>151</v>
       </c>
       <c r="G42" t="n">
-        <v>6803</v>
+        <v>14143</v>
       </c>
       <c r="H42" t="n">
-        <v>33103.23</v>
+        <v>30949.58</v>
       </c>
       <c r="I42" t="n">
-        <v>0.40090581</v>
+        <v>0.3286111</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>50</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" t="s">
         <v>103</v>
       </c>
       <c r="F43" t="s">
         <v>152</v>
       </c>
       <c r="G43" t="n">
         <v>2979</v>
       </c>
       <c r="H43" t="n">
-        <v>29949.25</v>
+        <v>30883.67</v>
       </c>
       <c r="I43" t="n">
-        <v>0.36270866</v>
+        <v>0.3279113</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44" t="s">
         <v>95</v>
       </c>
       <c r="E44" t="s">
         <v>103</v>
       </c>
       <c r="F44" t="s">
         <v>153</v>
       </c>
       <c r="G44" t="n">
         <v>600</v>
       </c>
       <c r="H44" t="n">
-        <v>29241.78</v>
+        <v>30825.6</v>
       </c>
       <c r="I44" t="n">
-        <v>0.35414065</v>
+        <v>0.32729473</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>96</v>
       </c>
       <c r="E45" t="s">
         <v>103</v>
       </c>
       <c r="F45" t="s">
         <v>154</v>
       </c>
       <c r="G45" t="n">
         <v>1000</v>
       </c>
       <c r="H45" t="n">
-        <v>25975.68</v>
+        <v>26249.77</v>
       </c>
       <c r="I45" t="n">
-        <v>0.31458565</v>
+        <v>0.27871027</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
         <v>97</v>
       </c>
       <c r="E46" t="s">
         <v>103</v>
       </c>
       <c r="F46" t="s">
         <v>155</v>
       </c>
       <c r="G46" t="n">
-        <v>1200</v>
+        <v>3000</v>
       </c>
       <c r="H46" t="n">
-        <v>16381.52</v>
+        <v>22176.97</v>
       </c>
       <c r="I46" t="n">
-        <v>0.19839292</v>
+        <v>0.2354668</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>50</v>
       </c>
       <c r="D47" t="s">
         <v>98</v>
       </c>
       <c r="E47" t="s">
         <v>103</v>
       </c>
       <c r="F47" t="s">
         <v>156</v>
       </c>
       <c r="G47" t="n">
-        <v>3000</v>
+        <v>1200</v>
       </c>
       <c r="H47" t="n">
-        <v>16228.42</v>
+        <v>20300.16</v>
       </c>
       <c r="I47" t="n">
-        <v>0.19653876</v>
+        <v>0.21553953</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46118</v>
+        <v>46136</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>99</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="n">
-        <v>35589.41</v>
+        <v>32888.27</v>
       </c>
       <c r="H48" t="n">
-        <v>43118.43</v>
+        <v>52188.112</v>
       </c>
       <c r="I48" t="n">
-        <v>0.52219763</v>
+        <v>0.55411392</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>