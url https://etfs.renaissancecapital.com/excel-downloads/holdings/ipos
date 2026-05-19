--- v9 (2026-04-27)
+++ v10 (2026-05-19)
@@ -15,510 +15,510 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
+    <t>Contemporary Amperex Technology (CATL)</t>
+  </si>
+  <si>
     <t>Galderma</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
-    <t>Contemporary Amperex Technology (CATL)</t>
+    <t>Kokusai Electric</t>
   </si>
   <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
-    <t>Kokusai Electric</t>
+    <t>Midea Group</t>
+  </si>
+  <si>
+    <t>Lottomatica Group</t>
   </si>
   <si>
     <t>J&amp;T Global Express</t>
   </si>
   <si>
-    <t>Lottomatica Group</t>
-[...2 lines deleted...]
-    <t>Midea Group</t>
+    <t>Zijin Gold International</t>
   </si>
   <si>
     <t>Renk</t>
   </si>
   <si>
     <t>Destek Finans Faktoring</t>
   </si>
   <si>
-    <t>Zijin Gold International</t>
+    <t>Verisure</t>
+  </si>
+  <si>
+    <t>Rakuten Bank</t>
+  </si>
+  <si>
+    <t>Laopu Gold</t>
+  </si>
+  <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
+    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
   </si>
   <si>
     <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
+    <t>WuXi XDC Cayman</t>
+  </si>
+  <si>
+    <t>Zabka Group</t>
+  </si>
+  <si>
+    <t>Tokyo Metro</t>
+  </si>
+  <si>
     <t>Amman Mineral Internasional</t>
   </si>
   <si>
-    <t>Rakuten Bank</t>
-[...26 lines deleted...]
-    <t>InnoScience Technology Holding</t>
+    <t>Montage Technology</t>
   </si>
   <si>
     <t>SBI Shinsei Bank</t>
   </si>
   <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
+  </si>
+  <si>
     <t>MiniMax Group</t>
   </si>
   <si>
     <t>Jiangsu Hengrui Pharmaceuticals</t>
   </si>
   <si>
-    <t>Zhejiang Sanhua Intelligent Controls</t>
-[...1 lines deleted...]
-  <si>
     <t>Guming Holdings</t>
   </si>
   <si>
     <t>NOBA Bank Group</t>
   </si>
   <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
     <t>SANY Heavy Industry</t>
   </si>
   <si>
-    <t>Montage Technology</t>
+    <t>Shanghai Biren Intelligent Technology</t>
   </si>
   <si>
     <t>S.F. Holding</t>
   </si>
   <si>
-    <t>GigaDevice Semiconductor</t>
-[...2 lines deleted...]
-    <t>Shanghai Biren Intelligent Technology</t>
+    <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
     <t>Mao Geping Cosmetics</t>
   </si>
   <si>
-    <t>Chifeng Jilong Gold Mining</t>
+    <t>Lens Technology</t>
+  </si>
+  <si>
+    <t>Muyuan Foods</t>
   </si>
   <si>
     <t>MIXUE Group</t>
   </si>
   <si>
-    <t>Muyuan Foods</t>
+    <t>Busy Ming Group (Busy For You)</t>
+  </si>
+  <si>
+    <t>Eastroc Beverage Group</t>
   </si>
   <si>
     <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
-    <t>Lens Technology</t>
+    <t>Shenzhen Han’s CNC Technology</t>
   </si>
   <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
-    <t>Busy Ming Group (Busy For You)</t>
-[...4 lines deleted...]
-  <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
-    <t>Shenzhen Han’s CNC Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>285A</t>
   </si>
   <si>
+    <t>3750</t>
+  </si>
+  <si>
     <t>GALD</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>3750</t>
+    <t>6525</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>6525</t>
+    <t>300</t>
+  </si>
+  <si>
+    <t>LTMC</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>LTMC</t>
-[...2 lines deleted...]
-    <t>300</t>
+    <t>2259</t>
   </si>
   <si>
     <t>R3NK</t>
   </si>
   <si>
     <t>DSTKF</t>
   </si>
   <si>
-    <t>2259</t>
+    <t>VSURE</t>
+  </si>
+  <si>
+    <t>5838</t>
+  </si>
+  <si>
+    <t>6181</t>
+  </si>
+  <si>
+    <t>CVC</t>
+  </si>
+  <si>
+    <t>PUIG</t>
+  </si>
+  <si>
+    <t>6990</t>
+  </si>
+  <si>
+    <t>2577</t>
   </si>
   <si>
     <t>CSG</t>
   </si>
   <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>ZAB</t>
+  </si>
+  <si>
+    <t>9023</t>
+  </si>
+  <si>
     <t>AMMN</t>
   </si>
   <si>
-    <t>5838</t>
-[...26 lines deleted...]
-    <t>2577</t>
+    <t>6809</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
+    <t>2050</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>2050</t>
-[...1 lines deleted...]
-  <si>
     <t>1364</t>
   </si>
   <si>
     <t>NOBA</t>
   </si>
   <si>
+    <t>3986</t>
+  </si>
+  <si>
     <t>6031</t>
   </si>
   <si>
-    <t>6809</t>
+    <t>6082</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
-    <t>3986</t>
-[...2 lines deleted...]
-    <t>6082</t>
+    <t>6693</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>6693</t>
+    <t>6613</t>
+  </si>
+  <si>
+    <t>2714</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>2714</t>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>9980</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>6613</t>
+    <t>3200</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
-    <t>1768</t>
-[...4 lines deleted...]
-  <si>
     <t>470</t>
   </si>
   <si>
-    <t>3200</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>Hong Kong</t>
-[...1 lines deleted...]
-  <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
+    <t>Sweden</t>
+  </si>
+  <si>
     <t>Netherlands</t>
   </si>
   <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>Sweden</t>
-[...7 lines deleted...]
-  <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
+    <t>BT9QPW8</t>
+  </si>
+  <si>
     <t>BRC2T72</t>
   </si>
   <si>
-    <t>BT9QPW8</t>
+    <t>BNGHNG2</t>
   </si>
   <si>
     <t>BS5YNY7</t>
   </si>
   <si>
-    <t>BNGHNG2</t>
+    <t>BQB7ZL7</t>
+  </si>
+  <si>
+    <t>BMXPBZ7</t>
   </si>
   <si>
     <t>BRBTW19</t>
   </si>
   <si>
-    <t>BMXPBZ7</t>
-[...2 lines deleted...]
-    <t>BQB7ZL7</t>
+    <t>BSD3B20</t>
   </si>
   <si>
     <t>BMD6RR4</t>
   </si>
   <si>
     <t>BNXJ8G6</t>
   </si>
   <si>
-    <t>BSD3B20</t>
+    <t>BVMN155</t>
+  </si>
+  <si>
+    <t>BRPTWP9</t>
+  </si>
+  <si>
+    <t>BS854D3</t>
+  </si>
+  <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
+    <t>BPXZ192</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
   </si>
   <si>
     <t>BTQKW99</t>
   </si>
   <si>
+    <t>BQHNQ38</t>
+  </si>
+  <si>
+    <t>BRXWDB3</t>
+  </si>
+  <si>
+    <t>BQTY1X4</t>
+  </si>
+  <si>
     <t>BRK2Z98</t>
   </si>
   <si>
-    <t>BRPTWP9</t>
-[...26 lines deleted...]
-    <t>BRT4261</t>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BV4K4Z5</t>
   </si>
   <si>
     <t>BWJFCD6</t>
   </si>
   <si>
     <t>BMV9P26</t>
   </si>
   <si>
-    <t>BV4K4Z5</t>
-[...1 lines deleted...]
-  <si>
     <t>BQPCNJ2</t>
   </si>
   <si>
     <t>BLDCLN9</t>
   </si>
   <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
     <t>BMHH632</t>
   </si>
   <si>
-    <t>BQGFD56</t>
+    <t>BV6GRF2</t>
   </si>
   <si>
     <t>BRWL0W1</t>
   </si>
   <si>
-    <t>BWJFD11</t>
-[...2 lines deleted...]
-    <t>BV6GRF2</t>
+    <t>BV0TR57</t>
   </si>
   <si>
     <t>BPGKFW5</t>
   </si>
   <si>
-    <t>BV0TR57</t>
+    <t>BVMQ8J7</t>
+  </si>
+  <si>
+    <t>BVYDL20</t>
   </si>
   <si>
     <t>BV1D9W9</t>
   </si>
   <si>
-    <t>BVYDL20</t>
+    <t>BTQJ2V8</t>
+  </si>
+  <si>
+    <t>BV6PQL8</t>
   </si>
   <si>
     <t>BN4Q3S3</t>
   </si>
   <si>
-    <t>BVMQ8J7</t>
+    <t>BQFPN80</t>
   </si>
   <si>
     <t>BRDWN24</t>
   </si>
   <si>
-    <t>BTQJ2V8</t>
-[...4 lines deleted...]
-  <si>
     <t>BTRCQW5</t>
-  </si>
-[...1 lines deleted...]
-    <t>BQFPN80</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -668,1433 +668,1433 @@
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>158</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2" t="s">
         <v>53</v>
       </c>
       <c r="E2" t="s">
         <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>113</v>
       </c>
       <c r="G2" t="n">
-        <v>6200</v>
+        <v>6700</v>
       </c>
       <c r="H2" t="n">
-        <v>1373550.41</v>
+        <v>1875645.55</v>
       </c>
       <c r="I2" t="n">
-        <v>14.58384628</v>
+        <v>17.99784687</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>102</v>
       </c>
       <c r="F3" t="s">
         <v>114</v>
       </c>
       <c r="G3" t="n">
-        <v>4513</v>
+        <v>11200</v>
       </c>
       <c r="H3" t="n">
-        <v>920276.658</v>
+        <v>972656.8</v>
       </c>
       <c r="I3" t="n">
-        <v>9.77115453</v>
+        <v>9.33317499</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>50</v>
       </c>
       <c r="D4" t="s">
         <v>55</v>
       </c>
       <c r="E4" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>6543770</v>
+        <v>103</v>
+      </c>
+      <c r="F4" t="s">
+        <v>115</v>
       </c>
       <c r="G4" t="n">
-        <v>26300</v>
+        <v>4874</v>
       </c>
       <c r="H4" t="n">
-        <v>766273.64</v>
+        <v>970463.43</v>
       </c>
       <c r="I4" t="n">
-        <v>8.13600789</v>
+        <v>9.3121284</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>101</v>
+      </c>
+      <c r="F5" t="n">
+        <v>6543770</v>
       </c>
       <c r="G5" t="n">
-        <v>7000</v>
+        <v>28300</v>
       </c>
       <c r="H5" t="n">
-        <v>627836.76</v>
+        <v>744127.09</v>
       </c>
       <c r="I5" t="n">
-        <v>6.6661367</v>
+        <v>7.14030719</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>50</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>116</v>
       </c>
       <c r="G6" t="n">
-        <v>447000</v>
+        <v>11100</v>
       </c>
       <c r="H6" t="n">
-        <v>425744.18</v>
+        <v>460694.04</v>
       </c>
       <c r="I6" t="n">
-        <v>4.52039301</v>
+        <v>4.42061176</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F7" t="s">
         <v>117</v>
       </c>
       <c r="G7" t="n">
-        <v>9700</v>
+        <v>483600</v>
       </c>
       <c r="H7" t="n">
-        <v>399601.13</v>
+        <v>386628.01</v>
       </c>
       <c r="I7" t="n">
-        <v>4.24281585</v>
+        <v>3.70990762</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>59</v>
       </c>
       <c r="E8" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F8" t="s">
         <v>118</v>
       </c>
       <c r="G8" t="n">
-        <v>288400</v>
+        <v>32600</v>
       </c>
       <c r="H8" t="n">
-        <v>382940.2</v>
+        <v>381577.5</v>
       </c>
       <c r="I8" t="n">
-        <v>4.06591631</v>
+        <v>3.66144521</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
         <v>104</v>
       </c>
       <c r="F9" t="s">
         <v>119</v>
       </c>
       <c r="G9" t="n">
-        <v>11690</v>
+        <v>12623</v>
       </c>
       <c r="H9" t="n">
-        <v>356990.58</v>
+        <v>374944.516</v>
       </c>
       <c r="I9" t="n">
-        <v>3.79039291</v>
+        <v>3.59779809</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F10" t="s">
         <v>120</v>
       </c>
       <c r="G10" t="n">
-        <v>30100</v>
+        <v>311800</v>
       </c>
       <c r="H10" t="n">
-        <v>344139.45</v>
+        <v>367943.19</v>
       </c>
       <c r="I10" t="n">
-        <v>3.65394441</v>
+        <v>3.53061653</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F11" t="s">
         <v>121</v>
       </c>
       <c r="G11" t="n">
-        <v>3801</v>
+        <v>12116</v>
       </c>
       <c r="H11" t="n">
-        <v>252807.11</v>
+        <v>236746.4</v>
       </c>
       <c r="I11" t="n">
-        <v>2.68421166</v>
+        <v>2.27171144</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F12" t="s">
         <v>122</v>
       </c>
       <c r="G12" t="n">
-        <v>4152</v>
+        <v>4104</v>
       </c>
       <c r="H12" t="n">
-        <v>233388.25</v>
+        <v>209370.48</v>
       </c>
       <c r="I12" t="n">
-        <v>2.47802945</v>
+        <v>2.00902449</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F13" t="s">
         <v>123</v>
       </c>
       <c r="G13" t="n">
-        <v>11209</v>
+        <v>4440</v>
       </c>
       <c r="H13" t="n">
-        <v>229118.72</v>
+        <v>192105.42</v>
       </c>
       <c r="I13" t="n">
-        <v>2.43269717</v>
+        <v>1.84335677</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>107</v>
       </c>
       <c r="F14" t="s">
         <v>124</v>
       </c>
       <c r="G14" t="n">
-        <v>7355</v>
+        <v>14268</v>
       </c>
       <c r="H14" t="n">
-        <v>183477.02</v>
+        <v>180067.98</v>
       </c>
       <c r="I14" t="n">
-        <v>1.94809061</v>
+        <v>1.72785094</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="F15" t="s">
         <v>125</v>
       </c>
       <c r="G15" t="n">
-        <v>596000</v>
+        <v>4700</v>
       </c>
       <c r="H15" t="n">
-        <v>180161.99</v>
+        <v>177604.23</v>
       </c>
       <c r="I15" t="n">
-        <v>1.91289286</v>
+        <v>1.70420991</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F16" t="s">
         <v>126</v>
       </c>
       <c r="G16" t="n">
-        <v>4400</v>
+        <v>2400</v>
       </c>
       <c r="H16" t="n">
-        <v>172197.87</v>
+        <v>173944.14</v>
       </c>
       <c r="I16" t="n">
-        <v>1.8283328</v>
+        <v>1.66908934</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F17" t="s">
         <v>127</v>
       </c>
       <c r="G17" t="n">
-        <v>13213</v>
+        <v>11245</v>
       </c>
       <c r="H17" t="n">
-        <v>171715.32</v>
+        <v>170665.69</v>
       </c>
       <c r="I17" t="n">
-        <v>1.82320926</v>
+        <v>1.63763082</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="F18" t="s">
         <v>128</v>
       </c>
       <c r="G18" t="n">
-        <v>2200</v>
+        <v>7749</v>
       </c>
       <c r="H18" t="n">
-        <v>165159.05</v>
+        <v>157139.25</v>
       </c>
       <c r="I18" t="n">
-        <v>1.75359723</v>
+        <v>1.50783721</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
       <c r="G19" t="n">
-        <v>10414</v>
+        <v>2800</v>
       </c>
       <c r="H19" t="n">
-        <v>158342.57</v>
+        <v>156125.72</v>
       </c>
       <c r="I19" t="n">
-        <v>1.68122239</v>
+        <v>1.49811184</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="F20" t="s">
         <v>130</v>
       </c>
       <c r="G20" t="n">
-        <v>7176</v>
+        <v>15800</v>
       </c>
       <c r="H20" t="n">
-        <v>154313.2</v>
+        <v>154971.2</v>
       </c>
       <c r="I20" t="n">
-        <v>1.63844004</v>
+        <v>1.48703358</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="F21" t="s">
         <v>131</v>
       </c>
       <c r="G21" t="n">
-        <v>2600</v>
+        <v>7942</v>
       </c>
       <c r="H21" t="n">
-        <v>154225.05</v>
+        <v>149331.69</v>
       </c>
       <c r="I21" t="n">
-        <v>1.6375041</v>
+        <v>1.4329194</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>132</v>
       </c>
       <c r="G22" t="n">
-        <v>21120</v>
+        <v>20500</v>
       </c>
       <c r="H22" t="n">
-        <v>144228.75</v>
+        <v>143471.99</v>
       </c>
       <c r="I22" t="n">
-        <v>1.53136711</v>
+        <v>1.37669236</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F23" t="s">
         <v>133</v>
       </c>
       <c r="G23" t="n">
-        <v>19000</v>
+        <v>22588</v>
       </c>
       <c r="H23" t="n">
-        <v>141667.04</v>
+        <v>143289.35</v>
       </c>
       <c r="I23" t="n">
-        <v>1.50416783</v>
+        <v>1.37493983</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24" t="s">
         <v>134</v>
       </c>
       <c r="G24" t="n">
-        <v>13400</v>
+        <v>14500</v>
       </c>
       <c r="H24" t="n">
-        <v>132363.81</v>
+        <v>140908.8</v>
       </c>
       <c r="I24" t="n">
-        <v>1.4053896</v>
+        <v>1.35209715</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="F25" t="s">
         <v>135</v>
       </c>
       <c r="G25" t="n">
-        <v>14600</v>
+        <v>643500</v>
       </c>
       <c r="H25" t="n">
-        <v>121162.6</v>
+        <v>136326.94</v>
       </c>
       <c r="I25" t="n">
-        <v>1.28645932</v>
+        <v>1.30813169</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>102</v>
+      </c>
+      <c r="F26" t="s">
+        <v>136</v>
       </c>
       <c r="G26" t="n">
-        <v>10900</v>
+        <v>2200</v>
       </c>
       <c r="H26" t="n">
-        <v>119237.95</v>
+        <v>126041.81</v>
       </c>
       <c r="I26" t="n">
-        <v>1.26602411</v>
+        <v>1.20944024</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>101</v>
+      </c>
+      <c r="F27" t="n">
+        <v>6730936</v>
       </c>
       <c r="G27" t="n">
-        <v>840</v>
+        <v>11800</v>
       </c>
       <c r="H27" t="n">
-        <v>92070.81</v>
+        <v>122511.02</v>
       </c>
       <c r="I27" t="n">
-        <v>0.97757354</v>
+        <v>1.17556037</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28" t="s">
         <v>79</v>
       </c>
       <c r="E28" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F28" t="s">
         <v>137</v>
       </c>
       <c r="G28" t="n">
-        <v>9800</v>
+        <v>23559</v>
       </c>
       <c r="H28" t="n">
-        <v>85957.78</v>
+        <v>108075.16</v>
       </c>
       <c r="I28" t="n">
-        <v>0.91266767</v>
+        <v>1.03704038</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>138</v>
       </c>
       <c r="G29" t="n">
-        <v>22006</v>
+        <v>911</v>
       </c>
       <c r="H29" t="n">
-        <v>84287.8</v>
+        <v>92378.64</v>
       </c>
       <c r="I29" t="n">
-        <v>0.89493644</v>
+        <v>0.88642367</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F30" t="s">
         <v>139</v>
       </c>
       <c r="G30" t="n">
-        <v>24000</v>
+        <v>10600</v>
       </c>
       <c r="H30" t="n">
-        <v>78320.32</v>
+        <v>89009.08</v>
       </c>
       <c r="I30" t="n">
-        <v>0.83157596</v>
+        <v>0.8540909</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" t="n">
-        <v>7906</v>
+        <v>26000</v>
       </c>
       <c r="H31" t="n">
-        <v>76070.19</v>
+        <v>77168.87</v>
       </c>
       <c r="I31" t="n">
-        <v>0.80768492</v>
+        <v>0.74047759</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F32" t="s">
         <v>141</v>
       </c>
       <c r="G32" t="n">
-        <v>21745</v>
+        <v>8754</v>
       </c>
       <c r="H32" t="n">
-        <v>58912.46</v>
+        <v>71933.03</v>
       </c>
       <c r="I32" t="n">
-        <v>0.62551054</v>
+        <v>0.69023684</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33" t="s">
         <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F33" t="s">
         <v>142</v>
       </c>
       <c r="G33" t="n">
-        <v>2000</v>
+        <v>1006</v>
       </c>
       <c r="H33" t="n">
-        <v>58627.89</v>
+        <v>69892.34</v>
       </c>
       <c r="I33" t="n">
-        <v>0.62248908</v>
+        <v>0.6706553</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" t="n">
-        <v>12000</v>
+        <v>23545</v>
       </c>
       <c r="H34" t="n">
-        <v>54082.69</v>
+        <v>68859.98</v>
       </c>
       <c r="I34" t="n">
-        <v>0.57422984</v>
+        <v>0.66074924</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="n">
-        <v>900</v>
+        <v>9600</v>
       </c>
       <c r="H35" t="n">
-        <v>51891.81</v>
+        <v>58653.66</v>
       </c>
       <c r="I35" t="n">
-        <v>0.5509679</v>
+        <v>0.56281401</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>50</v>
       </c>
       <c r="D36" t="s">
         <v>87</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" t="n">
-        <v>9000</v>
+        <v>12800</v>
       </c>
       <c r="H36" t="n">
-        <v>51133.43</v>
+        <v>55416.92</v>
       </c>
       <c r="I36" t="n">
-        <v>0.5429157</v>
+        <v>0.53175571</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
       </c>
       <c r="D37" t="s">
         <v>88</v>
       </c>
       <c r="E37" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F37" t="s">
         <v>146</v>
       </c>
       <c r="G37" t="n">
-        <v>5300</v>
+        <v>10400</v>
       </c>
       <c r="H37" t="n">
-        <v>50987.24</v>
+        <v>49993.74</v>
       </c>
       <c r="I37" t="n">
-        <v>0.54136351</v>
+        <v>0.47971733</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
         <v>89</v>
       </c>
       <c r="E38" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>147</v>
       </c>
       <c r="G38" t="n">
-        <v>9800</v>
+        <v>5900</v>
       </c>
       <c r="H38" t="n">
-        <v>48947.14</v>
+        <v>46415.75</v>
       </c>
       <c r="I38" t="n">
-        <v>0.51970249</v>
+        <v>0.44538456</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="E39" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F39" t="s">
         <v>148</v>
       </c>
       <c r="G39" t="n">
-        <v>950</v>
+        <v>15142</v>
       </c>
       <c r="H39" t="n">
-        <v>36799.47</v>
+        <v>42389.32</v>
       </c>
       <c r="I39" t="n">
-        <v>0.39072306</v>
+        <v>0.40674875</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>50</v>
       </c>
       <c r="D40" t="s">
         <v>91</v>
       </c>
       <c r="E40" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F40" t="s">
         <v>149</v>
       </c>
       <c r="G40" t="n">
-        <v>6800</v>
+        <v>7300</v>
       </c>
       <c r="H40" t="n">
-        <v>34362.68</v>
+        <v>36146.857</v>
       </c>
       <c r="I40" t="n">
-        <v>0.36485013</v>
+        <v>0.3468489</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>50</v>
       </c>
       <c r="D41" t="s">
         <v>92</v>
       </c>
       <c r="E41" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F41" t="s">
         <v>150</v>
       </c>
       <c r="G41" t="n">
-        <v>6803</v>
+        <v>1050</v>
       </c>
       <c r="H41" t="n">
-        <v>31355.23</v>
+        <v>35777.32</v>
       </c>
       <c r="I41" t="n">
-        <v>0.33291814</v>
+        <v>0.34330299</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>50</v>
       </c>
       <c r="D42" t="s">
         <v>93</v>
       </c>
       <c r="E42" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F42" t="s">
         <v>151</v>
       </c>
       <c r="G42" t="n">
-        <v>14143</v>
+        <v>600</v>
       </c>
       <c r="H42" t="n">
-        <v>30949.58</v>
+        <v>33731.37</v>
       </c>
       <c r="I42" t="n">
-        <v>0.3286111</v>
+        <v>0.32367098</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>50</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F43" t="s">
         <v>152</v>
       </c>
       <c r="G43" t="n">
-        <v>2979</v>
+        <v>1440</v>
       </c>
       <c r="H43" t="n">
-        <v>30883.67</v>
+        <v>31098.45</v>
       </c>
       <c r="I43" t="n">
-        <v>0.3279113</v>
+        <v>0.29840667</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44" t="s">
         <v>95</v>
       </c>
       <c r="E44" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F44" t="s">
         <v>153</v>
       </c>
       <c r="G44" t="n">
-        <v>600</v>
+        <v>7338</v>
       </c>
       <c r="H44" t="n">
-        <v>30825.6</v>
+        <v>30382.49</v>
       </c>
       <c r="I44" t="n">
-        <v>0.32729473</v>
+        <v>0.29153664</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>96</v>
       </c>
       <c r="E45" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>154</v>
       </c>
       <c r="G45" t="n">
-        <v>1000</v>
+        <v>1346</v>
       </c>
       <c r="H45" t="n">
-        <v>26249.77</v>
+        <v>27899.49</v>
       </c>
       <c r="I45" t="n">
-        <v>0.27871027</v>
+        <v>0.26771089</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
         <v>97</v>
       </c>
       <c r="E46" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F46" t="s">
         <v>155</v>
       </c>
       <c r="G46" t="n">
-        <v>3000</v>
+        <v>3189</v>
       </c>
       <c r="H46" t="n">
-        <v>22176.97</v>
+        <v>27531.76</v>
       </c>
       <c r="I46" t="n">
-        <v>0.2354668</v>
+        <v>0.26418232</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>50</v>
       </c>
       <c r="D47" t="s">
         <v>98</v>
       </c>
       <c r="E47" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F47" t="s">
         <v>156</v>
       </c>
       <c r="G47" t="n">
-        <v>1200</v>
+        <v>3246</v>
       </c>
       <c r="H47" t="n">
-        <v>20300.16</v>
+        <v>21701.91</v>
       </c>
       <c r="I47" t="n">
-        <v>0.21553953</v>
+        <v>0.20824172</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46136</v>
+        <v>46160</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>99</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="n">
-        <v>32888.27</v>
+        <v>14340.4</v>
       </c>
       <c r="H48" t="n">
-        <v>52188.112</v>
+        <v>41741.287</v>
       </c>
       <c r="I48" t="n">
-        <v>0.55411392</v>
+        <v>0.40053057</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>