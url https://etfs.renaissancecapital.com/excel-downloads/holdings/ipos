--- v10 (2026-05-19)
+++ v11 (2026-06-09)
@@ -27,495 +27,495 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
     <t>Galderma</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
+    <t>Lottomatica Group</t>
+  </si>
+  <si>
+    <t>Midea Group</t>
+  </si>
+  <si>
+    <t>J&amp;T Global Express</t>
+  </si>
+  <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
-    <t>Midea Group</t>
-[...5 lines deleted...]
-    <t>J&amp;T Global Express</t>
+    <t>Renk</t>
+  </si>
+  <si>
+    <t>Destek Finans Faktoring</t>
   </si>
   <si>
     <t>Zijin Gold International</t>
   </si>
   <si>
-    <t>Renk</t>
-[...4 lines deleted...]
-  <si>
     <t>Verisure</t>
   </si>
   <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
+    <t>Laopu Gold</t>
+  </si>
+  <si>
+    <t>Zabka Group</t>
+  </si>
+  <si>
     <t>Rakuten Bank</t>
   </si>
   <si>
-    <t>Laopu Gold</t>
-[...2 lines deleted...]
-    <t>CVC Capital Partners</t>
+    <t>InnoScience Technology Holding</t>
   </si>
   <si>
     <t>Puig Brands</t>
   </si>
   <si>
     <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
   </si>
   <si>
-    <t>InnoScience Technology Holding</t>
-[...1 lines deleted...]
-  <si>
     <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
     <t>WuXi XDC Cayman</t>
   </si>
   <si>
-    <t>Zabka Group</t>
-[...1 lines deleted...]
-  <si>
     <t>Tokyo Metro</t>
   </si>
   <si>
     <t>Amman Mineral Internasional</t>
   </si>
   <si>
     <t>Montage Technology</t>
   </si>
   <si>
     <t>SBI Shinsei Bank</t>
   </si>
   <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
     <t>Zhejiang Sanhua Intelligent Controls</t>
   </si>
   <si>
+    <t>Guming Holdings</t>
+  </si>
+  <si>
+    <t>Jiangsu Hengrui Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>NOBA Bank Group</t>
+  </si>
+  <si>
+    <t>Shanghai Biren Intelligent Technology</t>
+  </si>
+  <si>
     <t>MiniMax Group</t>
   </si>
   <si>
-    <t>Jiangsu Hengrui Pharmaceuticals</t>
-[...10 lines deleted...]
-  <si>
     <t>SANY Heavy Industry</t>
   </si>
   <si>
-    <t>Shanghai Biren Intelligent Technology</t>
+    <t>Lens Technology</t>
   </si>
   <si>
     <t>S.F. Holding</t>
   </si>
   <si>
+    <t>Mao Geping Cosmetics</t>
+  </si>
+  <si>
     <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
-    <t>Mao Geping Cosmetics</t>
-[...2 lines deleted...]
-    <t>Lens Technology</t>
+    <t>MIXUE Group</t>
   </si>
   <si>
     <t>Muyuan Foods</t>
   </si>
   <si>
-    <t>MIXUE Group</t>
+    <t>Shenzhen Han’s CNC Technology</t>
+  </si>
+  <si>
+    <t>Foshan Haitian Flavouring and Food</t>
+  </si>
+  <si>
+    <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
     <t>Busy Ming Group (Busy For You)</t>
   </si>
   <si>
     <t>Eastroc Beverage Group</t>
   </si>
   <si>
-    <t>Foshan Haitian Flavouring and Food</t>
-[...7 lines deleted...]
-  <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>285A</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>GALD</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
+    <t>LTMC</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
     <t>9660</t>
   </si>
   <si>
-    <t>300</t>
-[...5 lines deleted...]
-    <t>1519</t>
+    <t>R3NK</t>
+  </si>
+  <si>
+    <t>DSTKF</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>R3NK</t>
-[...4 lines deleted...]
-  <si>
     <t>VSURE</t>
   </si>
   <si>
+    <t>CVC</t>
+  </si>
+  <si>
+    <t>6181</t>
+  </si>
+  <si>
+    <t>ZAB</t>
+  </si>
+  <si>
     <t>5838</t>
   </si>
   <si>
-    <t>6181</t>
-[...2 lines deleted...]
-    <t>CVC</t>
+    <t>2577</t>
   </si>
   <si>
     <t>PUIG</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>2577</t>
-[...1 lines deleted...]
-  <si>
     <t>CSG</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>ZAB</t>
-[...1 lines deleted...]
-  <si>
     <t>9023</t>
   </si>
   <si>
     <t>AMMN</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
+    <t>3986</t>
+  </si>
+  <si>
     <t>2050</t>
   </si>
   <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>NOBA</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
-    <t>1276</t>
-[...10 lines deleted...]
-  <si>
     <t>6031</t>
   </si>
   <si>
-    <t>6082</t>
+    <t>6613</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
+    <t>1318</t>
+  </si>
+  <si>
     <t>6693</t>
   </si>
   <si>
-    <t>1318</t>
-[...2 lines deleted...]
-    <t>6613</t>
+    <t>2097</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>2097</t>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>9927</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>3288</t>
-[...7 lines deleted...]
-  <si>
     <t>470</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
+    <t>Poland</t>
+  </si>
+  <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>Poland</t>
-[...1 lines deleted...]
-  <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
     <t>BT9QPW8</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
+    <t>BMXPBZ7</t>
+  </si>
+  <si>
+    <t>BQB7ZL7</t>
+  </si>
+  <si>
+    <t>BRBTW19</t>
+  </si>
+  <si>
     <t>BS5YNY7</t>
   </si>
   <si>
-    <t>BQB7ZL7</t>
-[...5 lines deleted...]
-    <t>BRBTW19</t>
+    <t>BMD6RR4</t>
+  </si>
+  <si>
+    <t>BNXJ8G6</t>
   </si>
   <si>
     <t>BSD3B20</t>
   </si>
   <si>
-    <t>BMD6RR4</t>
-[...4 lines deleted...]
-  <si>
     <t>BVMN155</t>
   </si>
   <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
+    <t>BS854D3</t>
+  </si>
+  <si>
+    <t>BRXWDB3</t>
+  </si>
+  <si>
     <t>BRPTWP9</t>
   </si>
   <si>
-    <t>BS854D3</t>
-[...2 lines deleted...]
-    <t>BRX9808</t>
+    <t>BRT4261</t>
   </si>
   <si>
     <t>BNTCFW4</t>
   </si>
   <si>
     <t>BPXZ192</t>
   </si>
   <si>
-    <t>BRT4261</t>
-[...1 lines deleted...]
-  <si>
     <t>BTQKW99</t>
   </si>
   <si>
     <t>BQHNQ38</t>
   </si>
   <si>
-    <t>BRXWDB3</t>
-[...1 lines deleted...]
-  <si>
     <t>BQTY1X4</t>
   </si>
   <si>
     <t>BRK2Z98</t>
   </si>
   <si>
     <t>BQGFD56</t>
   </si>
   <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
     <t>BV4K4Z5</t>
   </si>
   <si>
+    <t>BQPCNJ2</t>
+  </si>
+  <si>
+    <t>BMV9P26</t>
+  </si>
+  <si>
+    <t>BLDCLN9</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
     <t>BWJFCD6</t>
   </si>
   <si>
-    <t>BMV9P26</t>
-[...10 lines deleted...]
-  <si>
     <t>BMHH632</t>
   </si>
   <si>
-    <t>BV6GRF2</t>
+    <t>BVMQ8J7</t>
   </si>
   <si>
     <t>BRWL0W1</t>
   </si>
   <si>
+    <t>BPGKFW5</t>
+  </si>
+  <si>
     <t>BV0TR57</t>
   </si>
   <si>
-    <t>BPGKFW5</t>
-[...2 lines deleted...]
-    <t>BVMQ8J7</t>
+    <t>BV1D9W9</t>
   </si>
   <si>
     <t>BVYDL20</t>
   </si>
   <si>
-    <t>BV1D9W9</t>
+    <t>BQFPN80</t>
+  </si>
+  <si>
+    <t>BN4Q3S3</t>
+  </si>
+  <si>
+    <t>BRDWN24</t>
   </si>
   <si>
     <t>BTQJ2V8</t>
   </si>
   <si>
     <t>BV6PQL8</t>
-  </si>
-[...7 lines deleted...]
-    <t>BRDWN24</t>
   </si>
   <si>
     <t>BTRCQW5</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
@@ -662,1439 +662,1439 @@
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>158</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2" t="s">
         <v>53</v>
       </c>
       <c r="E2" t="s">
         <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>113</v>
       </c>
       <c r="G2" t="n">
         <v>6700</v>
       </c>
       <c r="H2" t="n">
-        <v>1875645.55</v>
+        <v>3268231.48</v>
       </c>
       <c r="I2" t="n">
-        <v>17.99784687</v>
+        <v>28.30805054</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>102</v>
       </c>
       <c r="F3" t="s">
         <v>114</v>
       </c>
       <c r="G3" t="n">
         <v>11200</v>
       </c>
       <c r="H3" t="n">
-        <v>972656.8</v>
+        <v>1016362.48</v>
       </c>
       <c r="I3" t="n">
-        <v>9.33317499</v>
+        <v>8.80330559</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>50</v>
       </c>
       <c r="D4" t="s">
         <v>55</v>
       </c>
       <c r="E4" t="s">
         <v>103</v>
       </c>
       <c r="F4" t="s">
         <v>115</v>
       </c>
       <c r="G4" t="n">
         <v>4874</v>
       </c>
       <c r="H4" t="n">
-        <v>970463.43</v>
+        <v>988821.05</v>
       </c>
       <c r="I4" t="n">
-        <v>9.3121284</v>
+        <v>8.56475327</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>101</v>
       </c>
       <c r="F5" t="n">
         <v>6543770</v>
       </c>
       <c r="G5" t="n">
         <v>28300</v>
       </c>
       <c r="H5" t="n">
-        <v>744127.09</v>
+        <v>664261.19</v>
       </c>
       <c r="I5" t="n">
-        <v>7.14030719</v>
+        <v>5.75355187</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>50</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6" t="s">
         <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>116</v>
       </c>
       <c r="G6" t="n">
         <v>11100</v>
       </c>
       <c r="H6" t="n">
-        <v>460694.04</v>
+        <v>555866.16</v>
       </c>
       <c r="I6" t="n">
-        <v>4.42061176</v>
+        <v>4.81467957</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F7" t="s">
         <v>117</v>
       </c>
       <c r="G7" t="n">
-        <v>483600</v>
+        <v>12623</v>
       </c>
       <c r="H7" t="n">
-        <v>386628.01</v>
+        <v>377682.8</v>
       </c>
       <c r="I7" t="n">
-        <v>3.70990762</v>
+        <v>3.27133003</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>59</v>
       </c>
       <c r="E8" t="s">
         <v>102</v>
       </c>
       <c r="F8" t="s">
         <v>118</v>
       </c>
       <c r="G8" t="n">
         <v>32600</v>
       </c>
       <c r="H8" t="n">
-        <v>381577.5</v>
+        <v>366984.05</v>
       </c>
       <c r="I8" t="n">
-        <v>3.66144521</v>
+        <v>3.17866195</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F9" t="s">
         <v>119</v>
       </c>
       <c r="G9" t="n">
-        <v>12623</v>
+        <v>311800</v>
       </c>
       <c r="H9" t="n">
-        <v>374944.516</v>
+        <v>358958.01</v>
       </c>
       <c r="I9" t="n">
-        <v>3.59779809</v>
+        <v>3.10914375</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>102</v>
       </c>
       <c r="F10" t="s">
         <v>120</v>
       </c>
       <c r="G10" t="n">
-        <v>311800</v>
+        <v>483600</v>
       </c>
       <c r="H10" t="n">
-        <v>367943.19</v>
+        <v>309232.42</v>
       </c>
       <c r="I10" t="n">
-        <v>3.53061653</v>
+        <v>2.67844155</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F11" t="s">
         <v>121</v>
       </c>
       <c r="G11" t="n">
-        <v>12116</v>
+        <v>4104</v>
       </c>
       <c r="H11" t="n">
-        <v>236746.4</v>
+        <v>245253.97</v>
       </c>
       <c r="I11" t="n">
-        <v>2.27171144</v>
+        <v>2.12428704</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F12" t="s">
         <v>122</v>
       </c>
       <c r="G12" t="n">
-        <v>4104</v>
+        <v>4440</v>
       </c>
       <c r="H12" t="n">
-        <v>209370.48</v>
+        <v>224034.38</v>
       </c>
       <c r="I12" t="n">
-        <v>2.00902449</v>
+        <v>1.94049185</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="F13" t="s">
         <v>123</v>
       </c>
       <c r="G13" t="n">
-        <v>4440</v>
+        <v>12116</v>
       </c>
       <c r="H13" t="n">
-        <v>192105.42</v>
+        <v>181392.06</v>
       </c>
       <c r="I13" t="n">
-        <v>1.84335677</v>
+        <v>1.57114196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>107</v>
       </c>
       <c r="F14" t="s">
         <v>124</v>
       </c>
       <c r="G14" t="n">
         <v>14268</v>
       </c>
       <c r="H14" t="n">
-        <v>180067.98</v>
+        <v>180561.59</v>
       </c>
       <c r="I14" t="n">
-        <v>1.72785094</v>
+        <v>1.56394877</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="F15" t="s">
         <v>125</v>
       </c>
       <c r="G15" t="n">
-        <v>4700</v>
+        <v>11245</v>
       </c>
       <c r="H15" t="n">
-        <v>177604.23</v>
+        <v>165763.89</v>
       </c>
       <c r="I15" t="n">
-        <v>1.70420991</v>
+        <v>1.4357773</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
         <v>102</v>
       </c>
       <c r="F16" t="s">
         <v>126</v>
       </c>
       <c r="G16" t="n">
         <v>2400</v>
       </c>
       <c r="H16" t="n">
-        <v>173944.14</v>
+        <v>153158.9</v>
       </c>
       <c r="I16" t="n">
-        <v>1.66908934</v>
+        <v>1.32659816</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F17" t="s">
         <v>127</v>
       </c>
       <c r="G17" t="n">
-        <v>11245</v>
+        <v>22588</v>
       </c>
       <c r="H17" t="n">
-        <v>170665.69</v>
+        <v>151181.58</v>
       </c>
       <c r="I17" t="n">
-        <v>1.63763082</v>
+        <v>1.30947145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F18" t="s">
         <v>128</v>
       </c>
       <c r="G18" t="n">
-        <v>7749</v>
+        <v>4700</v>
       </c>
       <c r="H18" t="n">
-        <v>157139.25</v>
+        <v>145233.78</v>
       </c>
       <c r="I18" t="n">
-        <v>1.50783721</v>
+        <v>1.2579541</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>102</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
       <c r="G19" t="n">
-        <v>2800</v>
+        <v>15800</v>
       </c>
       <c r="H19" t="n">
-        <v>156125.72</v>
+        <v>144287.17</v>
       </c>
       <c r="I19" t="n">
-        <v>1.49811184</v>
+        <v>1.24975496</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="F20" t="s">
         <v>130</v>
       </c>
       <c r="G20" t="n">
-        <v>15800</v>
+        <v>7749</v>
       </c>
       <c r="H20" t="n">
-        <v>154971.2</v>
+        <v>143165.74</v>
       </c>
       <c r="I20" t="n">
-        <v>1.48703358</v>
+        <v>1.2400416</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F21" t="s">
         <v>131</v>
       </c>
       <c r="G21" t="n">
-        <v>7942</v>
+        <v>2800</v>
       </c>
       <c r="H21" t="n">
-        <v>149331.69</v>
+        <v>140589.66</v>
       </c>
       <c r="I21" t="n">
-        <v>1.4329194</v>
+        <v>1.21772868</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="F22" t="s">
         <v>132</v>
       </c>
       <c r="G22" t="n">
-        <v>20500</v>
+        <v>7942</v>
       </c>
       <c r="H22" t="n">
-        <v>143471.99</v>
+        <v>136259.82</v>
       </c>
       <c r="I22" t="n">
-        <v>1.37669236</v>
+        <v>1.18022542</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="F23" t="s">
         <v>133</v>
       </c>
       <c r="G23" t="n">
-        <v>22588</v>
+        <v>20500</v>
       </c>
       <c r="H23" t="n">
-        <v>143289.35</v>
+        <v>131215.7</v>
       </c>
       <c r="I23" t="n">
-        <v>1.37493983</v>
+        <v>1.13653537</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24" t="s">
         <v>134</v>
       </c>
       <c r="G24" t="n">
         <v>14500</v>
       </c>
       <c r="H24" t="n">
-        <v>140908.8</v>
+        <v>125366.75</v>
       </c>
       <c r="I24" t="n">
-        <v>1.35209715</v>
+        <v>1.08587422</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
       <c r="E25" t="s">
         <v>111</v>
       </c>
       <c r="F25" t="s">
         <v>135</v>
       </c>
       <c r="G25" t="n">
         <v>643500</v>
       </c>
       <c r="H25" t="n">
-        <v>136326.94</v>
+        <v>117519.57</v>
       </c>
       <c r="I25" t="n">
-        <v>1.30813169</v>
+        <v>1.01790523</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26" t="s">
         <v>136</v>
       </c>
       <c r="G26" t="n">
         <v>2200</v>
       </c>
       <c r="H26" t="n">
-        <v>126041.81</v>
+        <v>103555.84</v>
       </c>
       <c r="I26" t="n">
-        <v>1.20944024</v>
+        <v>0.89695726</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27" t="s">
         <v>101</v>
       </c>
       <c r="F27" t="n">
         <v>6730936</v>
       </c>
       <c r="G27" t="n">
         <v>11800</v>
       </c>
       <c r="H27" t="n">
-        <v>122511.02</v>
+        <v>102832.89</v>
       </c>
       <c r="I27" t="n">
-        <v>1.17556037</v>
+        <v>0.89069537</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28" t="s">
         <v>79</v>
       </c>
       <c r="E28" t="s">
         <v>102</v>
       </c>
       <c r="F28" t="s">
         <v>137</v>
       </c>
       <c r="G28" t="n">
-        <v>23559</v>
+        <v>1006</v>
       </c>
       <c r="H28" t="n">
-        <v>108075.16</v>
+        <v>92831.91</v>
       </c>
       <c r="I28" t="n">
-        <v>1.03704038</v>
+        <v>0.80407108</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" t="s">
         <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>138</v>
       </c>
       <c r="G29" t="n">
-        <v>911</v>
+        <v>23559</v>
       </c>
       <c r="H29" t="n">
-        <v>92378.64</v>
+        <v>92371.73</v>
       </c>
       <c r="I29" t="n">
-        <v>0.88642367</v>
+        <v>0.80008519</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
       </c>
       <c r="E30" t="s">
         <v>102</v>
       </c>
       <c r="F30" t="s">
         <v>139</v>
       </c>
       <c r="G30" t="n">
-        <v>10600</v>
+        <v>26000</v>
       </c>
       <c r="H30" t="n">
-        <v>89009.08</v>
+        <v>76324.19</v>
       </c>
       <c r="I30" t="n">
-        <v>0.8540909</v>
+        <v>0.66108813</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
       <c r="E31" t="s">
         <v>102</v>
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" t="n">
-        <v>26000</v>
+        <v>10600</v>
       </c>
       <c r="H31" t="n">
-        <v>77168.87</v>
+        <v>73733.25</v>
       </c>
       <c r="I31" t="n">
-        <v>0.74047759</v>
+        <v>0.63864649</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32" t="s">
         <v>83</v>
       </c>
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32" t="s">
         <v>141</v>
       </c>
       <c r="G32" t="n">
         <v>8754</v>
       </c>
       <c r="H32" t="n">
-        <v>71933.03</v>
+        <v>70875.86</v>
       </c>
       <c r="I32" t="n">
-        <v>0.69023684</v>
+        <v>0.61389698</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33" t="s">
         <v>84</v>
       </c>
       <c r="E33" t="s">
         <v>102</v>
       </c>
       <c r="F33" t="s">
         <v>142</v>
       </c>
       <c r="G33" t="n">
-        <v>1006</v>
+        <v>9600</v>
       </c>
       <c r="H33" t="n">
-        <v>69892.34</v>
+        <v>68370.13</v>
       </c>
       <c r="I33" t="n">
-        <v>0.6706553</v>
+        <v>0.59219339</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
       <c r="E34" t="s">
         <v>102</v>
       </c>
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" t="n">
-        <v>23545</v>
+        <v>911</v>
       </c>
       <c r="H34" t="n">
-        <v>68859.98</v>
+        <v>64299.04</v>
       </c>
       <c r="I34" t="n">
-        <v>0.66074924</v>
+        <v>0.55693132</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
       <c r="E35" t="s">
         <v>102</v>
       </c>
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="n">
-        <v>9600</v>
+        <v>23545</v>
       </c>
       <c r="H35" t="n">
-        <v>58653.66</v>
+        <v>59831.65</v>
       </c>
       <c r="I35" t="n">
-        <v>0.56281401</v>
+        <v>0.51823666</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>50</v>
       </c>
       <c r="D36" t="s">
         <v>87</v>
       </c>
       <c r="E36" t="s">
         <v>102</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" t="n">
-        <v>12800</v>
+        <v>15142</v>
       </c>
       <c r="H36" t="n">
-        <v>55416.92</v>
+        <v>52876.21</v>
       </c>
       <c r="I36" t="n">
-        <v>0.53175571</v>
+        <v>0.45799156</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
       </c>
       <c r="D37" t="s">
         <v>88</v>
       </c>
       <c r="E37" t="s">
         <v>102</v>
       </c>
       <c r="F37" t="s">
         <v>146</v>
       </c>
       <c r="G37" t="n">
-        <v>10400</v>
+        <v>12800</v>
       </c>
       <c r="H37" t="n">
-        <v>49993.74</v>
+        <v>51003.96</v>
       </c>
       <c r="I37" t="n">
-        <v>0.47971733</v>
+        <v>0.44177491</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
         <v>89</v>
       </c>
       <c r="E38" t="s">
         <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>147</v>
       </c>
       <c r="G38" t="n">
         <v>5900</v>
       </c>
       <c r="H38" t="n">
-        <v>46415.75</v>
+        <v>48043.4</v>
       </c>
       <c r="I38" t="n">
-        <v>0.44538456</v>
+        <v>0.41613178</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="E39" t="s">
         <v>102</v>
       </c>
       <c r="F39" t="s">
         <v>148</v>
       </c>
       <c r="G39" t="n">
-        <v>15142</v>
+        <v>10400</v>
       </c>
       <c r="H39" t="n">
-        <v>42389.32</v>
+        <v>38361.2</v>
       </c>
       <c r="I39" t="n">
-        <v>0.40674875</v>
+        <v>0.33226863</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>50</v>
       </c>
       <c r="D40" t="s">
         <v>91</v>
       </c>
       <c r="E40" t="s">
         <v>102</v>
       </c>
       <c r="F40" t="s">
         <v>149</v>
       </c>
       <c r="G40" t="n">
-        <v>7300</v>
+        <v>1050</v>
       </c>
       <c r="H40" t="n">
-        <v>36146.857</v>
+        <v>35567.33</v>
       </c>
       <c r="I40" t="n">
-        <v>0.3468489</v>
+        <v>0.3080693</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>50</v>
       </c>
       <c r="D41" t="s">
         <v>92</v>
       </c>
       <c r="E41" t="s">
         <v>102</v>
       </c>
       <c r="F41" t="s">
         <v>150</v>
       </c>
       <c r="G41" t="n">
-        <v>1050</v>
+        <v>7300</v>
       </c>
       <c r="H41" t="n">
-        <v>35777.32</v>
+        <v>30131.72</v>
       </c>
       <c r="I41" t="n">
-        <v>0.34330299</v>
+        <v>0.26098832</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>50</v>
       </c>
       <c r="D42" t="s">
         <v>93</v>
       </c>
       <c r="E42" t="s">
         <v>102</v>
       </c>
       <c r="F42" t="s">
         <v>151</v>
       </c>
       <c r="G42" t="n">
-        <v>600</v>
+        <v>1346</v>
       </c>
       <c r="H42" t="n">
-        <v>33731.37</v>
+        <v>28672.29</v>
       </c>
       <c r="I42" t="n">
-        <v>0.32367098</v>
+        <v>0.24834735</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>50</v>
       </c>
       <c r="D43" t="s">
         <v>94</v>
       </c>
       <c r="E43" t="s">
         <v>102</v>
       </c>
       <c r="F43" t="s">
         <v>152</v>
       </c>
       <c r="G43" t="n">
-        <v>1440</v>
+        <v>7338</v>
       </c>
       <c r="H43" t="n">
-        <v>31098.45</v>
+        <v>28602.75</v>
       </c>
       <c r="I43" t="n">
-        <v>0.29840667</v>
+        <v>0.24774503</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44" t="s">
         <v>95</v>
       </c>
       <c r="E44" t="s">
         <v>102</v>
       </c>
       <c r="F44" t="s">
         <v>153</v>
       </c>
       <c r="G44" t="n">
-        <v>7338</v>
+        <v>3189</v>
       </c>
       <c r="H44" t="n">
-        <v>30382.49</v>
+        <v>25153.82</v>
       </c>
       <c r="I44" t="n">
-        <v>0.29153664</v>
+        <v>0.21787184</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>96</v>
       </c>
       <c r="E45" t="s">
         <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>154</v>
       </c>
       <c r="G45" t="n">
-        <v>1346</v>
+        <v>600</v>
       </c>
       <c r="H45" t="n">
-        <v>27899.49</v>
+        <v>24888.32</v>
       </c>
       <c r="I45" t="n">
-        <v>0.26771089</v>
+        <v>0.21557219</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
         <v>97</v>
       </c>
       <c r="E46" t="s">
         <v>102</v>
       </c>
       <c r="F46" t="s">
         <v>155</v>
       </c>
       <c r="G46" t="n">
-        <v>3189</v>
+        <v>1440</v>
       </c>
       <c r="H46" t="n">
-        <v>27531.76</v>
+        <v>23856.03</v>
       </c>
       <c r="I46" t="n">
-        <v>0.26418232</v>
+        <v>0.20663093</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>50</v>
       </c>
       <c r="D47" t="s">
         <v>98</v>
       </c>
       <c r="E47" t="s">
         <v>102</v>
       </c>
       <c r="F47" t="s">
         <v>156</v>
       </c>
       <c r="G47" t="n">
         <v>3246</v>
       </c>
       <c r="H47" t="n">
-        <v>21701.91</v>
+        <v>17922.39</v>
       </c>
       <c r="I47" t="n">
-        <v>0.20824172</v>
+        <v>0.15523623</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>51</v>
       </c>
       <c r="D48" t="s">
         <v>99</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="n">
-        <v>14340.4</v>
+        <v>17293.68</v>
       </c>
       <c r="H48" t="n">
-        <v>41741.287</v>
+        <v>44059.28</v>
       </c>
       <c r="I48" t="n">
-        <v>0.40053057</v>
+        <v>0.37891583</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>