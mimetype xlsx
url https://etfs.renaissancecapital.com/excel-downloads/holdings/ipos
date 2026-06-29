--- v11 (2026-06-09)
+++ v12 (2026-06-29)
@@ -4,521 +4,539 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
     <t>Galderma</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
-    <t>Lottomatica Group</t>
+    <t>Destek Finans Faktoring</t>
   </si>
   <si>
     <t>Midea Group</t>
   </si>
   <si>
     <t>J&amp;T Global Express</t>
   </si>
   <si>
+    <t>Zijin Gold International</t>
+  </si>
+  <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
     <t>Renk</t>
   </si>
   <si>
-    <t>Destek Finans Faktoring</t>
-[...2 lines deleted...]
-    <t>Zijin Gold International</t>
+    <t>Zabka Group</t>
+  </si>
+  <si>
+    <t>Victory Giant Technology</t>
+  </si>
+  <si>
+    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
   </si>
   <si>
     <t>Verisure</t>
   </si>
   <si>
     <t>CVC Capital Partners</t>
   </si>
   <si>
+    <t>WuXi XDC Cayman</t>
+  </si>
+  <si>
+    <t>GigaDevice Semiconductor</t>
+  </si>
+  <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
+  </si>
+  <si>
     <t>Laopu Gold</t>
   </si>
   <si>
-    <t>Zabka Group</t>
-[...11 lines deleted...]
-    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>Tokyo Metro</t>
   </si>
   <si>
     <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
-    <t>WuXi XDC Cayman</t>
-[...2 lines deleted...]
-    <t>Tokyo Metro</t>
+    <t>SANY Heavy Industry</t>
+  </si>
+  <si>
+    <t>Jiangsu Hengrui Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
+  </si>
+  <si>
+    <t>Shanghai Biren Intelligent Technology</t>
+  </si>
+  <si>
+    <t>Shanghai Iluvatar CoreX Semiconductor</t>
   </si>
   <si>
     <t>Amman Mineral Internasional</t>
   </si>
   <si>
-    <t>Montage Technology</t>
-[...8 lines deleted...]
-    <t>Zhejiang Sanhua Intelligent Controls</t>
+    <t>Chery Automobile</t>
+  </si>
+  <si>
+    <t>MIXUE Group</t>
   </si>
   <si>
     <t>Guming Holdings</t>
   </si>
   <si>
-    <t>Jiangsu Hengrui Pharmaceuticals</t>
-[...5 lines deleted...]
-    <t>Shanghai Biren Intelligent Technology</t>
+    <t>Lens Technology</t>
   </si>
   <si>
     <t>MiniMax Group</t>
   </si>
   <si>
-    <t>SANY Heavy Industry</t>
-[...4 lines deleted...]
-  <si>
     <t>S.F. Holding</t>
   </si>
   <si>
-    <t>Mao Geping Cosmetics</t>
+    <t>Shenzhen Han’s CNC Technology</t>
+  </si>
+  <si>
+    <t>Muyuan Foods</t>
+  </si>
+  <si>
+    <t>Delton Technology</t>
   </si>
   <si>
     <t>Chifeng Jilong Gold Mining</t>
   </si>
   <si>
-    <t>MIXUE Group</t>
-[...7 lines deleted...]
-  <si>
     <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
+    <t>Busy Ming Group (Busy For You)</t>
+  </si>
+  <si>
+    <t>InSilico Medicine Cayman TopCo</t>
+  </si>
+  <si>
+    <t>Eastroc Beverage Group</t>
+  </si>
+  <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
-    <t>Busy Ming Group (Busy For You)</t>
-[...2 lines deleted...]
-    <t>Eastroc Beverage Group</t>
+    <t>Huaqin</t>
   </si>
   <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
+    <t>HashKey Holdings</t>
+  </si>
+  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>285A</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>GALD</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>LTMC</t>
+    <t>DSTKF</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
+    <t>2259</t>
+  </si>
+  <si>
     <t>9660</t>
   </si>
   <si>
     <t>R3NK</t>
   </si>
   <si>
-    <t>DSTKF</t>
-[...2 lines deleted...]
-    <t>2259</t>
+    <t>ZAB</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>6990</t>
   </si>
   <si>
     <t>VSURE</t>
   </si>
   <si>
     <t>CVC</t>
   </si>
   <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>PUIG</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
     <t>6181</t>
   </si>
   <si>
-    <t>ZAB</t>
-[...11 lines deleted...]
-    <t>6990</t>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>9023</t>
   </si>
   <si>
     <t>CSG</t>
   </si>
   <si>
-    <t>2268</t>
-[...2 lines deleted...]
-    <t>9023</t>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>9903</t>
   </si>
   <si>
     <t>AMMN</t>
   </si>
   <si>
-    <t>6809</t>
-[...8 lines deleted...]
-    <t>2050</t>
+    <t>9973</t>
+  </si>
+  <si>
+    <t>2097</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>1276</t>
-[...5 lines deleted...]
-    <t>6082</t>
+    <t>6613</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>6031</t>
-[...4 lines deleted...]
-  <si>
     <t>6936</t>
   </si>
   <si>
-    <t>1318</t>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>1989</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>2097</t>
-[...7 lines deleted...]
-  <si>
     <t>3288</t>
   </si>
   <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>9980</t>
+  </si>
+  <si>
     <t>9927</t>
   </si>
   <si>
-    <t>1768</t>
-[...2 lines deleted...]
-    <t>9980</t>
+    <t>3296</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
+    <t>3887</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>Italy</t>
+    <t>Turkey</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>Turkey</t>
+    <t>Poland</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>Poland</t>
-[...1 lines deleted...]
-  <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
     <t>BT9QPW8</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
-    <t>BMXPBZ7</t>
+    <t>BNXJ8G6</t>
   </si>
   <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
     <t>BRBTW19</t>
   </si>
   <si>
+    <t>BSD3B20</t>
+  </si>
+  <si>
     <t>BS5YNY7</t>
   </si>
   <si>
     <t>BMD6RR4</t>
   </si>
   <si>
-    <t>BNXJ8G6</t>
-[...2 lines deleted...]
-    <t>BSD3B20</t>
+    <t>BRXWDB3</t>
+  </si>
+  <si>
+    <t>BP9QBT9</t>
+  </si>
+  <si>
+    <t>BPXZ192</t>
   </si>
   <si>
     <t>BVMN155</t>
   </si>
   <si>
     <t>BRX9808</t>
   </si>
   <si>
+    <t>BQHNQ38</t>
+  </si>
+  <si>
+    <t>BWJFD11</t>
+  </si>
+  <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
+  </si>
+  <si>
     <t>BS854D3</t>
   </si>
   <si>
-    <t>BRXWDB3</t>
-[...11 lines deleted...]
-    <t>BPXZ192</t>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BQTY1X4</t>
   </si>
   <si>
     <t>BTQKW99</t>
   </si>
   <si>
-    <t>BQHNQ38</t>
-[...2 lines deleted...]
-    <t>BQTY1X4</t>
+    <t>BMHH632</t>
+  </si>
+  <si>
+    <t>BMV9P26</t>
+  </si>
+  <si>
+    <t>BV4K4Z5</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
+    <t>BT9QTZ9</t>
   </si>
   <si>
     <t>BRK2Z98</t>
   </si>
   <si>
-    <t>BQGFD56</t>
-[...5 lines deleted...]
-    <t>BV4K4Z5</t>
+    <t>BMYS962</t>
+  </si>
+  <si>
+    <t>BV1D9W9</t>
   </si>
   <si>
     <t>BQPCNJ2</t>
   </si>
   <si>
-    <t>BMV9P26</t>
-[...5 lines deleted...]
-    <t>BV6GRF2</t>
+    <t>BVMQ8J7</t>
   </si>
   <si>
     <t>BWJFCD6</t>
   </si>
   <si>
-    <t>BMHH632</t>
-[...4 lines deleted...]
-  <si>
     <t>BRWL0W1</t>
   </si>
   <si>
-    <t>BPGKFW5</t>
+    <t>BQFPN80</t>
+  </si>
+  <si>
+    <t>BVYDL20</t>
+  </si>
+  <si>
+    <t>BV5DJJ2</t>
   </si>
   <si>
     <t>BV0TR57</t>
   </si>
   <si>
-    <t>BV1D9W9</t>
-[...7 lines deleted...]
-  <si>
     <t>BN4Q3S3</t>
   </si>
   <si>
+    <t>BTQJ2V8</t>
+  </si>
+  <si>
+    <t>BTCFVN5</t>
+  </si>
+  <si>
+    <t>BV6PQL8</t>
+  </si>
+  <si>
     <t>BRDWN24</t>
   </si>
   <si>
-    <t>BTQJ2V8</t>
-[...2 lines deleted...]
-    <t>BV6PQL8</t>
+    <t>BVPYJ51</t>
   </si>
   <si>
     <t>BTRCQW5</t>
+  </si>
+  <si>
+    <t>BVV8KH6</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -656,1445 +674,1503 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G2" t="n">
-        <v>6700</v>
+        <v>2300</v>
       </c>
       <c r="H2" t="n">
-        <v>3268231.48</v>
+        <v>1476372.96</v>
       </c>
       <c r="I2" t="n">
-        <v>28.30805054</v>
+        <v>11.48410431</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G3" t="n">
-        <v>11200</v>
+        <v>13700</v>
       </c>
       <c r="H3" t="n">
-        <v>1016362.48</v>
+        <v>1252023.24</v>
       </c>
       <c r="I3" t="n">
-        <v>8.80330559</v>
+        <v>9.73897915</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G4" t="n">
-        <v>4874</v>
+        <v>5482</v>
       </c>
       <c r="H4" t="n">
-        <v>988821.05</v>
+        <v>1208443.35</v>
       </c>
       <c r="I4" t="n">
-        <v>8.56475327</v>
+        <v>9.39998893</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F5" t="n">
         <v>6543770</v>
       </c>
       <c r="G5" t="n">
-        <v>28300</v>
+        <v>39500</v>
       </c>
       <c r="H5" t="n">
-        <v>664261.19</v>
+        <v>1193166.86</v>
       </c>
       <c r="I5" t="n">
-        <v>5.75355187</v>
+        <v>9.28115933</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G6" t="n">
-        <v>11100</v>
+        <v>16600</v>
       </c>
       <c r="H6" t="n">
-        <v>555866.16</v>
+        <v>1041443.89</v>
       </c>
       <c r="I6" t="n">
-        <v>4.81467957</v>
+        <v>8.10096811</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="F7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G7" t="n">
-        <v>12623</v>
+        <v>6223</v>
       </c>
       <c r="H7" t="n">
-        <v>377682.8</v>
+        <v>457553.85</v>
       </c>
       <c r="I7" t="n">
-        <v>3.27133003</v>
+        <v>3.55912515</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E8" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G8" t="n">
-        <v>32600</v>
+        <v>43500</v>
       </c>
       <c r="H8" t="n">
-        <v>366984.05</v>
+        <v>439430.37</v>
       </c>
       <c r="I8" t="n">
-        <v>3.17866195</v>
+        <v>3.41814998</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G9" t="n">
-        <v>311800</v>
+        <v>414000</v>
       </c>
       <c r="H9" t="n">
-        <v>358958.01</v>
+        <v>426665.31</v>
       </c>
       <c r="I9" t="n">
-        <v>3.10914375</v>
+        <v>3.31885577</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G10" t="n">
-        <v>483600</v>
+        <v>28615</v>
       </c>
       <c r="H10" t="n">
-        <v>309232.42</v>
+        <v>339249.15</v>
       </c>
       <c r="I10" t="n">
-        <v>2.67844155</v>
+        <v>2.63888105</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G11" t="n">
-        <v>4104</v>
+        <v>651000</v>
       </c>
       <c r="H11" t="n">
-        <v>245253.97</v>
+        <v>320511.72</v>
       </c>
       <c r="I11" t="n">
-        <v>2.12428704</v>
+        <v>2.49313021</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G12" t="n">
-        <v>4440</v>
+        <v>6413</v>
       </c>
       <c r="H12" t="n">
-        <v>224034.38</v>
+        <v>298268.05</v>
       </c>
       <c r="I12" t="n">
-        <v>1.94049185</v>
+        <v>2.32010575</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="F13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G13" t="n">
-        <v>12116</v>
+        <v>37164</v>
       </c>
       <c r="H13" t="n">
-        <v>181392.06</v>
+        <v>260450.38</v>
       </c>
       <c r="I13" t="n">
-        <v>1.57114196</v>
+        <v>2.02593749</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G14" t="n">
-        <v>14268</v>
+        <v>5200</v>
       </c>
       <c r="H14" t="n">
-        <v>180561.59</v>
+        <v>243811.66</v>
       </c>
       <c r="I14" t="n">
-        <v>1.56394877</v>
+        <v>1.89651166</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G15" t="n">
-        <v>11245</v>
+        <v>4500</v>
       </c>
       <c r="H15" t="n">
-        <v>165763.89</v>
+        <v>236819.45</v>
       </c>
       <c r="I15" t="n">
-        <v>1.4357773</v>
+        <v>1.84212211</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="F16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G16" t="n">
-        <v>2400</v>
+        <v>21027</v>
       </c>
       <c r="H16" t="n">
-        <v>153158.9</v>
+        <v>234118.26</v>
       </c>
       <c r="I16" t="n">
-        <v>1.32659816</v>
+        <v>1.82111065</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G17" t="n">
-        <v>22588</v>
+        <v>15040</v>
       </c>
       <c r="H17" t="n">
-        <v>151181.58</v>
+        <v>211759.92</v>
       </c>
       <c r="I17" t="n">
-        <v>1.30947145</v>
+        <v>1.64719422</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="F18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G18" t="n">
-        <v>4700</v>
+        <v>27500</v>
       </c>
       <c r="H18" t="n">
-        <v>145233.78</v>
+        <v>199406.26</v>
       </c>
       <c r="I18" t="n">
-        <v>1.2579541</v>
+        <v>1.55110013</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G19" t="n">
-        <v>15800</v>
+        <v>1344</v>
       </c>
       <c r="H19" t="n">
-        <v>144287.17</v>
+        <v>189939.22</v>
       </c>
       <c r="I19" t="n">
-        <v>1.24975496</v>
+        <v>1.47745988</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G20" t="n">
-        <v>7749</v>
+        <v>10366</v>
       </c>
       <c r="H20" t="n">
-        <v>143165.74</v>
+        <v>187095.53</v>
       </c>
       <c r="I20" t="n">
-        <v>1.2400416</v>
+        <v>1.45533997</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G21" t="n">
-        <v>2800</v>
+        <v>21300</v>
       </c>
       <c r="H21" t="n">
-        <v>140589.66</v>
+        <v>182567.94</v>
       </c>
       <c r="I21" t="n">
-        <v>1.21772868</v>
+        <v>1.42012169</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G22" t="n">
-        <v>7942</v>
+        <v>3700</v>
       </c>
       <c r="H22" t="n">
-        <v>136259.82</v>
+        <v>173575.76</v>
       </c>
       <c r="I22" t="n">
-        <v>1.18022542</v>
+        <v>1.35017518</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G23" t="n">
-        <v>20500</v>
+        <v>2900</v>
       </c>
       <c r="H23" t="n">
-        <v>131215.7</v>
+        <v>169779.91</v>
       </c>
       <c r="I23" t="n">
-        <v>1.13653537</v>
+        <v>1.32064881</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G24" t="n">
-        <v>14500</v>
+        <v>19100</v>
       </c>
       <c r="H24" t="n">
-        <v>125366.75</v>
+        <v>162801.87</v>
       </c>
       <c r="I24" t="n">
-        <v>1.08587422</v>
+        <v>1.26636948</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G25" t="n">
-        <v>643500</v>
+        <v>10621</v>
       </c>
       <c r="H25" t="n">
-        <v>117519.57</v>
+        <v>149178.98</v>
       </c>
       <c r="I25" t="n">
-        <v>1.01790523</v>
+        <v>1.16040256</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G26" t="n">
-        <v>2200</v>
+        <v>51345</v>
       </c>
       <c r="H26" t="n">
-        <v>103555.84</v>
+        <v>122465.96</v>
       </c>
       <c r="I26" t="n">
-        <v>0.89695726</v>
+        <v>0.95261285</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E27" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>106</v>
+      </c>
+      <c r="F27" t="s">
+        <v>140</v>
       </c>
       <c r="G27" t="n">
-        <v>11800</v>
+        <v>15800</v>
       </c>
       <c r="H27" t="n">
-        <v>102832.89</v>
+        <v>114064.14</v>
       </c>
       <c r="I27" t="n">
-        <v>0.89069537</v>
+        <v>0.88725852</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E28" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G28" t="n">
-        <v>1006</v>
+        <v>33967</v>
       </c>
       <c r="H28" t="n">
-        <v>92831.91</v>
+        <v>111777.02</v>
       </c>
       <c r="I28" t="n">
-        <v>0.80407108</v>
+        <v>0.86946794</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G29" t="n">
-        <v>23559</v>
+        <v>12800</v>
       </c>
       <c r="H29" t="n">
-        <v>92371.73</v>
+        <v>111018.28</v>
       </c>
       <c r="I29" t="n">
-        <v>0.80008519</v>
+        <v>0.86356601</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E30" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F30" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G30" t="n">
-        <v>26000</v>
+        <v>1000</v>
       </c>
       <c r="H30" t="n">
-        <v>76324.19</v>
+        <v>101146.02</v>
       </c>
       <c r="I30" t="n">
-        <v>0.66108813</v>
+        <v>0.78677372</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G31" t="n">
-        <v>10600</v>
+        <v>513400</v>
       </c>
       <c r="H31" t="n">
-        <v>73733.25</v>
+        <v>98267.97</v>
       </c>
       <c r="I31" t="n">
-        <v>0.63864649</v>
+        <v>0.76438654</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F32" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G32" t="n">
-        <v>8754</v>
+        <v>30200</v>
       </c>
       <c r="H32" t="n">
-        <v>70875.86</v>
+        <v>95991.02</v>
       </c>
       <c r="I32" t="n">
-        <v>0.61389698</v>
+        <v>0.74667507</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E33" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F33" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G33" t="n">
-        <v>9600</v>
+        <v>2950</v>
       </c>
       <c r="H33" t="n">
-        <v>68370.13</v>
+        <v>93088.78</v>
       </c>
       <c r="I33" t="n">
-        <v>0.59219339</v>
+        <v>0.72409973</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E34" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G34" t="n">
-        <v>911</v>
+        <v>34800</v>
       </c>
       <c r="H34" t="n">
-        <v>64299.04</v>
+        <v>92502.31</v>
       </c>
       <c r="I34" t="n">
-        <v>0.55693132</v>
+        <v>0.71953782</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E35" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G35" t="n">
-        <v>23545</v>
+        <v>20698</v>
       </c>
       <c r="H35" t="n">
-        <v>59831.65</v>
+        <v>72916.81</v>
       </c>
       <c r="I35" t="n">
-        <v>0.51823666</v>
+        <v>0.56719018</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E36" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F36" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="G36" t="n">
-        <v>15142</v>
+        <v>1216</v>
       </c>
       <c r="H36" t="n">
-        <v>52876.21</v>
+        <v>70818.24</v>
       </c>
       <c r="I36" t="n">
-        <v>0.45799156</v>
+        <v>0.55086626</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D37" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E37" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F37" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="G37" t="n">
-        <v>12800</v>
+        <v>17200</v>
       </c>
       <c r="H37" t="n">
-        <v>51003.96</v>
+        <v>66122.2</v>
       </c>
       <c r="I37" t="n">
-        <v>0.44177491</v>
+        <v>0.51433768</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E38" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F38" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G38" t="n">
-        <v>5900</v>
+        <v>2068</v>
       </c>
       <c r="H38" t="n">
-        <v>48043.4</v>
+        <v>51567.13</v>
       </c>
       <c r="I38" t="n">
-        <v>0.41613178</v>
+        <v>0.40111971</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D39" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F39" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G39" t="n">
-        <v>10400</v>
+        <v>12300</v>
       </c>
       <c r="H39" t="n">
-        <v>38361.2</v>
+        <v>43864.98</v>
       </c>
       <c r="I39" t="n">
-        <v>0.33226863</v>
+        <v>0.34120782</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D40" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G40" t="n">
-        <v>1050</v>
+        <v>1800</v>
       </c>
       <c r="H40" t="n">
-        <v>35567.33</v>
+        <v>43506.82</v>
       </c>
       <c r="I40" t="n">
-        <v>0.3080693</v>
+        <v>0.33842184</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D41" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E41" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G41" t="n">
-        <v>7300</v>
+        <v>14400</v>
       </c>
       <c r="H41" t="n">
-        <v>30131.72</v>
+        <v>42978.77</v>
       </c>
       <c r="I41" t="n">
-        <v>0.26098832</v>
+        <v>0.33431436</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E42" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G42" t="n">
-        <v>1346</v>
+        <v>10857</v>
       </c>
       <c r="H42" t="n">
-        <v>28672.29</v>
+        <v>41045.32</v>
       </c>
       <c r="I42" t="n">
-        <v>0.24834735</v>
+        <v>0.31927484</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D43" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E43" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F43" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="G43" t="n">
-        <v>7338</v>
+        <v>800</v>
       </c>
       <c r="H43" t="n">
-        <v>28602.75</v>
+        <v>31427.97</v>
       </c>
       <c r="I43" t="n">
-        <v>0.24774503</v>
+        <v>0.24446539</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E44" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F44" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G44" t="n">
-        <v>3189</v>
+        <v>5000</v>
       </c>
       <c r="H44" t="n">
-        <v>25153.82</v>
+        <v>29017.3</v>
       </c>
       <c r="I44" t="n">
-        <v>0.21787184</v>
+        <v>0.22571377</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E45" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F45" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="G45" t="n">
-        <v>600</v>
+        <v>2106</v>
       </c>
       <c r="H45" t="n">
-        <v>24888.32</v>
+        <v>28500.3</v>
       </c>
       <c r="I45" t="n">
-        <v>0.21557219</v>
+        <v>0.22169223</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E46" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F46" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G46" t="n">
-        <v>1440</v>
+        <v>4262</v>
       </c>
       <c r="H46" t="n">
-        <v>23856.03</v>
+        <v>26528.27</v>
       </c>
       <c r="I46" t="n">
-        <v>0.20663093</v>
+        <v>0.20635261</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D47" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E47" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F47" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G47" t="n">
-        <v>3246</v>
+        <v>2700</v>
       </c>
       <c r="H47" t="n">
-        <v>17922.39</v>
+        <v>23831.18</v>
       </c>
       <c r="I47" t="n">
-        <v>0.15523623</v>
+        <v>0.18537305</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46181</v>
+        <v>46199</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D48" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="F48"/>
+        <v>101</v>
+      </c>
+      <c r="E48" t="s">
+        <v>106</v>
+      </c>
+      <c r="F48" t="s">
+        <v>161</v>
+      </c>
       <c r="G48" t="n">
-        <v>17293.68</v>
+        <v>4353</v>
       </c>
       <c r="H48" t="n">
-        <v>44059.28</v>
+        <v>18610.94</v>
       </c>
       <c r="I48" t="n">
-        <v>0.37891583</v>
+        <v>0.14476693</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" t="s">
+        <v>102</v>
+      </c>
+      <c r="E49" t="s">
+        <v>106</v>
+      </c>
+      <c r="F49" t="s">
+        <v>162</v>
+      </c>
+      <c r="G49" t="n">
+        <v>10800</v>
+      </c>
+      <c r="H49" t="n">
+        <v>2575.97</v>
+      </c>
+      <c r="I49" t="n">
+        <v>0.02003742</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" t="s">
+        <v>103</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50" t="n">
+        <v>258535.17</v>
+      </c>
+      <c r="H50" t="n">
+        <v>269294.64</v>
+      </c>
+      <c r="I50" t="n">
+        <v>2.08254614</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>