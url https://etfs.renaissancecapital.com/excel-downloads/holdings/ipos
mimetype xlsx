--- v12 (2026-06-29)
+++ v13 (2026-07-21)
@@ -4,539 +4,536 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
+    <t>Galderma</t>
+  </si>
+  <si>
+    <t>Contemporary Amperex Technology (CATL)</t>
+  </si>
+  <si>
+    <t>Kokusai Electric</t>
+  </si>
+  <si>
+    <t>JX Advanced Metals</t>
+  </si>
+  <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
-    <t>Contemporary Amperex Technology (CATL)</t>
-[...8 lines deleted...]
-    <t>Kokusai Electric</t>
+    <t>Midea Group</t>
+  </si>
+  <si>
+    <t>J&amp;T Global Express</t>
+  </si>
+  <si>
+    <t>Horizon Robotics</t>
+  </si>
+  <si>
+    <t>Zijin Gold International</t>
+  </si>
+  <si>
+    <t>Renk</t>
+  </si>
+  <si>
+    <t>Zabka Group</t>
   </si>
   <si>
     <t>Destek Finans Faktoring</t>
   </si>
   <si>
-    <t>Midea Group</t>
-[...14 lines deleted...]
-    <t>Zabka Group</t>
+    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
+  </si>
+  <si>
+    <t>Verisure</t>
+  </si>
+  <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
+    <t>WuXi XDC Cayman</t>
+  </si>
+  <si>
+    <t>Puig Brands</t>
+  </si>
+  <si>
+    <t>Tokyo Metro</t>
+  </si>
+  <si>
+    <t>Laopu Gold</t>
+  </si>
+  <si>
+    <t>CSG (Czechoslovak Group)</t>
   </si>
   <si>
     <t>Victory Giant Technology</t>
   </si>
   <si>
-    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
-[...8 lines deleted...]
-    <t>WuXi XDC Cayman</t>
+    <t>SANY Heavy Industry</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
+  </si>
+  <si>
+    <t>Jiangsu Hengrui Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Amman Mineral Internasional</t>
+  </si>
+  <si>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
+  </si>
+  <si>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>Chery Automobile</t>
+  </si>
+  <si>
+    <t>Guming Holdings</t>
   </si>
   <si>
     <t>GigaDevice Semiconductor</t>
   </si>
   <si>
-    <t>Puig Brands</t>
-[...23 lines deleted...]
-    <t>Zhejiang Sanhua Intelligent Controls</t>
+    <t>MIXUE Group</t>
+  </si>
+  <si>
+    <t>SBI Shinsei Bank</t>
+  </si>
+  <si>
+    <t>S.F. Holding</t>
+  </si>
+  <si>
+    <t>Shanghai Iluvatar CoreX Semiconductor</t>
   </si>
   <si>
     <t>Shanghai Biren Intelligent Technology</t>
   </si>
   <si>
-    <t>Shanghai Iluvatar CoreX Semiconductor</t>
-[...13 lines deleted...]
-  <si>
     <t>Lens Technology</t>
   </si>
   <si>
+    <t>Muyuan Foods</t>
+  </si>
+  <si>
+    <t>Chifeng Jilong Gold Mining</t>
+  </si>
+  <si>
+    <t>Foshan Haitian Flavouring and Food</t>
+  </si>
+  <si>
+    <t>Busy Ming Group (Busy For You)</t>
+  </si>
+  <si>
+    <t>Eastroc Beverage Group</t>
+  </si>
+  <si>
     <t>MiniMax Group</t>
   </si>
   <si>
-    <t>S.F. Holding</t>
-[...1 lines deleted...]
-  <si>
     <t>Shenzhen Han’s CNC Technology</t>
   </si>
   <si>
-    <t>Muyuan Foods</t>
+    <t>InSilico Medicine Cayman TopCo</t>
   </si>
   <si>
     <t>Delton Technology</t>
   </si>
   <si>
-    <t>Chifeng Jilong Gold Mining</t>
-[...13 lines deleted...]
-  <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
     <t>Huaqin</t>
   </si>
   <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
-    <t>HashKey Holdings</t>
-[...1 lines deleted...]
-  <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
+    <t>GALD</t>
+  </si>
+  <si>
+    <t>3750</t>
+  </si>
+  <si>
+    <t>6525</t>
+  </si>
+  <si>
+    <t>5016</t>
+  </si>
+  <si>
     <t>285A</t>
   </si>
   <si>
-    <t>3750</t>
-[...8 lines deleted...]
-    <t>6525</t>
+    <t>300</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>9660</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>R3NK</t>
+  </si>
+  <si>
+    <t>ZAB</t>
   </si>
   <si>
     <t>DSTKF</t>
   </si>
   <si>
-    <t>300</t>
-[...14 lines deleted...]
-    <t>ZAB</t>
+    <t>6990</t>
+  </si>
+  <si>
+    <t>VSURE</t>
+  </si>
+  <si>
+    <t>CVC</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>PUIG</t>
+  </si>
+  <si>
+    <t>9023</t>
+  </si>
+  <si>
+    <t>6181</t>
+  </si>
+  <si>
+    <t>CSG</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>6990</t>
-[...8 lines deleted...]
-    <t>2268</t>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>AMMN</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>9973</t>
+  </si>
+  <si>
+    <t>1364</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>PUIG</t>
-[...23 lines deleted...]
-    <t>2050</t>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>8303</t>
+  </si>
+  <si>
+    <t>6936</t>
+  </si>
+  <si>
+    <t>9903</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>9903</t>
-[...13 lines deleted...]
-  <si>
     <t>6613</t>
   </si>
   <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>6693</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>9980</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
-    <t>6936</t>
-[...1 lines deleted...]
-  <si>
     <t>3200</t>
   </si>
   <si>
-    <t>2714</t>
+    <t>3696</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>6693</t>
-[...13 lines deleted...]
-  <si>
     <t>9927</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>3887</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
     <t>Japan</t>
   </si>
   <si>
-    <t>Hong Kong</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Poland</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>Germany</t>
-[...4 lines deleted...]
-  <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
+    <t>BRC2T72</t>
+  </si>
+  <si>
+    <t>BT9QPW8</t>
+  </si>
+  <si>
+    <t>BNGHNG2</t>
+  </si>
+  <si>
     <t>BMGYJ02</t>
   </si>
   <si>
-    <t>BT9QPW8</t>
-[...5 lines deleted...]
-    <t>BNGHNG2</t>
+    <t>BQB7ZL7</t>
+  </si>
+  <si>
+    <t>BRBTW19</t>
+  </si>
+  <si>
+    <t>BS5YNY7</t>
+  </si>
+  <si>
+    <t>BSD3B20</t>
+  </si>
+  <si>
+    <t>BMD6RR4</t>
+  </si>
+  <si>
+    <t>BRXWDB3</t>
   </si>
   <si>
     <t>BNXJ8G6</t>
   </si>
   <si>
-    <t>BQB7ZL7</t>
-[...14 lines deleted...]
-    <t>BRXWDB3</t>
+    <t>BPXZ192</t>
+  </si>
+  <si>
+    <t>BVMN155</t>
+  </si>
+  <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
+    <t>BQHNQ38</t>
+  </si>
+  <si>
+    <t>BNTCFW4</t>
+  </si>
+  <si>
+    <t>BQTY1X4</t>
+  </si>
+  <si>
+    <t>BS854D3</t>
+  </si>
+  <si>
+    <t>BTQKW99</t>
   </si>
   <si>
     <t>BP9QBT9</t>
   </si>
   <si>
-    <t>BPXZ192</t>
-[...8 lines deleted...]
-    <t>BQHNQ38</t>
+    <t>BMHH632</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
+  </si>
+  <si>
+    <t>BMV9P26</t>
+  </si>
+  <si>
+    <t>BRK2Z98</t>
+  </si>
+  <si>
+    <t>BV4K4Z5</t>
+  </si>
+  <si>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BMYS962</t>
+  </si>
+  <si>
+    <t>BQPCNJ2</t>
   </si>
   <si>
     <t>BWJFD11</t>
   </si>
   <si>
-    <t>BNTCFW4</t>
-[...23 lines deleted...]
-    <t>BV4K4Z5</t>
+    <t>BV1D9W9</t>
+  </si>
+  <si>
+    <t>BRWL0W1</t>
+  </si>
+  <si>
+    <t>BT9QTZ9</t>
   </si>
   <si>
     <t>BV6GRF2</t>
   </si>
   <si>
-    <t>BT9QTZ9</t>
-[...13 lines deleted...]
-  <si>
     <t>BVMQ8J7</t>
   </si>
   <si>
+    <t>BVYDL20</t>
+  </si>
+  <si>
+    <t>BV0TR57</t>
+  </si>
+  <si>
+    <t>BN4Q3S3</t>
+  </si>
+  <si>
+    <t>BTQJ2V8</t>
+  </si>
+  <si>
+    <t>BV6PQL8</t>
+  </si>
+  <si>
     <t>BWJFCD6</t>
   </si>
   <si>
-    <t>BRWL0W1</t>
-[...1 lines deleted...]
-  <si>
     <t>BQFPN80</t>
   </si>
   <si>
-    <t>BVYDL20</t>
+    <t>BTCFVN5</t>
   </si>
   <si>
     <t>BV5DJJ2</t>
   </si>
   <si>
-    <t>BV0TR57</t>
-[...13 lines deleted...]
-  <si>
     <t>BRDWN24</t>
   </si>
   <si>
     <t>BVPYJ51</t>
   </si>
   <si>
     <t>BTRCQW5</t>
-  </si>
-[...1 lines deleted...]
-    <t>BVV8KH6</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
@@ -686,1491 +683,1491 @@
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
-    <col min="7" max="7" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
+    <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G1" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H1" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="I1" s="1" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="D2" t="s">
         <v>55</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>116</v>
       </c>
       <c r="G2" t="n">
-        <v>2300</v>
+        <v>5543</v>
       </c>
       <c r="H2" t="n">
-        <v>1476372.96</v>
+        <v>1183533.15</v>
       </c>
       <c r="I2" t="n">
-        <v>11.48410431</v>
+        <v>10.54434288</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>106</v>
       </c>
       <c r="F3" t="s">
         <v>117</v>
       </c>
       <c r="G3" t="n">
-        <v>13700</v>
+        <v>14000</v>
       </c>
       <c r="H3" t="n">
-        <v>1252023.24</v>
+        <v>1104365.68</v>
       </c>
       <c r="I3" t="n">
-        <v>9.73897915</v>
+        <v>9.83902343</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>107</v>
       </c>
       <c r="F4" t="s">
         <v>118</v>
       </c>
       <c r="G4" t="n">
-        <v>5482</v>
+        <v>16700</v>
       </c>
       <c r="H4" t="n">
-        <v>1208443.35</v>
+        <v>904444.17</v>
       </c>
       <c r="I4" t="n">
-        <v>9.39998893</v>
+        <v>8.05788114</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F5" t="n">
         <v>6543770</v>
       </c>
       <c r="G5" t="n">
-        <v>39500</v>
+        <v>39800</v>
       </c>
       <c r="H5" t="n">
-        <v>1193166.86</v>
+        <v>871409.5</v>
       </c>
       <c r="I5" t="n">
-        <v>9.28115933</v>
+        <v>7.7635684</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F6" t="s">
         <v>119</v>
       </c>
       <c r="G6" t="n">
-        <v>16600</v>
+        <v>2400</v>
       </c>
       <c r="H6" t="n">
-        <v>1041443.89</v>
+        <v>769600.94</v>
       </c>
       <c r="I6" t="n">
-        <v>8.10096811</v>
+        <v>6.85653477</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>60</v>
       </c>
       <c r="E7" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F7" t="s">
         <v>120</v>
       </c>
       <c r="G7" t="n">
-        <v>6223</v>
+        <v>43800</v>
       </c>
       <c r="H7" t="n">
-        <v>457553.85</v>
+        <v>527061.36</v>
       </c>
       <c r="I7" t="n">
-        <v>3.55912515</v>
+        <v>4.69569923</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>106</v>
       </c>
       <c r="F8" t="s">
         <v>121</v>
       </c>
       <c r="G8" t="n">
-        <v>43500</v>
+        <v>416400</v>
       </c>
       <c r="H8" t="n">
-        <v>439430.37</v>
+        <v>495493</v>
       </c>
       <c r="I8" t="n">
-        <v>3.41814998</v>
+        <v>4.41445015</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>106</v>
       </c>
       <c r="F9" t="s">
         <v>122</v>
       </c>
       <c r="G9" t="n">
-        <v>414000</v>
+        <v>651000</v>
       </c>
       <c r="H9" t="n">
-        <v>426665.31</v>
+        <v>364494.24</v>
       </c>
       <c r="I9" t="n">
-        <v>3.31885577</v>
+        <v>3.24735496</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>106</v>
       </c>
       <c r="F10" t="s">
         <v>123</v>
       </c>
       <c r="G10" t="n">
-        <v>28615</v>
+        <v>28729</v>
       </c>
       <c r="H10" t="n">
-        <v>339249.15</v>
+        <v>358897.23</v>
       </c>
       <c r="I10" t="n">
-        <v>2.63888105</v>
+        <v>3.19749003</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>124</v>
       </c>
       <c r="G11" t="n">
-        <v>651000</v>
+        <v>6413</v>
       </c>
       <c r="H11" t="n">
-        <v>320511.72</v>
+        <v>322288.16</v>
       </c>
       <c r="I11" t="n">
-        <v>2.49313021</v>
+        <v>2.87133222</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>109</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
       <c r="G12" t="n">
-        <v>6413</v>
+        <v>37164</v>
       </c>
       <c r="H12" t="n">
-        <v>298268.05</v>
+        <v>321713.24</v>
       </c>
       <c r="I12" t="n">
-        <v>2.32010575</v>
+        <v>2.86621014</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
         <v>110</v>
       </c>
       <c r="F13" t="s">
         <v>126</v>
       </c>
       <c r="G13" t="n">
-        <v>37164</v>
+        <v>6258</v>
       </c>
       <c r="H13" t="n">
-        <v>260450.38</v>
+        <v>301233.98</v>
       </c>
       <c r="I13" t="n">
-        <v>2.02593749</v>
+        <v>2.68375615</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>106</v>
       </c>
       <c r="F14" t="s">
         <v>127</v>
       </c>
       <c r="G14" t="n">
-        <v>5200</v>
+        <v>4600</v>
       </c>
       <c r="H14" t="n">
-        <v>243811.66</v>
+        <v>295687.89</v>
       </c>
       <c r="I14" t="n">
-        <v>1.89651166</v>
+        <v>2.63434488</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="F15" t="s">
         <v>128</v>
       </c>
       <c r="G15" t="n">
-        <v>4500</v>
+        <v>21027</v>
       </c>
       <c r="H15" t="n">
-        <v>236819.45</v>
+        <v>260219.4</v>
       </c>
       <c r="I15" t="n">
-        <v>1.84212211</v>
+        <v>2.31834873</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F16" t="s">
         <v>129</v>
       </c>
       <c r="G16" t="n">
-        <v>21027</v>
+        <v>15040</v>
       </c>
       <c r="H16" t="n">
-        <v>234118.26</v>
+        <v>248627.68</v>
       </c>
       <c r="I16" t="n">
-        <v>1.82111065</v>
+        <v>2.21507569</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F17" t="s">
         <v>130</v>
       </c>
       <c r="G17" t="n">
-        <v>15040</v>
+        <v>28000</v>
       </c>
       <c r="H17" t="n">
-        <v>211759.92</v>
+        <v>201589.14</v>
       </c>
       <c r="I17" t="n">
-        <v>1.64719422</v>
+        <v>1.79599956</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F18" t="s">
         <v>131</v>
       </c>
       <c r="G18" t="n">
-        <v>27500</v>
+        <v>10366</v>
       </c>
       <c r="H18" t="n">
-        <v>199406.26</v>
+        <v>199290.4</v>
       </c>
       <c r="I18" t="n">
-        <v>1.55110013</v>
+        <v>1.7755196</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
         <v>132</v>
       </c>
       <c r="G19" t="n">
-        <v>1344</v>
+        <v>19100</v>
       </c>
       <c r="H19" t="n">
-        <v>189939.22</v>
+        <v>173011.29</v>
       </c>
       <c r="I19" t="n">
-        <v>1.47745988</v>
+        <v>1.54139355</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="F20" t="s">
         <v>133</v>
       </c>
       <c r="G20" t="n">
-        <v>10366</v>
+        <v>3700</v>
       </c>
       <c r="H20" t="n">
-        <v>187095.53</v>
+        <v>172431.03</v>
       </c>
       <c r="I20" t="n">
-        <v>1.45533997</v>
+        <v>1.53622389</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="F21" t="s">
         <v>134</v>
       </c>
       <c r="G21" t="n">
-        <v>21300</v>
+        <v>10621</v>
       </c>
       <c r="H21" t="n">
-        <v>182567.94</v>
+        <v>170581.08</v>
       </c>
       <c r="I21" t="n">
-        <v>1.42012169</v>
+        <v>1.5197423</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>135</v>
       </c>
       <c r="G22" t="n">
-        <v>3700</v>
+        <v>5200</v>
       </c>
       <c r="H22" t="n">
-        <v>173575.76</v>
+        <v>140864.97</v>
       </c>
       <c r="I22" t="n">
-        <v>1.35017518</v>
+        <v>1.2549953</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>136</v>
       </c>
       <c r="G23" t="n">
-        <v>2900</v>
+        <v>51345</v>
       </c>
       <c r="H23" t="n">
-        <v>169779.91</v>
+        <v>131363.36</v>
       </c>
       <c r="I23" t="n">
-        <v>1.32064881</v>
+        <v>1.17034348</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
       <c r="G24" t="n">
-        <v>19100</v>
+        <v>21300</v>
       </c>
       <c r="H24" t="n">
-        <v>162801.87</v>
+        <v>119312.82</v>
       </c>
       <c r="I24" t="n">
-        <v>1.26636948</v>
+        <v>1.06298272</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F25" t="s">
         <v>138</v>
       </c>
       <c r="G25" t="n">
-        <v>10621</v>
+        <v>15800</v>
       </c>
       <c r="H25" t="n">
-        <v>149178.98</v>
+        <v>115869.76</v>
       </c>
       <c r="I25" t="n">
-        <v>1.16040256</v>
+        <v>1.03230778</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F26" t="s">
         <v>139</v>
       </c>
       <c r="G26" t="n">
-        <v>51345</v>
+        <v>513400</v>
       </c>
       <c r="H26" t="n">
-        <v>122465.96</v>
+        <v>114788.63</v>
       </c>
       <c r="I26" t="n">
-        <v>0.95261285</v>
+        <v>1.02267577</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>140</v>
       </c>
       <c r="G27" t="n">
-        <v>15800</v>
+        <v>33967</v>
       </c>
       <c r="H27" t="n">
-        <v>114064.14</v>
+        <v>110816.11</v>
       </c>
       <c r="I27" t="n">
-        <v>0.88725852</v>
+        <v>0.98728376</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
       <c r="G28" t="n">
-        <v>33967</v>
+        <v>2900</v>
       </c>
       <c r="H28" t="n">
-        <v>111777.02</v>
+        <v>97644.34</v>
       </c>
       <c r="I28" t="n">
-        <v>0.86946794</v>
+        <v>0.86993372</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" t="s">
         <v>142</v>
       </c>
       <c r="G29" t="n">
-        <v>12800</v>
+        <v>30200</v>
       </c>
       <c r="H29" t="n">
-        <v>111018.28</v>
+        <v>95830.22</v>
       </c>
       <c r="I29" t="n">
-        <v>0.86356601</v>
+        <v>0.85377135</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" t="s">
         <v>106</v>
       </c>
       <c r="F30" t="s">
         <v>143</v>
       </c>
       <c r="G30" t="n">
-        <v>1000</v>
+        <v>34800</v>
       </c>
       <c r="H30" t="n">
-        <v>101146.02</v>
+        <v>94892.55</v>
       </c>
       <c r="I30" t="n">
-        <v>0.78677372</v>
+        <v>0.84541746</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="F31" t="s">
         <v>144</v>
       </c>
       <c r="G31" t="n">
-        <v>513400</v>
+        <v>1344</v>
       </c>
       <c r="H31" t="n">
-        <v>98267.97</v>
+        <v>91448.98</v>
       </c>
       <c r="I31" t="n">
-        <v>0.76438654</v>
+        <v>0.81473797</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="E32" t="s">
         <v>106</v>
       </c>
       <c r="F32" t="s">
         <v>145</v>
       </c>
       <c r="G32" t="n">
-        <v>30200</v>
+        <v>2950</v>
       </c>
       <c r="H32" t="n">
-        <v>95991.02</v>
+        <v>83751.45</v>
       </c>
       <c r="I32" t="n">
-        <v>0.74667507</v>
+        <v>0.74615908</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="E33" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>107</v>
+      </c>
+      <c r="F33" t="n">
+        <v>6730936</v>
       </c>
       <c r="G33" t="n">
-        <v>2950</v>
+        <v>8900</v>
       </c>
       <c r="H33" t="n">
-        <v>93088.78</v>
+        <v>77140.09</v>
       </c>
       <c r="I33" t="n">
-        <v>0.72409973</v>
+        <v>0.6872571</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G34" t="n">
-        <v>34800</v>
+        <v>17200</v>
       </c>
       <c r="H34" t="n">
-        <v>92502.31</v>
+        <v>72347.62</v>
       </c>
       <c r="I34" t="n">
-        <v>0.71953782</v>
+        <v>0.64455999</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35" t="s">
         <v>88</v>
       </c>
       <c r="E35" t="s">
         <v>106</v>
       </c>
       <c r="F35" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G35" t="n">
-        <v>20698</v>
+        <v>1000</v>
       </c>
       <c r="H35" t="n">
-        <v>72916.81</v>
+        <v>66256.84</v>
       </c>
       <c r="I35" t="n">
-        <v>0.56719018</v>
+        <v>0.59029596</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="E36" t="s">
         <v>106</v>
       </c>
       <c r="F36" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G36" t="n">
-        <v>1216</v>
+        <v>12800</v>
       </c>
       <c r="H36" t="n">
-        <v>70818.24</v>
+        <v>56256.2</v>
       </c>
       <c r="I36" t="n">
-        <v>0.55086626</v>
+        <v>0.50119818</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
       <c r="D37" t="s">
         <v>90</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G37" t="n">
-        <v>17200</v>
+        <v>20698</v>
       </c>
       <c r="H37" t="n">
-        <v>66122.2</v>
+        <v>56175.27</v>
       </c>
       <c r="I37" t="n">
-        <v>0.51433768</v>
+        <v>0.50047716</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>52</v>
       </c>
       <c r="D38" t="s">
         <v>91</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G38" t="n">
-        <v>2068</v>
+        <v>12300</v>
       </c>
       <c r="H38" t="n">
-        <v>51567.13</v>
+        <v>53148.83</v>
       </c>
       <c r="I38" t="n">
-        <v>0.40111971</v>
+        <v>0.47351398</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>52</v>
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G39" t="n">
-        <v>12300</v>
+        <v>14400</v>
       </c>
       <c r="H39" t="n">
-        <v>43864.98</v>
+        <v>48485.47</v>
       </c>
       <c r="I39" t="n">
-        <v>0.34120782</v>
+        <v>0.43196713</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>52</v>
       </c>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G40" t="n">
-        <v>1800</v>
+        <v>10857</v>
       </c>
       <c r="H40" t="n">
-        <v>43506.82</v>
+        <v>44864.21</v>
       </c>
       <c r="I40" t="n">
-        <v>0.33842184</v>
+        <v>0.39970457</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G41" t="n">
-        <v>14400</v>
+        <v>800</v>
       </c>
       <c r="H41" t="n">
-        <v>42978.77</v>
+        <v>39873.99</v>
       </c>
       <c r="I41" t="n">
-        <v>0.33431436</v>
+        <v>0.35524567</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>52</v>
       </c>
       <c r="D42" t="s">
         <v>95</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G42" t="n">
-        <v>10857</v>
+        <v>2106</v>
       </c>
       <c r="H42" t="n">
-        <v>41045.32</v>
+        <v>30244.19</v>
       </c>
       <c r="I42" t="n">
-        <v>0.31927484</v>
+        <v>0.26945178</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>52</v>
       </c>
       <c r="D43" t="s">
         <v>96</v>
       </c>
       <c r="E43" t="s">
         <v>106</v>
       </c>
       <c r="F43" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G43" t="n">
-        <v>800</v>
+        <v>1216</v>
       </c>
       <c r="H43" t="n">
-        <v>31427.97</v>
+        <v>29947.53</v>
       </c>
       <c r="I43" t="n">
-        <v>0.24446539</v>
+        <v>0.26680877</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>52</v>
       </c>
       <c r="D44" t="s">
         <v>97</v>
       </c>
       <c r="E44" t="s">
         <v>106</v>
       </c>
       <c r="F44" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G44" t="n">
-        <v>5000</v>
+        <v>2068</v>
       </c>
       <c r="H44" t="n">
-        <v>29017.3</v>
+        <v>29012.72</v>
       </c>
       <c r="I44" t="n">
-        <v>0.22571377</v>
+        <v>0.25848035</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>52</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>106</v>
       </c>
       <c r="F45" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G45" t="n">
-        <v>2106</v>
+        <v>5000</v>
       </c>
       <c r="H45" t="n">
-        <v>28500.3</v>
+        <v>28428.58</v>
       </c>
       <c r="I45" t="n">
-        <v>0.22169223</v>
+        <v>0.25327613</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46" t="s">
         <v>99</v>
       </c>
       <c r="E46" t="s">
         <v>106</v>
       </c>
       <c r="F46" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G46" t="n">
-        <v>4262</v>
+        <v>1800</v>
       </c>
       <c r="H46" t="n">
-        <v>26528.27</v>
+        <v>27020.55</v>
       </c>
       <c r="I46" t="n">
-        <v>0.20635261</v>
+        <v>0.2407317</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>52</v>
       </c>
       <c r="D47" t="s">
         <v>100</v>
       </c>
       <c r="E47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G47" t="n">
-        <v>2700</v>
+        <v>4262</v>
       </c>
       <c r="H47" t="n">
-        <v>23831.18</v>
+        <v>23688.95</v>
       </c>
       <c r="I47" t="n">
-        <v>0.18537305</v>
+        <v>0.21104978</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>52</v>
       </c>
       <c r="D48" t="s">
         <v>101</v>
       </c>
       <c r="E48" t="s">
         <v>106</v>
       </c>
       <c r="F48" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G48" t="n">
-        <v>4353</v>
+        <v>2700</v>
       </c>
       <c r="H48" t="n">
-        <v>18610.94</v>
+        <v>21160.74</v>
       </c>
       <c r="I48" t="n">
-        <v>0.14476693</v>
+        <v>0.18852543</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>102</v>
       </c>
       <c r="E49" t="s">
         <v>106</v>
       </c>
       <c r="F49" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G49" t="n">
-        <v>10800</v>
+        <v>4353</v>
       </c>
       <c r="H49" t="n">
-        <v>2575.97</v>
+        <v>15378.49</v>
       </c>
       <c r="I49" t="n">
-        <v>0.02003742</v>
+        <v>0.13701016</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46199</v>
+        <v>46224</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>53</v>
       </c>
       <c r="D50" t="s">
         <v>103</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="n">
-        <v>258535.17</v>
+        <v>60586.69</v>
       </c>
       <c r="H50" t="n">
-        <v>269294.64</v>
+        <v>62356.39</v>
       </c>
       <c r="I50" t="n">
-        <v>2.08254614</v>
+        <v>0.55554607</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>