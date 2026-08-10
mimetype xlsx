--- v13 (2026-07-21)
+++ v14 (2026-08-10)
@@ -18,519 +18,519 @@
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Holdings" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0" hidden="false">Holdings!$A:$H,Holdings!$1:$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Galderma</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
+    <t>JX Advanced Metals</t>
+  </si>
+  <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
-    <t>JX Advanced Metals</t>
-[...1 lines deleted...]
-  <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
+    <t>J&amp;T Global Express</t>
+  </si>
+  <si>
     <t>Midea Group</t>
   </si>
   <si>
-    <t>J&amp;T Global Express</t>
+    <t>Zijin Gold International</t>
   </si>
   <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
-    <t>Zijin Gold International</t>
-[...1 lines deleted...]
-  <si>
     <t>Renk</t>
   </si>
   <si>
+    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
+  </si>
+  <si>
     <t>Zabka Group</t>
   </si>
   <si>
+    <t>CVC Capital Partners</t>
+  </si>
+  <si>
+    <t>Verisure</t>
+  </si>
+  <si>
     <t>Destek Finans Faktoring</t>
   </si>
   <si>
-    <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
-[...7 lines deleted...]
-  <si>
     <t>WuXi XDC Cayman</t>
   </si>
   <si>
+    <t>CSG (Czechoslovak Group)</t>
+  </si>
+  <si>
     <t>Puig Brands</t>
   </si>
   <si>
     <t>Tokyo Metro</t>
   </si>
   <si>
+    <t>Victory Giant Technology</t>
+  </si>
+  <si>
     <t>Laopu Gold</t>
   </si>
   <si>
-    <t>CSG (Czechoslovak Group)</t>
-[...4 lines deleted...]
-  <si>
     <t>SANY Heavy Industry</t>
   </si>
   <si>
+    <t>Amman Mineral Internasional</t>
+  </si>
+  <si>
     <t>InnoScience Technology Holding</t>
   </si>
   <si>
     <t>Jiangsu Hengrui Pharmaceuticals</t>
   </si>
   <si>
-    <t>Amman Mineral Internasional</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhejiang Sanhua Intelligent Controls</t>
   </si>
   <si>
+    <t>Guming Holdings</t>
+  </si>
+  <si>
     <t>Montage Technology</t>
   </si>
   <si>
     <t>Chery Automobile</t>
   </si>
   <si>
-    <t>Guming Holdings</t>
-[...1 lines deleted...]
-  <si>
     <t>GigaDevice Semiconductor</t>
   </si>
   <si>
+    <t>SBI Shinsei Bank</t>
+  </si>
+  <si>
     <t>MIXUE Group</t>
   </si>
   <si>
-    <t>SBI Shinsei Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>S.F. Holding</t>
   </si>
   <si>
+    <t>Chifeng Jilong Gold Mining</t>
+  </si>
+  <si>
+    <t>Shanghai Biren Intelligent Technology</t>
+  </si>
+  <si>
     <t>Shanghai Iluvatar CoreX Semiconductor</t>
   </si>
   <si>
-    <t>Shanghai Biren Intelligent Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>Lens Technology</t>
   </si>
   <si>
+    <t>MiniMax Group</t>
+  </si>
+  <si>
     <t>Muyuan Foods</t>
   </si>
   <si>
-    <t>Chifeng Jilong Gold Mining</t>
-[...1 lines deleted...]
-  <si>
     <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
     <t>Busy Ming Group (Busy For You)</t>
   </si>
   <si>
     <t>Eastroc Beverage Group</t>
   </si>
   <si>
-    <t>MiniMax Group</t>
+    <t>InSilico Medicine Cayman TopCo</t>
   </si>
   <si>
     <t>Shenzhen Han’s CNC Technology</t>
   </si>
   <si>
-    <t>InSilico Medicine Cayman TopCo</t>
-[...1 lines deleted...]
-  <si>
     <t>Delton Technology</t>
   </si>
   <si>
+    <t>Huaqin</t>
+  </si>
+  <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
-    <t>Huaqin</t>
-[...1 lines deleted...]
-  <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>GALD</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
+    <t>5016</t>
+  </si>
+  <si>
     <t>6525</t>
   </si>
   <si>
-    <t>5016</t>
-[...1 lines deleted...]
-  <si>
     <t>285A</t>
   </si>
   <si>
+    <t>1519</t>
+  </si>
+  <si>
     <t>300</t>
   </si>
   <si>
-    <t>1519</t>
+    <t>2259</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>2259</t>
-[...1 lines deleted...]
-  <si>
     <t>R3NK</t>
   </si>
   <si>
+    <t>6990</t>
+  </si>
+  <si>
     <t>ZAB</t>
   </si>
   <si>
+    <t>CVC</t>
+  </si>
+  <si>
+    <t>VSURE</t>
+  </si>
+  <si>
     <t>DSTKF</t>
   </si>
   <si>
-    <t>6990</t>
-[...7 lines deleted...]
-  <si>
     <t>2268</t>
   </si>
   <si>
+    <t>CSG</t>
+  </si>
+  <si>
     <t>PUIG</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
+    <t>2476</t>
+  </si>
+  <si>
     <t>6181</t>
   </si>
   <si>
-    <t>CSG</t>
-[...4 lines deleted...]
-  <si>
     <t>6031</t>
   </si>
   <si>
+    <t>AMMN</t>
+  </si>
+  <si>
     <t>2577</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>AMMN</t>
-[...1 lines deleted...]
-  <si>
     <t>2050</t>
   </si>
   <si>
+    <t>1364</t>
+  </si>
+  <si>
     <t>6809</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
-    <t>1364</t>
-[...1 lines deleted...]
-  <si>
     <t>3986</t>
   </si>
   <si>
+    <t>8303</t>
+  </si>
+  <si>
     <t>2097</t>
   </si>
   <si>
-    <t>8303</t>
-[...1 lines deleted...]
-  <si>
     <t>6936</t>
   </si>
   <si>
+    <t>6693</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
     <t>9903</t>
   </si>
   <si>
-    <t>6082</t>
-[...1 lines deleted...]
-  <si>
     <t>6613</t>
   </si>
   <si>
+    <t>100</t>
+  </si>
+  <si>
     <t>2714</t>
   </si>
   <si>
-    <t>6693</t>
-[...1 lines deleted...]
-  <si>
     <t>3288</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>100</t>
+    <t>3696</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>3696</t>
-[...1 lines deleted...]
-  <si>
     <t>1989</t>
   </si>
   <si>
+    <t>3296</t>
+  </si>
+  <si>
     <t>9927</t>
   </si>
   <si>
-    <t>3296</t>
-[...1 lines deleted...]
-  <si>
     <t>470</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>Sweden</t>
-[...4 lines deleted...]
-  <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
     <t>BT9QPW8</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
+    <t>BRBTW19</t>
+  </si>
+  <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
-    <t>BRBTW19</t>
+    <t>BSD3B20</t>
   </si>
   <si>
     <t>BS5YNY7</t>
   </si>
   <si>
-    <t>BSD3B20</t>
-[...1 lines deleted...]
-  <si>
     <t>BMD6RR4</t>
   </si>
   <si>
+    <t>BPXZ192</t>
+  </si>
+  <si>
     <t>BRXWDB3</t>
   </si>
   <si>
+    <t>BRX9808</t>
+  </si>
+  <si>
+    <t>BVMN155</t>
+  </si>
+  <si>
     <t>BNXJ8G6</t>
   </si>
   <si>
-    <t>BPXZ192</t>
-[...7 lines deleted...]
-  <si>
     <t>BQHNQ38</t>
   </si>
   <si>
+    <t>BTQKW99</t>
+  </si>
+  <si>
     <t>BNTCFW4</t>
   </si>
   <si>
     <t>BQTY1X4</t>
   </si>
   <si>
+    <t>BP9QBT9</t>
+  </si>
+  <si>
     <t>BS854D3</t>
   </si>
   <si>
-    <t>BTQKW99</t>
-[...4 lines deleted...]
-  <si>
     <t>BMHH632</t>
   </si>
   <si>
+    <t>BRK2Z98</t>
+  </si>
+  <si>
     <t>BRT4261</t>
   </si>
   <si>
     <t>BMV9P26</t>
   </si>
   <si>
-    <t>BRK2Z98</t>
-[...1 lines deleted...]
-  <si>
     <t>BV4K4Z5</t>
   </si>
   <si>
+    <t>BQPCNJ2</t>
+  </si>
+  <si>
     <t>BQGFD56</t>
   </si>
   <si>
     <t>BMYS962</t>
   </si>
   <si>
-    <t>BQPCNJ2</t>
-[...1 lines deleted...]
-  <si>
     <t>BWJFD11</t>
   </si>
   <si>
     <t>BV1D9W9</t>
   </si>
   <si>
     <t>BRWL0W1</t>
   </si>
   <si>
+    <t>BV0TR57</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
     <t>BT9QTZ9</t>
   </si>
   <si>
-    <t>BV6GRF2</t>
-[...1 lines deleted...]
-  <si>
     <t>BVMQ8J7</t>
   </si>
   <si>
+    <t>BWJFCD6</t>
+  </si>
+  <si>
     <t>BVYDL20</t>
   </si>
   <si>
-    <t>BV0TR57</t>
-[...1 lines deleted...]
-  <si>
     <t>BN4Q3S3</t>
   </si>
   <si>
     <t>BTQJ2V8</t>
   </si>
   <si>
     <t>BV6PQL8</t>
   </si>
   <si>
-    <t>BWJFCD6</t>
+    <t>BTCFVN5</t>
   </si>
   <si>
     <t>BQFPN80</t>
   </si>
   <si>
-    <t>BTCFVN5</t>
-[...1 lines deleted...]
-  <si>
     <t>BV5DJJ2</t>
   </si>
   <si>
+    <t>BVPYJ51</t>
+  </si>
+  <si>
     <t>BRDWN24</t>
-  </si>
-[...1 lines deleted...]
-    <t>BVPYJ51</t>
   </si>
   <si>
     <t>BTRCQW5</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="false"/>
       <i val="false"/>
       <u val="none"/>
       <sz val="11"/>
@@ -719,1455 +719,1455 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>163</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="D2" t="s">
         <v>55</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>116</v>
       </c>
       <c r="G2" t="n">
         <v>5543</v>
       </c>
       <c r="H2" t="n">
-        <v>1183533.15</v>
+        <v>1244704.12</v>
       </c>
       <c r="I2" t="n">
-        <v>10.54434288</v>
+        <v>10.56177971</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>106</v>
       </c>
       <c r="F3" t="s">
         <v>117</v>
       </c>
       <c r="G3" t="n">
         <v>14000</v>
       </c>
       <c r="H3" t="n">
-        <v>1104365.68</v>
+        <v>1128708.45</v>
       </c>
       <c r="I3" t="n">
-        <v>9.83902343</v>
+        <v>9.57751309</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>107</v>
       </c>
-      <c r="F4" t="s">
-        <v>118</v>
+      <c r="F4" t="n">
+        <v>6543770</v>
       </c>
       <c r="G4" t="n">
-        <v>16700</v>
+        <v>39800</v>
       </c>
       <c r="H4" t="n">
-        <v>904444.17</v>
+        <v>981580.93</v>
       </c>
       <c r="I4" t="n">
-        <v>8.05788114</v>
+        <v>8.32908109</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>107</v>
       </c>
-      <c r="F5" t="n">
-        <v>6543770</v>
+      <c r="F5" t="s">
+        <v>118</v>
       </c>
       <c r="G5" t="n">
-        <v>39800</v>
+        <v>16700</v>
       </c>
       <c r="H5" t="n">
-        <v>871409.5</v>
+        <v>862318.41</v>
       </c>
       <c r="I5" t="n">
-        <v>7.7635684</v>
+        <v>7.31709403</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="s">
         <v>119</v>
       </c>
       <c r="G6" t="n">
         <v>2400</v>
       </c>
       <c r="H6" t="n">
-        <v>769600.94</v>
+        <v>727014.25</v>
       </c>
       <c r="I6" t="n">
-        <v>6.85653477</v>
+        <v>6.16898766</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>106</v>
       </c>
       <c r="F7" t="s">
         <v>120</v>
       </c>
       <c r="G7" t="n">
-        <v>43800</v>
+        <v>416400</v>
       </c>
       <c r="H7" t="n">
-        <v>527061.36</v>
+        <v>553590.01</v>
       </c>
       <c r="I7" t="n">
-        <v>4.69569923</v>
+        <v>4.69741816</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>106</v>
       </c>
       <c r="F8" t="s">
         <v>121</v>
       </c>
       <c r="G8" t="n">
-        <v>416400</v>
+        <v>43800</v>
       </c>
       <c r="H8" t="n">
-        <v>495493</v>
+        <v>534292.72</v>
       </c>
       <c r="I8" t="n">
-        <v>4.41445015</v>
+        <v>4.53367344</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>106</v>
       </c>
       <c r="F9" t="s">
         <v>122</v>
       </c>
       <c r="G9" t="n">
-        <v>651000</v>
+        <v>28729</v>
       </c>
       <c r="H9" t="n">
-        <v>364494.24</v>
+        <v>502054.86</v>
       </c>
       <c r="I9" t="n">
-        <v>3.24735496</v>
+        <v>4.26012315</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>106</v>
       </c>
       <c r="F10" t="s">
         <v>123</v>
       </c>
       <c r="G10" t="n">
-        <v>28729</v>
+        <v>651000</v>
       </c>
       <c r="H10" t="n">
-        <v>358897.23</v>
+        <v>414900.74</v>
       </c>
       <c r="I10" t="n">
-        <v>3.19749003</v>
+        <v>3.52058786</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>124</v>
       </c>
       <c r="G11" t="n">
         <v>6413</v>
       </c>
       <c r="H11" t="n">
-        <v>322288.16</v>
+        <v>370645.21</v>
       </c>
       <c r="I11" t="n">
-        <v>2.87133222</v>
+        <v>3.14506315</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
       <c r="G12" t="n">
-        <v>37164</v>
+        <v>4600</v>
       </c>
       <c r="H12" t="n">
-        <v>321713.24</v>
+        <v>316331.54</v>
       </c>
       <c r="I12" t="n">
-        <v>2.86621014</v>
+        <v>2.68419136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F13" t="s">
         <v>126</v>
       </c>
       <c r="G13" t="n">
-        <v>6258</v>
+        <v>37164</v>
       </c>
       <c r="H13" t="n">
-        <v>301233.98</v>
+        <v>314840.7</v>
       </c>
       <c r="I13" t="n">
-        <v>2.68375615</v>
+        <v>2.67154102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F14" t="s">
         <v>127</v>
       </c>
       <c r="G14" t="n">
-        <v>4600</v>
+        <v>15040</v>
       </c>
       <c r="H14" t="n">
-        <v>295687.89</v>
+        <v>272825.4</v>
       </c>
       <c r="I14" t="n">
-        <v>2.63434488</v>
+        <v>2.3150255</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>111</v>
       </c>
       <c r="F15" t="s">
         <v>128</v>
       </c>
       <c r="G15" t="n">
         <v>21027</v>
       </c>
       <c r="H15" t="n">
-        <v>260219.4</v>
+        <v>233379.43</v>
       </c>
       <c r="I15" t="n">
-        <v>2.31834873</v>
+        <v>1.9803117</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>112</v>
       </c>
       <c r="F16" t="s">
         <v>129</v>
       </c>
       <c r="G16" t="n">
-        <v>15040</v>
+        <v>6258</v>
       </c>
       <c r="H16" t="n">
-        <v>248627.68</v>
+        <v>232628.19</v>
       </c>
       <c r="I16" t="n">
-        <v>2.21507569</v>
+        <v>1.97393715</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>106</v>
       </c>
       <c r="F17" t="s">
         <v>130</v>
       </c>
       <c r="G17" t="n">
         <v>28000</v>
       </c>
       <c r="H17" t="n">
-        <v>201589.14</v>
+        <v>221101.94</v>
       </c>
       <c r="I17" t="n">
-        <v>1.79599956</v>
+        <v>1.87613261</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F18" t="s">
         <v>131</v>
       </c>
       <c r="G18" t="n">
-        <v>10366</v>
+        <v>10621</v>
       </c>
       <c r="H18" t="n">
-        <v>199290.4</v>
+        <v>217518.43</v>
       </c>
       <c r="I18" t="n">
-        <v>1.7755196</v>
+        <v>1.84572518</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F19" t="s">
         <v>132</v>
       </c>
       <c r="G19" t="n">
-        <v>19100</v>
+        <v>10366</v>
       </c>
       <c r="H19" t="n">
-        <v>173011.29</v>
+        <v>202300.83</v>
       </c>
       <c r="I19" t="n">
-        <v>1.54139355</v>
+        <v>1.71659816</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F20" t="s">
         <v>133</v>
       </c>
       <c r="G20" t="n">
-        <v>3700</v>
+        <v>19100</v>
       </c>
       <c r="H20" t="n">
-        <v>172431.03</v>
+        <v>178071.91</v>
       </c>
       <c r="I20" t="n">
-        <v>1.53622389</v>
+        <v>1.51100672</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="F21" t="s">
         <v>134</v>
       </c>
       <c r="G21" t="n">
-        <v>10621</v>
+        <v>5200</v>
       </c>
       <c r="H21" t="n">
-        <v>170581.08</v>
+        <v>169814.86</v>
       </c>
       <c r="I21" t="n">
-        <v>1.5197423</v>
+        <v>1.44094256</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>135</v>
       </c>
       <c r="G22" t="n">
-        <v>5200</v>
+        <v>3700</v>
       </c>
       <c r="H22" t="n">
-        <v>140864.97</v>
+        <v>166011.28</v>
       </c>
       <c r="I22" t="n">
-        <v>1.2549953</v>
+        <v>1.40866776</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>136</v>
       </c>
       <c r="G23" t="n">
         <v>51345</v>
       </c>
       <c r="H23" t="n">
-        <v>131363.36</v>
+        <v>133119.7</v>
       </c>
       <c r="I23" t="n">
-        <v>1.17034348</v>
+        <v>1.12957041</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
       <c r="G24" t="n">
-        <v>21300</v>
+        <v>513400</v>
       </c>
       <c r="H24" t="n">
-        <v>119312.82</v>
+        <v>126269.42</v>
       </c>
       <c r="I24" t="n">
-        <v>1.06298272</v>
+        <v>1.07144323</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
         <v>138</v>
       </c>
       <c r="G25" t="n">
-        <v>15800</v>
+        <v>21300</v>
       </c>
       <c r="H25" t="n">
-        <v>115869.76</v>
+        <v>121958.64</v>
       </c>
       <c r="I25" t="n">
-        <v>1.03230778</v>
+        <v>1.03486465</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
         <v>139</v>
       </c>
       <c r="G26" t="n">
-        <v>513400</v>
+        <v>15800</v>
       </c>
       <c r="H26" t="n">
-        <v>114788.63</v>
+        <v>117816.51</v>
       </c>
       <c r="I26" t="n">
-        <v>1.02267577</v>
+        <v>0.99971713</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>140</v>
       </c>
       <c r="G27" t="n">
         <v>33967</v>
       </c>
       <c r="H27" t="n">
-        <v>110816.11</v>
+        <v>116293.76</v>
       </c>
       <c r="I27" t="n">
-        <v>0.98728376</v>
+        <v>0.98679602</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
       <c r="G28" t="n">
-        <v>2900</v>
+        <v>34800</v>
       </c>
       <c r="H28" t="n">
-        <v>97644.34</v>
+        <v>101846.09</v>
       </c>
       <c r="I28" t="n">
-        <v>0.86993372</v>
+        <v>0.86420214</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" t="s">
         <v>142</v>
       </c>
       <c r="G29" t="n">
-        <v>30200</v>
+        <v>2900</v>
       </c>
       <c r="H29" t="n">
-        <v>95830.22</v>
+        <v>99509.89</v>
       </c>
       <c r="I29" t="n">
-        <v>0.85377135</v>
+        <v>0.84437861</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" t="s">
         <v>106</v>
       </c>
       <c r="F30" t="s">
         <v>143</v>
       </c>
       <c r="G30" t="n">
-        <v>34800</v>
+        <v>30200</v>
       </c>
       <c r="H30" t="n">
-        <v>94892.55</v>
+        <v>99470.13</v>
       </c>
       <c r="I30" t="n">
-        <v>0.84541746</v>
+        <v>0.84404123</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>106</v>
       </c>
       <c r="F31" t="s">
         <v>144</v>
       </c>
       <c r="G31" t="n">
         <v>1344</v>
       </c>
       <c r="H31" t="n">
-        <v>91448.98</v>
+        <v>90453.71</v>
       </c>
       <c r="I31" t="n">
-        <v>0.81473797</v>
+        <v>0.76753354</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>107</v>
+      </c>
+      <c r="F32" t="n">
+        <v>6730936</v>
       </c>
       <c r="G32" t="n">
-        <v>2950</v>
+        <v>8900</v>
       </c>
       <c r="H32" t="n">
-        <v>83751.45</v>
+        <v>87607.65</v>
       </c>
       <c r="I32" t="n">
-        <v>0.74615908</v>
+        <v>0.74338366</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="E33" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>6730936</v>
+        <v>106</v>
+      </c>
+      <c r="F33" t="s">
+        <v>145</v>
       </c>
       <c r="G33" t="n">
-        <v>8900</v>
+        <v>2950</v>
       </c>
       <c r="H33" t="n">
-        <v>77140.09</v>
+        <v>86259.84</v>
       </c>
       <c r="I33" t="n">
-        <v>0.6872571</v>
+        <v>0.73194699</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>106</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" t="n">
         <v>17200</v>
       </c>
       <c r="H34" t="n">
-        <v>72347.62</v>
+        <v>70990.22</v>
       </c>
       <c r="I34" t="n">
-        <v>0.64455999</v>
+        <v>0.60237855</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35" t="s">
         <v>88</v>
       </c>
       <c r="E35" t="s">
         <v>106</v>
       </c>
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="G35" t="n">
-        <v>1000</v>
+        <v>14400</v>
       </c>
       <c r="H35" t="n">
-        <v>66256.84</v>
+        <v>68868.17</v>
       </c>
       <c r="I35" t="n">
-        <v>0.59029596</v>
+        <v>0.58437216</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="E36" t="s">
         <v>106</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36" t="n">
         <v>12800</v>
       </c>
       <c r="H36" t="n">
-        <v>56256.2</v>
+        <v>65295.05</v>
       </c>
       <c r="I36" t="n">
-        <v>0.50119818</v>
+        <v>0.55405291</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
       <c r="D37" t="s">
         <v>90</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
       <c r="G37" t="n">
-        <v>20698</v>
+        <v>1000</v>
       </c>
       <c r="H37" t="n">
-        <v>56175.27</v>
+        <v>60979.57</v>
       </c>
       <c r="I37" t="n">
-        <v>0.50047716</v>
+        <v>0.51743444</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>52</v>
       </c>
       <c r="D38" t="s">
         <v>91</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38" t="s">
         <v>150</v>
       </c>
       <c r="G38" t="n">
-        <v>12300</v>
+        <v>20698</v>
       </c>
       <c r="H38" t="n">
-        <v>53148.83</v>
+        <v>58306.08</v>
       </c>
       <c r="I38" t="n">
-        <v>0.47351398</v>
+        <v>0.49474888</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>52</v>
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
         <v>151</v>
       </c>
       <c r="G39" t="n">
-        <v>14400</v>
+        <v>1216</v>
       </c>
       <c r="H39" t="n">
-        <v>48485.47</v>
+        <v>50591.43</v>
       </c>
       <c r="I39" t="n">
-        <v>0.43196713</v>
+        <v>0.42928719</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>52</v>
       </c>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>152</v>
       </c>
       <c r="G40" t="n">
-        <v>10857</v>
+        <v>12300</v>
       </c>
       <c r="H40" t="n">
-        <v>44864.21</v>
+        <v>50233.2</v>
       </c>
       <c r="I40" t="n">
-        <v>0.39970457</v>
+        <v>0.42624748</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
       <c r="F41" t="s">
         <v>153</v>
       </c>
       <c r="G41" t="n">
-        <v>800</v>
+        <v>10857</v>
       </c>
       <c r="H41" t="n">
-        <v>39873.99</v>
+        <v>44007.85</v>
       </c>
       <c r="I41" t="n">
-        <v>0.35524567</v>
+        <v>0.37342306</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>52</v>
       </c>
       <c r="D42" t="s">
         <v>95</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
         <v>154</v>
       </c>
       <c r="G42" t="n">
-        <v>2106</v>
+        <v>800</v>
       </c>
       <c r="H42" t="n">
-        <v>30244.19</v>
+        <v>37607.47</v>
       </c>
       <c r="I42" t="n">
-        <v>0.26945178</v>
+        <v>0.31911344</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>52</v>
       </c>
       <c r="D43" t="s">
         <v>96</v>
       </c>
       <c r="E43" t="s">
         <v>106</v>
       </c>
       <c r="F43" t="s">
         <v>155</v>
       </c>
       <c r="G43" t="n">
-        <v>1216</v>
+        <v>2106</v>
       </c>
       <c r="H43" t="n">
-        <v>29947.53</v>
+        <v>31917.84</v>
       </c>
       <c r="I43" t="n">
-        <v>0.26680877</v>
+        <v>0.2708348</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>52</v>
       </c>
       <c r="D44" t="s">
         <v>97</v>
       </c>
       <c r="E44" t="s">
         <v>106</v>
       </c>
       <c r="F44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="n">
-        <v>2068</v>
+        <v>5000</v>
       </c>
       <c r="H44" t="n">
-        <v>29012.72</v>
+        <v>28960.2</v>
       </c>
       <c r="I44" t="n">
-        <v>0.25848035</v>
+        <v>0.24573812</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>52</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>106</v>
       </c>
       <c r="F45" t="s">
         <v>157</v>
       </c>
       <c r="G45" t="n">
-        <v>5000</v>
+        <v>2068</v>
       </c>
       <c r="H45" t="n">
-        <v>28428.58</v>
+        <v>28890.45</v>
       </c>
       <c r="I45" t="n">
-        <v>0.25327613</v>
+        <v>0.24514627</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46" t="s">
         <v>99</v>
       </c>
       <c r="E46" t="s">
         <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>158</v>
       </c>
       <c r="G46" t="n">
         <v>1800</v>
       </c>
       <c r="H46" t="n">
-        <v>27020.55</v>
+        <v>28863.32</v>
       </c>
       <c r="I46" t="n">
-        <v>0.2407317</v>
+        <v>0.24491606</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>52</v>
       </c>
       <c r="D47" t="s">
         <v>100</v>
       </c>
       <c r="E47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
         <v>159</v>
       </c>
       <c r="G47" t="n">
-        <v>4262</v>
+        <v>2700</v>
       </c>
       <c r="H47" t="n">
-        <v>23688.95</v>
+        <v>24314.71</v>
       </c>
       <c r="I47" t="n">
-        <v>0.21104978</v>
+        <v>0.2063194</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>52</v>
       </c>
       <c r="D48" t="s">
         <v>101</v>
       </c>
       <c r="E48" t="s">
         <v>106</v>
       </c>
       <c r="F48" t="s">
         <v>160</v>
       </c>
       <c r="G48" t="n">
-        <v>2700</v>
+        <v>4262</v>
       </c>
       <c r="H48" t="n">
-        <v>21160.74</v>
+        <v>23468.77</v>
       </c>
       <c r="I48" t="n">
-        <v>0.18852543</v>
+        <v>0.19914129</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>102</v>
       </c>
       <c r="E49" t="s">
         <v>106</v>
       </c>
       <c r="F49" t="s">
         <v>161</v>
       </c>
       <c r="G49" t="n">
         <v>4353</v>
       </c>
       <c r="H49" t="n">
-        <v>15378.49</v>
+        <v>17278.28</v>
       </c>
       <c r="I49" t="n">
-        <v>0.13701016</v>
+        <v>0.14661266</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46224</v>
+        <v>46244</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>53</v>
       </c>
       <c r="D50" t="s">
         <v>103</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="n">
-        <v>60586.69</v>
+        <v>57204.34</v>
       </c>
       <c r="H50" t="n">
-        <v>62356.39</v>
+        <v>69172.51</v>
       </c>
       <c r="I50" t="n">
-        <v>0.55554607</v>
+        <v>0.58695462</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>