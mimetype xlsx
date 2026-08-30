--- v14 (2026-08-10)
+++ v15 (2026-08-30)
@@ -27,504 +27,504 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Holding Name</t>
   </si>
   <si>
     <t>Galderma</t>
   </si>
   <si>
     <t>Contemporary Amperex Technology (CATL)</t>
   </si>
   <si>
     <t>JX Advanced Metals</t>
   </si>
   <si>
     <t>Kokusai Electric</t>
   </si>
   <si>
     <t>Kioxia (Toshiba Memory)</t>
   </si>
   <si>
+    <t>Zijin Gold International</t>
+  </si>
+  <si>
+    <t>Midea Group</t>
+  </si>
+  <si>
     <t>J&amp;T Global Express</t>
   </si>
   <si>
-    <t>Midea Group</t>
-[...4 lines deleted...]
-  <si>
     <t>Horizon Robotics</t>
   </si>
   <si>
     <t>Renk</t>
   </si>
   <si>
+    <t>Zabka Group</t>
+  </si>
+  <si>
     <t>Sichuan Kelun-Biotech Biopharmaceutical</t>
   </si>
   <si>
-    <t>Zabka Group</t>
+    <t>Destek Finans Faktoring</t>
+  </si>
+  <si>
+    <t>WuXi XDC Cayman</t>
   </si>
   <si>
     <t>CVC Capital Partners</t>
   </si>
   <si>
+    <t>CSG (Czechoslovak Group)</t>
+  </si>
+  <si>
     <t>Verisure</t>
   </si>
   <si>
-    <t>Destek Finans Faktoring</t>
-[...7 lines deleted...]
-  <si>
     <t>Puig Brands</t>
   </si>
   <si>
+    <t>Laopu Gold</t>
+  </si>
+  <si>
     <t>Tokyo Metro</t>
   </si>
   <si>
     <t>Victory Giant Technology</t>
   </si>
   <si>
-    <t>Laopu Gold</t>
+    <t>Amman Mineral Internasional</t>
+  </si>
+  <si>
+    <t>InnoScience Technology Holding</t>
   </si>
   <si>
     <t>SANY Heavy Industry</t>
   </si>
   <si>
-    <t>Amman Mineral Internasional</t>
-[...2 lines deleted...]
-    <t>InnoScience Technology Holding</t>
+    <t>Zhejiang Sanhua Intelligent Controls</t>
+  </si>
+  <si>
+    <t>Guming Holdings</t>
+  </si>
+  <si>
+    <t>Montage Technology</t>
+  </si>
+  <si>
+    <t>Chery Automobile</t>
   </si>
   <si>
     <t>Jiangsu Hengrui Pharmaceuticals</t>
   </si>
   <si>
-    <t>Zhejiang Sanhua Intelligent Controls</t>
-[...10 lines deleted...]
-  <si>
     <t>GigaDevice Semiconductor</t>
   </si>
   <si>
     <t>SBI Shinsei Bank</t>
   </si>
   <si>
     <t>MIXUE Group</t>
   </si>
   <si>
+    <t>Chifeng Jilong Gold Mining</t>
+  </si>
+  <si>
     <t>S.F. Holding</t>
   </si>
   <si>
-    <t>Chifeng Jilong Gold Mining</t>
+    <t>Lens Technology</t>
   </si>
   <si>
     <t>Shanghai Biren Intelligent Technology</t>
   </si>
   <si>
+    <t>Muyuan Foods</t>
+  </si>
+  <si>
     <t>Shanghai Iluvatar CoreX Semiconductor</t>
   </si>
   <si>
-    <t>Lens Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>MiniMax Group</t>
   </si>
   <si>
-    <t>Muyuan Foods</t>
+    <t>Busy Ming Group (Busy For You)</t>
   </si>
   <si>
     <t>Foshan Haitian Flavouring and Food</t>
   </si>
   <si>
-    <t>Busy Ming Group (Busy For You)</t>
-[...1 lines deleted...]
-  <si>
     <t>Eastroc Beverage Group</t>
   </si>
   <si>
     <t>InSilico Medicine Cayman TopCo</t>
   </si>
   <si>
+    <t>Delton Technology</t>
+  </si>
+  <si>
     <t>Shenzhen Han’s CNC Technology</t>
   </si>
   <si>
-    <t>Delton Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>Huaqin</t>
   </si>
   <si>
     <t>Seres Group (Chongqing Sokon Industrial)</t>
   </si>
   <si>
     <t>Wuxi Lead Intelligent Equipment</t>
   </si>
   <si>
     <t>Cash/Other</t>
   </si>
   <si>
     <t>Asset Class</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>GALD</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>285A</t>
   </si>
   <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
     <t>1519</t>
   </si>
   <si>
-    <t>300</t>
-[...4 lines deleted...]
-  <si>
     <t>9660</t>
   </si>
   <si>
     <t>R3NK</t>
   </si>
   <si>
+    <t>ZAB</t>
+  </si>
+  <si>
     <t>6990</t>
   </si>
   <si>
-    <t>ZAB</t>
+    <t>DSTKF</t>
+  </si>
+  <si>
+    <t>2268</t>
   </si>
   <si>
     <t>CVC</t>
   </si>
   <si>
+    <t>CSG</t>
+  </si>
+  <si>
     <t>VSURE</t>
   </si>
   <si>
-    <t>DSTKF</t>
-[...7 lines deleted...]
-  <si>
     <t>PUIG</t>
   </si>
   <si>
+    <t>6181</t>
+  </si>
+  <si>
     <t>9023</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>6181</t>
+    <t>AMMN</t>
+  </si>
+  <si>
+    <t>2577</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>AMMN</t>
-[...2 lines deleted...]
-    <t>2577</t>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>6809</t>
+  </si>
+  <si>
+    <t>9973</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>2050</t>
-[...10 lines deleted...]
-  <si>
     <t>3986</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
+    <t>6693</t>
+  </si>
+  <si>
     <t>6936</t>
   </si>
   <si>
-    <t>6693</t>
+    <t>6613</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
+    <t>2714</t>
+  </si>
+  <si>
     <t>9903</t>
   </si>
   <si>
-    <t>6613</t>
-[...1 lines deleted...]
-  <si>
     <t>100</t>
   </si>
   <si>
-    <t>2714</t>
+    <t>1768</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>1768</t>
-[...1 lines deleted...]
-  <si>
     <t>9980</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
+    <t>1989</t>
+  </si>
+  <si>
     <t>3200</t>
   </si>
   <si>
-    <t>1989</t>
-[...1 lines deleted...]
-  <si>
     <t>3296</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Listing Country</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
+    <t>Turkey</t>
+  </si>
+  <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>Turkey</t>
-[...1 lines deleted...]
-  <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>BRC2T72</t>
   </si>
   <si>
     <t>BT9QPW8</t>
   </si>
   <si>
     <t>BNGHNG2</t>
   </si>
   <si>
     <t>BMGYJ02</t>
   </si>
   <si>
+    <t>BSD3B20</t>
+  </si>
+  <si>
+    <t>BQB7ZL7</t>
+  </si>
+  <si>
     <t>BRBTW19</t>
   </si>
   <si>
-    <t>BQB7ZL7</t>
-[...4 lines deleted...]
-  <si>
     <t>BS5YNY7</t>
   </si>
   <si>
     <t>BMD6RR4</t>
   </si>
   <si>
+    <t>BRXWDB3</t>
+  </si>
+  <si>
     <t>BPXZ192</t>
   </si>
   <si>
-    <t>BRXWDB3</t>
+    <t>BNXJ8G6</t>
+  </si>
+  <si>
+    <t>BQHNQ38</t>
   </si>
   <si>
     <t>BRX9808</t>
   </si>
   <si>
+    <t>BTQKW99</t>
+  </si>
+  <si>
     <t>BVMN155</t>
   </si>
   <si>
-    <t>BNXJ8G6</t>
-[...7 lines deleted...]
-  <si>
     <t>BNTCFW4</t>
   </si>
   <si>
+    <t>BS854D3</t>
+  </si>
+  <si>
     <t>BQTY1X4</t>
   </si>
   <si>
     <t>BP9QBT9</t>
   </si>
   <si>
-    <t>BS854D3</t>
+    <t>BRK2Z98</t>
+  </si>
+  <si>
+    <t>BRT4261</t>
   </si>
   <si>
     <t>BMHH632</t>
   </si>
   <si>
-    <t>BRK2Z98</t>
-[...2 lines deleted...]
-    <t>BRT4261</t>
+    <t>BV4K4Z5</t>
+  </si>
+  <si>
+    <t>BQPCNJ2</t>
+  </si>
+  <si>
+    <t>BQGFD56</t>
+  </si>
+  <si>
+    <t>BMYS962</t>
   </si>
   <si>
     <t>BMV9P26</t>
   </si>
   <si>
-    <t>BV4K4Z5</t>
-[...10 lines deleted...]
-  <si>
     <t>BWJFD11</t>
   </si>
   <si>
     <t>BV1D9W9</t>
   </si>
   <si>
+    <t>BV0TR57</t>
+  </si>
+  <si>
     <t>BRWL0W1</t>
   </si>
   <si>
-    <t>BV0TR57</t>
+    <t>BVMQ8J7</t>
   </si>
   <si>
     <t>BV6GRF2</t>
   </si>
   <si>
+    <t>BVYDL20</t>
+  </si>
+  <si>
     <t>BT9QTZ9</t>
   </si>
   <si>
-    <t>BVMQ8J7</t>
-[...1 lines deleted...]
-  <si>
     <t>BWJFCD6</t>
   </si>
   <si>
-    <t>BVYDL20</t>
+    <t>BTQJ2V8</t>
   </si>
   <si>
     <t>BN4Q3S3</t>
   </si>
   <si>
-    <t>BTQJ2V8</t>
-[...1 lines deleted...]
-  <si>
     <t>BV6PQL8</t>
   </si>
   <si>
     <t>BTCFVN5</t>
   </si>
   <si>
+    <t>BV5DJJ2</t>
+  </si>
+  <si>
     <t>BQFPN80</t>
-  </si>
-[...1 lines deleted...]
-    <t>BV5DJJ2</t>
   </si>
   <si>
     <t>BVPYJ51</t>
   </si>
   <si>
     <t>BRDWN24</t>
   </si>
   <si>
     <t>BTRCQW5</t>
   </si>
   <si>
     <t>Shares</t>
   </si>
   <si>
     <t>Holding Value</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -685,1489 +685,1489 @@
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="42.61328125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="7.00390625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="16.421875" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="10.7109375" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="9.09375" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
-    <col min="9" max="9" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
+    <col min="9" max="9" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>104</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>163</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="D2" t="s">
         <v>55</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" t="s">
         <v>116</v>
       </c>
       <c r="G2" t="n">
         <v>5543</v>
       </c>
       <c r="H2" t="n">
-        <v>1244704.12</v>
+        <v>1178408.65</v>
       </c>
       <c r="I2" t="n">
-        <v>10.56177971</v>
+        <v>9.87598348</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>106</v>
       </c>
       <c r="F3" t="s">
         <v>117</v>
       </c>
       <c r="G3" t="n">
         <v>14000</v>
       </c>
       <c r="H3" t="n">
-        <v>1128708.45</v>
+        <v>1095731.38</v>
       </c>
       <c r="I3" t="n">
-        <v>9.57751309</v>
+        <v>9.18308348</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>107</v>
       </c>
       <c r="F4" t="n">
         <v>6543770</v>
       </c>
       <c r="G4" t="n">
         <v>39800</v>
       </c>
       <c r="H4" t="n">
-        <v>981580.93</v>
+        <v>946691.76</v>
       </c>
       <c r="I4" t="n">
-        <v>8.32908109</v>
+        <v>7.93401524</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>107</v>
       </c>
       <c r="F5" t="s">
         <v>118</v>
       </c>
       <c r="G5" t="n">
         <v>16700</v>
       </c>
       <c r="H5" t="n">
-        <v>862318.41</v>
+        <v>913670.81</v>
       </c>
       <c r="I5" t="n">
-        <v>7.31709403</v>
+        <v>7.65727392</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="s">
         <v>119</v>
       </c>
       <c r="G6" t="n">
         <v>2400</v>
       </c>
       <c r="H6" t="n">
-        <v>727014.25</v>
+        <v>790365.07</v>
       </c>
       <c r="I6" t="n">
-        <v>6.16898766</v>
+        <v>6.62387566</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>106</v>
       </c>
       <c r="F7" t="s">
         <v>120</v>
       </c>
       <c r="G7" t="n">
-        <v>416400</v>
+        <v>28729</v>
       </c>
       <c r="H7" t="n">
-        <v>553590.01</v>
+        <v>571384.06</v>
       </c>
       <c r="I7" t="n">
-        <v>4.69741816</v>
+        <v>4.78864402</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>106</v>
       </c>
       <c r="F8" t="s">
         <v>121</v>
       </c>
       <c r="G8" t="n">
         <v>43800</v>
       </c>
       <c r="H8" t="n">
-        <v>534292.72</v>
+        <v>554023.68</v>
       </c>
       <c r="I8" t="n">
-        <v>4.53367344</v>
+        <v>4.6431505</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>106</v>
       </c>
       <c r="F9" t="s">
         <v>122</v>
       </c>
       <c r="G9" t="n">
-        <v>28729</v>
+        <v>416400</v>
       </c>
       <c r="H9" t="n">
-        <v>502054.86</v>
+        <v>523780.27</v>
       </c>
       <c r="I9" t="n">
-        <v>4.26012315</v>
+        <v>4.38968714</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>106</v>
       </c>
       <c r="F10" t="s">
         <v>123</v>
       </c>
       <c r="G10" t="n">
         <v>651000</v>
       </c>
       <c r="H10" t="n">
-        <v>414900.74</v>
+        <v>394074.83</v>
       </c>
       <c r="I10" t="n">
-        <v>3.52058786</v>
+        <v>3.3026544</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>124</v>
       </c>
       <c r="G11" t="n">
         <v>6413</v>
       </c>
       <c r="H11" t="n">
-        <v>370645.21</v>
+        <v>360093.71</v>
       </c>
       <c r="I11" t="n">
-        <v>3.14506315</v>
+        <v>3.01786611</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
       <c r="G12" t="n">
-        <v>4600</v>
+        <v>37164</v>
       </c>
       <c r="H12" t="n">
-        <v>316331.54</v>
+        <v>314949.15</v>
       </c>
       <c r="I12" t="n">
-        <v>2.68419136</v>
+        <v>2.63951949</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F13" t="s">
         <v>126</v>
       </c>
       <c r="G13" t="n">
-        <v>37164</v>
+        <v>4600</v>
       </c>
       <c r="H13" t="n">
-        <v>314840.7</v>
+        <v>307797.31</v>
       </c>
       <c r="I13" t="n">
-        <v>2.67154102</v>
+        <v>2.5795815</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>110</v>
       </c>
       <c r="F14" t="s">
         <v>127</v>
       </c>
       <c r="G14" t="n">
-        <v>15040</v>
+        <v>6258</v>
       </c>
       <c r="H14" t="n">
-        <v>272825.4</v>
+        <v>283813.36</v>
       </c>
       <c r="I14" t="n">
-        <v>2.3150255</v>
+        <v>2.37857729</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F15" t="s">
         <v>128</v>
       </c>
       <c r="G15" t="n">
-        <v>21027</v>
+        <v>28000</v>
       </c>
       <c r="H15" t="n">
-        <v>233379.43</v>
+        <v>269691.02</v>
       </c>
       <c r="I15" t="n">
-        <v>1.9803117</v>
+        <v>2.26022107</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F16" t="s">
         <v>129</v>
       </c>
       <c r="G16" t="n">
-        <v>6258</v>
+        <v>15040</v>
       </c>
       <c r="H16" t="n">
-        <v>232628.19</v>
+        <v>258432.49</v>
       </c>
       <c r="I16" t="n">
-        <v>1.97393715</v>
+        <v>2.16586581</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="F17" t="s">
         <v>130</v>
       </c>
       <c r="G17" t="n">
-        <v>28000</v>
+        <v>10621</v>
       </c>
       <c r="H17" t="n">
-        <v>221101.94</v>
+        <v>236174.55</v>
       </c>
       <c r="I17" t="n">
-        <v>1.87613261</v>
+        <v>1.97932691</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F18" t="s">
         <v>131</v>
       </c>
       <c r="G18" t="n">
-        <v>10621</v>
+        <v>21027</v>
       </c>
       <c r="H18" t="n">
-        <v>217518.43</v>
+        <v>222075.31</v>
       </c>
       <c r="I18" t="n">
-        <v>1.84572518</v>
+        <v>1.86116429</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>113</v>
       </c>
       <c r="F19" t="s">
         <v>132</v>
       </c>
       <c r="G19" t="n">
         <v>10366</v>
       </c>
       <c r="H19" t="n">
-        <v>202300.83</v>
+        <v>218331.75</v>
       </c>
       <c r="I19" t="n">
-        <v>1.71659816</v>
+        <v>1.82979033</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F20" t="s">
         <v>133</v>
       </c>
       <c r="G20" t="n">
-        <v>19100</v>
+        <v>3700</v>
       </c>
       <c r="H20" t="n">
-        <v>178071.91</v>
+        <v>192302.2</v>
       </c>
       <c r="I20" t="n">
-        <v>1.51100672</v>
+        <v>1.61164241</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F21" t="s">
         <v>134</v>
       </c>
       <c r="G21" t="n">
-        <v>5200</v>
+        <v>19100</v>
       </c>
       <c r="H21" t="n">
-        <v>169814.86</v>
+        <v>177078.16</v>
       </c>
       <c r="I21" t="n">
-        <v>1.44094256</v>
+        <v>1.48405308</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B22" t="s">
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>135</v>
       </c>
       <c r="G22" t="n">
-        <v>3700</v>
+        <v>5200</v>
       </c>
       <c r="H22" t="n">
-        <v>166011.28</v>
+        <v>167836.09</v>
       </c>
       <c r="I22" t="n">
-        <v>1.40866776</v>
+        <v>1.40659732</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23" t="s">
         <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F23" t="s">
         <v>136</v>
       </c>
       <c r="G23" t="n">
-        <v>51345</v>
+        <v>513400</v>
       </c>
       <c r="H23" t="n">
-        <v>133119.7</v>
+        <v>128929.46</v>
       </c>
       <c r="I23" t="n">
-        <v>1.12957041</v>
+        <v>1.08052942</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
       <c r="G24" t="n">
-        <v>513400</v>
+        <v>21300</v>
       </c>
       <c r="H24" t="n">
-        <v>126269.42</v>
+        <v>128474.98</v>
       </c>
       <c r="I24" t="n">
-        <v>1.07144323</v>
+        <v>1.07672053</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
         <v>138</v>
       </c>
       <c r="G25" t="n">
-        <v>21300</v>
+        <v>51345</v>
       </c>
       <c r="H25" t="n">
-        <v>121958.64</v>
+        <v>123669.23</v>
       </c>
       <c r="I25" t="n">
-        <v>1.03486465</v>
+        <v>1.03644459</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>106</v>
       </c>
       <c r="F26" t="s">
         <v>139</v>
       </c>
       <c r="G26" t="n">
-        <v>15800</v>
+        <v>33967</v>
       </c>
       <c r="H26" t="n">
-        <v>117816.51</v>
+        <v>112925.78</v>
       </c>
       <c r="I26" t="n">
-        <v>0.99971713</v>
+        <v>0.9464061</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>140</v>
       </c>
       <c r="G27" t="n">
-        <v>33967</v>
+        <v>34800</v>
       </c>
       <c r="H27" t="n">
-        <v>116293.76</v>
+        <v>111877.12</v>
       </c>
       <c r="I27" t="n">
-        <v>0.98679602</v>
+        <v>0.93761751</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
       <c r="G28" t="n">
-        <v>34800</v>
+        <v>2900</v>
       </c>
       <c r="H28" t="n">
-        <v>101846.09</v>
+        <v>111433.16</v>
       </c>
       <c r="I28" t="n">
-        <v>0.86420214</v>
+        <v>0.93389678</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" t="s">
         <v>142</v>
       </c>
       <c r="G29" t="n">
-        <v>2900</v>
+        <v>30200</v>
       </c>
       <c r="H29" t="n">
-        <v>99509.89</v>
+        <v>100479.17</v>
       </c>
       <c r="I29" t="n">
-        <v>0.84437861</v>
+        <v>0.8420938</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" t="s">
         <v>106</v>
       </c>
       <c r="F30" t="s">
         <v>143</v>
       </c>
       <c r="G30" t="n">
-        <v>30200</v>
+        <v>15800</v>
       </c>
       <c r="H30" t="n">
-        <v>99470.13</v>
+        <v>98485.44</v>
       </c>
       <c r="I30" t="n">
-        <v>0.84404123</v>
+        <v>0.82538479</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B31" t="s">
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>106</v>
       </c>
       <c r="F31" t="s">
         <v>144</v>
       </c>
       <c r="G31" t="n">
         <v>1344</v>
       </c>
       <c r="H31" t="n">
-        <v>90453.71</v>
+        <v>88472.94</v>
       </c>
       <c r="I31" t="n">
-        <v>0.76753354</v>
+        <v>0.74147223</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32" t="n">
         <v>6730936</v>
       </c>
       <c r="G32" t="n">
         <v>8900</v>
       </c>
       <c r="H32" t="n">
-        <v>87607.65</v>
+        <v>86979.05</v>
       </c>
       <c r="I32" t="n">
-        <v>0.74338366</v>
+        <v>0.72895227</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="E33" t="s">
         <v>106</v>
       </c>
       <c r="F33" t="s">
         <v>145</v>
       </c>
       <c r="G33" t="n">
         <v>2950</v>
       </c>
       <c r="H33" t="n">
-        <v>86259.84</v>
+        <v>85730.87</v>
       </c>
       <c r="I33" t="n">
-        <v>0.73194699</v>
+        <v>0.71849155</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>106</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" t="n">
-        <v>17200</v>
+        <v>14400</v>
       </c>
       <c r="H34" t="n">
-        <v>70990.22</v>
+        <v>77707.75</v>
       </c>
       <c r="I34" t="n">
-        <v>0.60237855</v>
+        <v>0.65125155</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B35" t="s">
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35" t="s">
         <v>88</v>
       </c>
       <c r="E35" t="s">
         <v>106</v>
       </c>
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="G35" t="n">
-        <v>14400</v>
+        <v>17200</v>
       </c>
       <c r="H35" t="n">
-        <v>68868.17</v>
+        <v>71752.61</v>
       </c>
       <c r="I35" t="n">
-        <v>0.58437216</v>
+        <v>0.60134283</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B36" t="s">
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>52</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="E36" t="s">
         <v>106</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36" t="n">
-        <v>12800</v>
+        <v>20698</v>
       </c>
       <c r="H36" t="n">
-        <v>65295.05</v>
+        <v>64745.61</v>
       </c>
       <c r="I36" t="n">
-        <v>0.55405291</v>
+        <v>0.5426187</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
       <c r="D37" t="s">
         <v>90</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
       <c r="G37" t="n">
-        <v>1000</v>
+        <v>12800</v>
       </c>
       <c r="H37" t="n">
-        <v>60979.57</v>
+        <v>64109.41</v>
       </c>
       <c r="I37" t="n">
-        <v>0.51743444</v>
+        <v>0.53728685</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>52</v>
       </c>
       <c r="D38" t="s">
         <v>91</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38" t="s">
         <v>150</v>
       </c>
       <c r="G38" t="n">
-        <v>20698</v>
+        <v>12300</v>
       </c>
       <c r="H38" t="n">
-        <v>58306.08</v>
+        <v>53508.28</v>
       </c>
       <c r="I38" t="n">
-        <v>0.49474888</v>
+        <v>0.44844112</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>52</v>
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
         <v>151</v>
       </c>
       <c r="G39" t="n">
-        <v>1216</v>
+        <v>1000</v>
       </c>
       <c r="H39" t="n">
-        <v>50591.43</v>
+        <v>51641.87</v>
       </c>
       <c r="I39" t="n">
-        <v>0.42928719</v>
+        <v>0.43279914</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B40" t="s">
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>52</v>
       </c>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>152</v>
       </c>
       <c r="G40" t="n">
-        <v>12300</v>
+        <v>1216</v>
       </c>
       <c r="H40" t="n">
-        <v>50233.2</v>
+        <v>48803.82</v>
       </c>
       <c r="I40" t="n">
-        <v>0.42624748</v>
+        <v>0.40901407</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
       <c r="F41" t="s">
         <v>153</v>
       </c>
       <c r="G41" t="n">
-        <v>10857</v>
+        <v>800</v>
       </c>
       <c r="H41" t="n">
-        <v>44007.85</v>
+        <v>43375.09</v>
       </c>
       <c r="I41" t="n">
-        <v>0.37342306</v>
+        <v>0.36351708</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>52</v>
       </c>
       <c r="D42" t="s">
         <v>95</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
         <v>154</v>
       </c>
       <c r="G42" t="n">
-        <v>800</v>
+        <v>10857</v>
       </c>
       <c r="H42" t="n">
-        <v>37607.47</v>
+        <v>40166.99</v>
       </c>
       <c r="I42" t="n">
-        <v>0.31911344</v>
+        <v>0.3366307</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B43" t="s">
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>52</v>
       </c>
       <c r="D43" t="s">
         <v>96</v>
       </c>
       <c r="E43" t="s">
         <v>106</v>
       </c>
       <c r="F43" t="s">
         <v>155</v>
       </c>
       <c r="G43" t="n">
         <v>2106</v>
       </c>
       <c r="H43" t="n">
-        <v>31917.84</v>
+        <v>30198.56</v>
       </c>
       <c r="I43" t="n">
-        <v>0.2708348</v>
+        <v>0.25308748</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B44" t="s">
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>52</v>
       </c>
       <c r="D44" t="s">
         <v>97</v>
       </c>
       <c r="E44" t="s">
         <v>106</v>
       </c>
       <c r="F44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="n">
         <v>5000</v>
       </c>
       <c r="H44" t="n">
-        <v>28960.2</v>
+        <v>29992.6</v>
       </c>
       <c r="I44" t="n">
-        <v>0.24573812</v>
+        <v>0.25136138</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B45" t="s">
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>52</v>
       </c>
       <c r="D45" t="s">
         <v>98</v>
       </c>
       <c r="E45" t="s">
         <v>106</v>
       </c>
       <c r="F45" t="s">
         <v>157</v>
       </c>
       <c r="G45" t="n">
-        <v>2068</v>
+        <v>1800</v>
       </c>
       <c r="H45" t="n">
-        <v>28890.45</v>
+        <v>29852.27</v>
       </c>
       <c r="I45" t="n">
-        <v>0.24514627</v>
+        <v>0.2501853</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B46" t="s">
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>52</v>
       </c>
       <c r="D46" t="s">
         <v>99</v>
       </c>
       <c r="E46" t="s">
         <v>106</v>
       </c>
       <c r="F46" t="s">
         <v>158</v>
       </c>
       <c r="G46" t="n">
-        <v>1800</v>
+        <v>2068</v>
       </c>
       <c r="H46" t="n">
-        <v>28863.32</v>
+        <v>28123.49</v>
       </c>
       <c r="I46" t="n">
-        <v>0.24491606</v>
+        <v>0.23569678</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B47" t="s">
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>52</v>
       </c>
       <c r="D47" t="s">
         <v>100</v>
       </c>
       <c r="E47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
         <v>159</v>
       </c>
       <c r="G47" t="n">
         <v>2700</v>
       </c>
       <c r="H47" t="n">
-        <v>24314.71</v>
+        <v>26953.15</v>
       </c>
       <c r="I47" t="n">
-        <v>0.2063194</v>
+        <v>0.22588842</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>52</v>
       </c>
       <c r="D48" t="s">
         <v>101</v>
       </c>
       <c r="E48" t="s">
         <v>106</v>
       </c>
       <c r="F48" t="s">
         <v>160</v>
       </c>
       <c r="G48" t="n">
         <v>4262</v>
       </c>
       <c r="H48" t="n">
-        <v>23468.77</v>
+        <v>22085.89</v>
       </c>
       <c r="I48" t="n">
-        <v>0.19914129</v>
+        <v>0.18509698</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B49" t="s">
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>52</v>
       </c>
       <c r="D49" t="s">
         <v>102</v>
       </c>
       <c r="E49" t="s">
         <v>106</v>
       </c>
       <c r="F49" t="s">
         <v>161</v>
       </c>
       <c r="G49" t="n">
         <v>4353</v>
       </c>
       <c r="H49" t="n">
-        <v>17278.28</v>
+        <v>16782.04</v>
       </c>
       <c r="I49" t="n">
-        <v>0.14661266</v>
+        <v>0.14064658</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>46244</v>
+        <v>46262</v>
       </c>
       <c r="B50" t="s">
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>53</v>
       </c>
       <c r="D50" t="s">
         <v>103</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="n">
-        <v>57204.34</v>
+        <v>64984.89</v>
       </c>
       <c r="H50" t="n">
-        <v>69172.51</v>
+        <v>78101.56</v>
       </c>
       <c r="I50" t="n">
-        <v>0.58695462</v>
+        <v>0.65455202</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Holdings</oddHeader>
     <oddFooter>&amp;CHoldings&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Holdings</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>