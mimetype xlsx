--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E416"/>
+  <dimension ref="A1:E430"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -7278,40 +7278,278 @@
       </c>
       <c r="D415" t="n">
         <v>0.0148</v>
       </c>
       <c r="E415" t="n">
         <v>0.0002690547090027887</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="B416" t="n">
         <v>53.211</v>
       </c>
       <c r="C416" t="n">
         <v>53.2418</v>
       </c>
       <c r="D416" t="n">
         <v>0.0308</v>
       </c>
       <c r="E416" t="n">
         <v>0.0005788276860047734</v>
       </c>
     </row>
+    <row r="417">
+      <c r="A417" s="2" t="n">
+        <v>46265</v>
+      </c>
+      <c r="B417" t="n">
+        <v>53.2979</v>
+      </c>
+      <c r="C417" t="n">
+        <v>53.26</v>
+      </c>
+      <c r="D417" t="n">
+        <v>-0.0379</v>
+      </c>
+      <c r="E417" t="n">
+        <v>-0.0007110974353586164</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="2" t="n">
+        <v>46266</v>
+      </c>
+      <c r="B418" t="n">
+        <v>51.9683</v>
+      </c>
+      <c r="C418" t="n">
+        <v>51.93</v>
+      </c>
+      <c r="D418" t="n">
+        <v>-0.0383</v>
+      </c>
+      <c r="E418" t="n">
+        <v>-0.0007369877406034064</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="2" t="n">
+        <v>46267</v>
+      </c>
+      <c r="B419" t="n">
+        <v>52.2885</v>
+      </c>
+      <c r="C419" t="n">
+        <v>52.3</v>
+      </c>
+      <c r="D419" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="E419" t="n">
+        <v>0.0002199336374154928</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="2" t="n">
+        <v>46268</v>
+      </c>
+      <c r="B420" t="n">
+        <v>53.6294</v>
+      </c>
+      <c r="C420" t="n">
+        <v>53.6356</v>
+      </c>
+      <c r="D420" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="E420" t="n">
+        <v>0.0001156082298142436</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="2" t="n">
+        <v>46269</v>
+      </c>
+      <c r="B421" t="n">
+        <v>54.43</v>
+      </c>
+      <c r="C421" t="n">
+        <v>54.42</v>
+      </c>
+      <c r="D421" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="E421" t="n">
+        <v>-0.0001837222120154327</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="2" t="n">
+        <v>46273</v>
+      </c>
+      <c r="B422" t="n">
+        <v>54.2157</v>
+      </c>
+      <c r="C422" t="n">
+        <v>54.1868</v>
+      </c>
+      <c r="D422" t="n">
+        <v>-0.0289</v>
+      </c>
+      <c r="E422" t="n">
+        <v>-0.0005330559229153179</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="2" t="n">
+        <v>46274</v>
+      </c>
+      <c r="B423" t="n">
+        <v>52.9541</v>
+      </c>
+      <c r="C423" t="n">
+        <v>52.97</v>
+      </c>
+      <c r="D423" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="E423" t="n">
+        <v>0.0003002600365221956</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="2" t="n">
+        <v>46275</v>
+      </c>
+      <c r="B424" t="n">
+        <v>51.6527</v>
+      </c>
+      <c r="C424" t="n">
+        <v>51.67</v>
+      </c>
+      <c r="D424" t="n">
+        <v>0.0173</v>
+      </c>
+      <c r="E424" t="n">
+        <v>0.0003349292486162388</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="2" t="n">
+        <v>46276</v>
+      </c>
+      <c r="B425" t="n">
+        <v>52.2956</v>
+      </c>
+      <c r="C425" t="n">
+        <v>52.32</v>
+      </c>
+      <c r="D425" t="n">
+        <v>0.0244</v>
+      </c>
+      <c r="E425" t="n">
+        <v>0.0004665784501946626</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="2" t="n">
+        <v>46279</v>
+      </c>
+      <c r="B426" t="n">
+        <v>51.7259</v>
+      </c>
+      <c r="C426" t="n">
+        <v>51.75</v>
+      </c>
+      <c r="D426" t="n">
+        <v>0.0241</v>
+      </c>
+      <c r="E426" t="n">
+        <v>0.0004659174610784925</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B427" t="n">
+        <v>51.1284</v>
+      </c>
+      <c r="C427" t="n">
+        <v>51.1013</v>
+      </c>
+      <c r="D427" t="n">
+        <v>-0.0271</v>
+      </c>
+      <c r="E427" t="n">
+        <v>-0.0005300381001556865</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B428" t="n">
+        <v>51.3746</v>
+      </c>
+      <c r="C428" t="n">
+        <v>51.3835</v>
+      </c>
+      <c r="D428" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="E428" t="n">
+        <v>0.0001732373585390445</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B429" t="n">
+        <v>52.1288</v>
+      </c>
+      <c r="C429" t="n">
+        <v>52.12</v>
+      </c>
+      <c r="D429" t="n">
+        <v>-0.0088</v>
+      </c>
+      <c r="E429" t="n">
+        <v>-0.0001688126333236139</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="2" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B430" t="n">
+        <v>52.5599</v>
+      </c>
+      <c r="C430" t="n">
+        <v>52.55</v>
+      </c>
+      <c r="D430" t="n">
+        <v>-0.0099</v>
+      </c>
+      <c r="E430" t="n">
+        <v>-0.000188356522748331</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>