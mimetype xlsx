--- v15 (2026-09-20)
+++ v16 (2026-10-10)
@@ -193,61 +193,61 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E430"/>
+  <dimension ref="A1:E445"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="7.65234375" hidden="false" outlineLevel="0"/>
+    <col min="3" max="3" bestFit="true" width="12.61328125" hidden="false" outlineLevel="0"/>
+    <col min="4" max="4" bestFit="true" width="16.57421875" hidden="false" outlineLevel="0"/>
+    <col min="5" max="5" bestFit="true" width="21.53125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>45659</v>
       </c>
       <c r="B2" t="n">
         <v>44.4571</v>
@@ -7514,42 +7514,297 @@
       <c r="C429" t="n">
         <v>52.12</v>
       </c>
       <c r="D429" t="n">
         <v>-0.0088</v>
       </c>
       <c r="E429" t="n">
         <v>-0.0001688126333236139</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="n">
         <v>46283</v>
       </c>
       <c r="B430" t="n">
         <v>52.5599</v>
       </c>
       <c r="C430" t="n">
         <v>52.55</v>
       </c>
       <c r="D430" t="n">
         <v>-0.0099</v>
       </c>
       <c r="E430" t="n">
         <v>-0.000188356522748331</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="2" t="n">
+        <v>46286</v>
+      </c>
+      <c r="B431" t="n">
+        <v>53.9117</v>
+      </c>
+      <c r="C431" t="n">
+        <v>53.89</v>
+      </c>
+      <c r="D431" t="n">
+        <v>-0.0217</v>
+      </c>
+      <c r="E431" t="n">
+        <v>-0.000402510030290271</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="2" t="n">
+        <v>46287</v>
+      </c>
+      <c r="B432" t="n">
+        <v>54.6306</v>
+      </c>
+      <c r="C432" t="n">
+        <v>54.65</v>
+      </c>
+      <c r="D432" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="E432" t="n">
+        <v>0.0003551123363096872</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="2" t="n">
+        <v>46288</v>
+      </c>
+      <c r="B433" t="n">
+        <v>53.7494</v>
+      </c>
+      <c r="C433" t="n">
+        <v>53.76</v>
+      </c>
+      <c r="D433" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="E433" t="n">
+        <v>0.000197211503756321</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="2" t="n">
+        <v>46289</v>
+      </c>
+      <c r="B434" t="n">
+        <v>53.763</v>
+      </c>
+      <c r="C434" t="n">
+        <v>53.79</v>
+      </c>
+      <c r="D434" t="n">
+        <v>0.027</v>
+      </c>
+      <c r="E434" t="n">
+        <v>0.0005022041180737682</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="n">
+        <v>46290</v>
+      </c>
+      <c r="B435" t="n">
+        <v>53.6933</v>
+      </c>
+      <c r="C435" t="n">
+        <v>53.71</v>
+      </c>
+      <c r="D435" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="E435" t="n">
+        <v>0.0003110257704406322</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="n">
+        <v>46293</v>
+      </c>
+      <c r="B436" t="n">
+        <v>52.5585</v>
+      </c>
+      <c r="C436" t="n">
+        <v>52.55</v>
+      </c>
+      <c r="D436" t="n">
+        <v>-0.0085</v>
+      </c>
+      <c r="E436" t="n">
+        <v>-0.0001617245545439844</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="n">
+        <v>46294</v>
+      </c>
+      <c r="B437" t="n">
+        <v>52.9208</v>
+      </c>
+      <c r="C437" t="n">
+        <v>52.91</v>
+      </c>
+      <c r="D437" t="n">
+        <v>-0.0108</v>
+      </c>
+      <c r="E437" t="n">
+        <v>-0.0002040785475654186</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="n">
+        <v>46295</v>
+      </c>
+      <c r="B438" t="n">
+        <v>52.6474</v>
+      </c>
+      <c r="C438" t="n">
+        <v>52.62</v>
+      </c>
+      <c r="D438" t="n">
+        <v>-0.0274</v>
+      </c>
+      <c r="E438" t="n">
+        <v>-0.000520443554667467</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="n">
+        <v>46296</v>
+      </c>
+      <c r="B439" t="n">
+        <v>52.8595</v>
+      </c>
+      <c r="C439" t="n">
+        <v>52.87</v>
+      </c>
+      <c r="D439" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="E439" t="n">
+        <v>0.0001986397903877259</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="n">
+        <v>46297</v>
+      </c>
+      <c r="B440" t="n">
+        <v>53.6137</v>
+      </c>
+      <c r="C440" t="n">
+        <v>53.59</v>
+      </c>
+      <c r="D440" t="n">
+        <v>-0.0237</v>
+      </c>
+      <c r="E440" t="n">
+        <v>-0.0004420511921393226</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="n">
+        <v>46300</v>
+      </c>
+      <c r="B441" t="n">
+        <v>54.6891</v>
+      </c>
+      <c r="C441" t="n">
+        <v>54.698</v>
+      </c>
+      <c r="D441" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="E441" t="n">
+        <v>0.0001627380958911373</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="n">
+        <v>46301</v>
+      </c>
+      <c r="B442" t="n">
+        <v>54.9429</v>
+      </c>
+      <c r="C442" t="n">
+        <v>54.98</v>
+      </c>
+      <c r="D442" t="n">
+        <v>0.0371</v>
+      </c>
+      <c r="E442" t="n">
+        <v>0.0006752464831670698</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="n">
+        <v>46302</v>
+      </c>
+      <c r="B443" t="n">
+        <v>54.0789</v>
+      </c>
+      <c r="C443" t="n">
+        <v>54.06</v>
+      </c>
+      <c r="D443" t="n">
+        <v>-0.0189</v>
+      </c>
+      <c r="E443" t="n">
+        <v>-0.0003494893572169553</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="2" t="n">
+        <v>46303</v>
+      </c>
+      <c r="B444" t="n">
+        <v>52.8323</v>
+      </c>
+      <c r="C444" t="n">
+        <v>52.81</v>
+      </c>
+      <c r="D444" t="n">
+        <v>-0.0223</v>
+      </c>
+      <c r="E444" t="n">
+        <v>-0.0004220902743208227</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B445" t="n">
+        <v>53.3408</v>
+      </c>
+      <c r="C445" t="n">
+        <v>53.3451</v>
+      </c>
+      <c r="D445" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="E445" t="n">
+        <v>8.06137140800287E-05</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>