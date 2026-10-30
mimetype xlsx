--- v16 (2026-10-10)
+++ v17 (2026-10-30)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E445"/>
+  <dimension ref="A1:E459"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="7.65234375" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.61328125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="16.57421875" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="21.53125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -7771,40 +7771,278 @@
       </c>
       <c r="D444" t="n">
         <v>-0.0223</v>
       </c>
       <c r="E444" t="n">
         <v>-0.0004220902743208227</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="n">
         <v>46304</v>
       </c>
       <c r="B445" t="n">
         <v>53.3408</v>
       </c>
       <c r="C445" t="n">
         <v>53.3451</v>
       </c>
       <c r="D445" t="n">
         <v>0.0043</v>
       </c>
       <c r="E445" t="n">
         <v>8.06137140800287E-05</v>
       </c>
     </row>
+    <row r="446">
+      <c r="A446" s="2" t="n">
+        <v>46307</v>
+      </c>
+      <c r="B446" t="n">
+        <v>52.3772</v>
+      </c>
+      <c r="C446" t="n">
+        <v>52.363</v>
+      </c>
+      <c r="D446" t="n">
+        <v>-0.0142</v>
+      </c>
+      <c r="E446" t="n">
+        <v>-0.0002711103304491268</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="n">
+        <v>46308</v>
+      </c>
+      <c r="B447" t="n">
+        <v>51.7666</v>
+      </c>
+      <c r="C447" t="n">
+        <v>51.76</v>
+      </c>
+      <c r="D447" t="n">
+        <v>-0.0066</v>
+      </c>
+      <c r="E447" t="n">
+        <v>-0.0001274953348297938</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="2" t="n">
+        <v>46309</v>
+      </c>
+      <c r="B448" t="n">
+        <v>49.8038</v>
+      </c>
+      <c r="C448" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="D448" t="n">
+        <v>-0.0038</v>
+      </c>
+      <c r="E448" t="n">
+        <v>-7.62993988410523E-05</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="2" t="n">
+        <v>46310</v>
+      </c>
+      <c r="B449" t="n">
+        <v>50.9012</v>
+      </c>
+      <c r="C449" t="n">
+        <v>50.9261</v>
+      </c>
+      <c r="D449" t="n">
+        <v>0.0249</v>
+      </c>
+      <c r="E449" t="n">
+        <v>0.0004891829662169064</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="2" t="n">
+        <v>46311</v>
+      </c>
+      <c r="B450" t="n">
+        <v>48.9413</v>
+      </c>
+      <c r="C450" t="n">
+        <v>48.9094</v>
+      </c>
+      <c r="D450" t="n">
+        <v>-0.0319</v>
+      </c>
+      <c r="E450" t="n">
+        <v>-0.000651801239443987</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="2" t="n">
+        <v>46314</v>
+      </c>
+      <c r="B451" t="n">
+        <v>49.0734</v>
+      </c>
+      <c r="C451" t="n">
+        <v>49.06</v>
+      </c>
+      <c r="D451" t="n">
+        <v>-0.0134</v>
+      </c>
+      <c r="E451" t="n">
+        <v>-0.0002730603544893976</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="2" t="n">
+        <v>46315</v>
+      </c>
+      <c r="B452" t="n">
+        <v>49.5032</v>
+      </c>
+      <c r="C452" t="n">
+        <v>49.5</v>
+      </c>
+      <c r="D452" t="n">
+        <v>-0.0032</v>
+      </c>
+      <c r="E452" t="n">
+        <v>-6.46422857512242E-05</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B453" t="n">
+        <v>50.404</v>
+      </c>
+      <c r="C453" t="n">
+        <v>50.39</v>
+      </c>
+      <c r="D453" t="n">
+        <v>-0.014</v>
+      </c>
+      <c r="E453" t="n">
+        <v>-0.0002777557336719308</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B454" t="n">
+        <v>48.133</v>
+      </c>
+      <c r="C454" t="n">
+        <v>48.16</v>
+      </c>
+      <c r="D454" t="n">
+        <v>0.027</v>
+      </c>
+      <c r="E454" t="n">
+        <v>0.0005609457129204495</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B455" t="n">
+        <v>48.3792</v>
+      </c>
+      <c r="C455" t="n">
+        <v>48.36</v>
+      </c>
+      <c r="D455" t="n">
+        <v>-0.0192</v>
+      </c>
+      <c r="E455" t="n">
+        <v>-0.0003968647683301915</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="2" t="n">
+        <v>46321</v>
+      </c>
+      <c r="B456" t="n">
+        <v>48.4749</v>
+      </c>
+      <c r="C456" t="n">
+        <v>48.48</v>
+      </c>
+      <c r="D456" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="E456" t="n">
+        <v>0.0001052090875896598</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="2" t="n">
+        <v>46322</v>
+      </c>
+      <c r="B457" t="n">
+        <v>49.4945</v>
+      </c>
+      <c r="C457" t="n">
+        <v>49.53</v>
+      </c>
+      <c r="D457" t="n">
+        <v>0.0355</v>
+      </c>
+      <c r="E457" t="n">
+        <v>0.0007172514117730252</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="2" t="n">
+        <v>46323</v>
+      </c>
+      <c r="B458" t="n">
+        <v>50.588</v>
+      </c>
+      <c r="C458" t="n">
+        <v>50.62</v>
+      </c>
+      <c r="D458" t="n">
+        <v>0.032</v>
+      </c>
+      <c r="E458" t="n">
+        <v>0.0006325610816794496</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="2" t="n">
+        <v>46324</v>
+      </c>
+      <c r="B459" t="n">
+        <v>50.4372</v>
+      </c>
+      <c r="C459" t="n">
+        <v>50.47</v>
+      </c>
+      <c r="D459" t="n">
+        <v>0.0328</v>
+      </c>
+      <c r="E459" t="n">
+        <v>0.0006503136573798704</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>