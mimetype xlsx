--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E301"/>
+  <dimension ref="A1:E314"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5323,40 +5323,261 @@
       </c>
       <c r="D300" t="n">
         <v>0.0165</v>
       </c>
       <c r="E300" t="n">
         <v>0.0003870195972650615</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="n">
         <v>46097</v>
       </c>
       <c r="B301" t="n">
         <v>43.9283</v>
       </c>
       <c r="C301" t="n">
         <v>43.95</v>
       </c>
       <c r="D301" t="n">
         <v>0.0217</v>
       </c>
       <c r="E301" t="n">
         <v>0.0004939867921135122</v>
       </c>
     </row>
+    <row r="302">
+      <c r="A302" s="2" t="n">
+        <v>46098</v>
+      </c>
+      <c r="B302" t="n">
+        <v>44.3537</v>
+      </c>
+      <c r="C302" t="n">
+        <v>44.34</v>
+      </c>
+      <c r="D302" t="n">
+        <v>-0.0137</v>
+      </c>
+      <c r="E302" t="n">
+        <v>-0.0003088806570815964</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="n">
+        <v>46099</v>
+      </c>
+      <c r="B303" t="n">
+        <v>43.8895</v>
+      </c>
+      <c r="C303" t="n">
+        <v>43.87</v>
+      </c>
+      <c r="D303" t="n">
+        <v>-0.0195</v>
+      </c>
+      <c r="E303" t="n">
+        <v>-0.0004442976110459222</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="n">
+        <v>46100</v>
+      </c>
+      <c r="B304" t="n">
+        <v>43.4811</v>
+      </c>
+      <c r="C304" t="n">
+        <v>43.48</v>
+      </c>
+      <c r="D304" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="E304" t="n">
+        <v>-2.52983480178745E-05</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="n">
+        <v>46101</v>
+      </c>
+      <c r="B305" t="n">
+        <v>42.5655</v>
+      </c>
+      <c r="C305" t="n">
+        <v>42.53</v>
+      </c>
+      <c r="D305" t="n">
+        <v>-0.0355</v>
+      </c>
+      <c r="E305" t="n">
+        <v>-0.0008340087629653123</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="n">
+        <v>46104</v>
+      </c>
+      <c r="B306" t="n">
+        <v>43.4951</v>
+      </c>
+      <c r="C306" t="n">
+        <v>43.49</v>
+      </c>
+      <c r="D306" t="n">
+        <v>-0.0051</v>
+      </c>
+      <c r="E306" t="n">
+        <v>-0.0001172545872983394</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B307" t="n">
+        <v>42.6797</v>
+      </c>
+      <c r="C307" t="n">
+        <v>42.71</v>
+      </c>
+      <c r="D307" t="n">
+        <v>0.0303</v>
+      </c>
+      <c r="E307" t="n">
+        <v>0.0007099393857032734</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B308" t="n">
+        <v>43.4494</v>
+      </c>
+      <c r="C308" t="n">
+        <v>43.43</v>
+      </c>
+      <c r="D308" t="n">
+        <v>-0.0194</v>
+      </c>
+      <c r="E308" t="n">
+        <v>-0.0004464963842998983</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B309" t="n">
+        <v>41.9802</v>
+      </c>
+      <c r="C309" t="n">
+        <v>42.02</v>
+      </c>
+      <c r="D309" t="n">
+        <v>0.0398</v>
+      </c>
+      <c r="E309" t="n">
+        <v>0.000948065993015755</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B310" t="n">
+        <v>40.5801</v>
+      </c>
+      <c r="C310" t="n">
+        <v>40.57</v>
+      </c>
+      <c r="D310" t="n">
+        <v>-0.0101</v>
+      </c>
+      <c r="E310" t="n">
+        <v>-0.0002488904660165944</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B311" t="n">
+        <v>39.6759</v>
+      </c>
+      <c r="C311" t="n">
+        <v>39.67</v>
+      </c>
+      <c r="D311" t="n">
+        <v>-0.0059</v>
+      </c>
+      <c r="E311" t="n">
+        <v>-0.0001487048813007393</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="n">
+        <v>46112</v>
+      </c>
+      <c r="B312" t="n">
+        <v>41.8923</v>
+      </c>
+      <c r="C312" t="n">
+        <v>41.88</v>
+      </c>
+      <c r="D312" t="n">
+        <v>-0.0123</v>
+      </c>
+      <c r="E312" t="n">
+        <v>-0.0002936100428957112</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="n">
+        <v>46113</v>
+      </c>
+      <c r="B313" t="n">
+        <v>42.0362</v>
+      </c>
+      <c r="C313" t="n">
+        <v>42.01</v>
+      </c>
+      <c r="D313" t="n">
+        <v>-0.0262</v>
+      </c>
+      <c r="E313" t="n">
+        <v>-0.0006232723224268607</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="n">
+        <v>46114</v>
+      </c>
+      <c r="B314" t="n">
+        <v>42.4015</v>
+      </c>
+      <c r="C314" t="n">
+        <v>42.43</v>
+      </c>
+      <c r="D314" t="n">
+        <v>0.0285</v>
+      </c>
+      <c r="E314" t="n">
+        <v>0.0006721460325696024</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>