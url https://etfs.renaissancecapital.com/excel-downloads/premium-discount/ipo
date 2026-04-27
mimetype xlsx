--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E314"/>
+  <dimension ref="A1:E329"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5544,40 +5544,295 @@
       </c>
       <c r="D313" t="n">
         <v>-0.0262</v>
       </c>
       <c r="E313" t="n">
         <v>-0.0006232723224268607</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="n">
         <v>46114</v>
       </c>
       <c r="B314" t="n">
         <v>42.4015</v>
       </c>
       <c r="C314" t="n">
         <v>42.43</v>
       </c>
       <c r="D314" t="n">
         <v>0.0285</v>
       </c>
       <c r="E314" t="n">
         <v>0.0006721460325696024</v>
       </c>
     </row>
+    <row r="315">
+      <c r="A315" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B315" t="n">
+        <v>42.571</v>
+      </c>
+      <c r="C315" t="n">
+        <v>42.56</v>
+      </c>
+      <c r="D315" t="n">
+        <v>-0.011</v>
+      </c>
+      <c r="E315" t="n">
+        <v>-0.0002583918630053323</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="n">
+        <v>46119</v>
+      </c>
+      <c r="B316" t="n">
+        <v>42.4484</v>
+      </c>
+      <c r="C316" t="n">
+        <v>42.43</v>
+      </c>
+      <c r="D316" t="n">
+        <v>-0.0184</v>
+      </c>
+      <c r="E316" t="n">
+        <v>-0.0004334674569595085</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="n">
+        <v>46120</v>
+      </c>
+      <c r="B317" t="n">
+        <v>43.8186</v>
+      </c>
+      <c r="C317" t="n">
+        <v>43.85</v>
+      </c>
+      <c r="D317" t="n">
+        <v>0.0314</v>
+      </c>
+      <c r="E317" t="n">
+        <v>0.0007165906715413089</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="n">
+        <v>46121</v>
+      </c>
+      <c r="B318" t="n">
+        <v>43.516</v>
+      </c>
+      <c r="C318" t="n">
+        <v>43.53</v>
+      </c>
+      <c r="D318" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="E318" t="n">
+        <v>0.0003217207463921316</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="n">
+        <v>46122</v>
+      </c>
+      <c r="B319" t="n">
+        <v>44.1766</v>
+      </c>
+      <c r="C319" t="n">
+        <v>44.16</v>
+      </c>
+      <c r="D319" t="n">
+        <v>-0.0166</v>
+      </c>
+      <c r="E319" t="n">
+        <v>-0.0003757645450306271</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B320" t="n">
+        <v>46.1931</v>
+      </c>
+      <c r="C320" t="n">
+        <v>46.19</v>
+      </c>
+      <c r="D320" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="E320" t="n">
+        <v>-6.71095899604054E-05</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="n">
+        <v>46126</v>
+      </c>
+      <c r="B321" t="n">
+        <v>47.3556</v>
+      </c>
+      <c r="C321" t="n">
+        <v>47.37</v>
+      </c>
+      <c r="D321" t="n">
+        <v>0.0144</v>
+      </c>
+      <c r="E321" t="n">
+        <v>0.0003040823049438714</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B322" t="n">
+        <v>48.0334</v>
+      </c>
+      <c r="C322" t="n">
+        <v>48.04</v>
+      </c>
+      <c r="D322" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="E322" t="n">
+        <v>0.0001374043894456773</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="n">
+        <v>46128</v>
+      </c>
+      <c r="B323" t="n">
+        <v>48.1476</v>
+      </c>
+      <c r="C323" t="n">
+        <v>48.1055</v>
+      </c>
+      <c r="D323" t="n">
+        <v>-0.0421</v>
+      </c>
+      <c r="E323" t="n">
+        <v>-0.0008743945700304896</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="n">
+        <v>46129</v>
+      </c>
+      <c r="B324" t="n">
+        <v>48.791</v>
+      </c>
+      <c r="C324" t="n">
+        <v>48.79</v>
+      </c>
+      <c r="D324" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="E324" t="n">
+        <v>-2.04955832018201E-05</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B325" t="n">
+        <v>49.5423</v>
+      </c>
+      <c r="C325" t="n">
+        <v>49.59</v>
+      </c>
+      <c r="D325" t="n">
+        <v>0.0477</v>
+      </c>
+      <c r="E325" t="n">
+        <v>0.0009628135956546224</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="n">
+        <v>46133</v>
+      </c>
+      <c r="B326" t="n">
+        <v>48.7199</v>
+      </c>
+      <c r="C326" t="n">
+        <v>48.74</v>
+      </c>
+      <c r="D326" t="n">
+        <v>0.0201</v>
+      </c>
+      <c r="E326" t="n">
+        <v>0.000412562423157683</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B327" t="n">
+        <v>49.7805</v>
+      </c>
+      <c r="C327" t="n">
+        <v>49.7753</v>
+      </c>
+      <c r="D327" t="n">
+        <v>-0.0052</v>
+      </c>
+      <c r="E327" t="n">
+        <v>-0.0001044585731360674</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B328" t="n">
+        <v>49.0392</v>
+      </c>
+      <c r="C328" t="n">
+        <v>48.948</v>
+      </c>
+      <c r="D328" t="n">
+        <v>-0.0912</v>
+      </c>
+      <c r="E328" t="n">
+        <v>-0.00185973670043557</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="n">
+        <v>46136</v>
+      </c>
+      <c r="B329" t="n">
+        <v>49.6965</v>
+      </c>
+      <c r="C329" t="n">
+        <v>49.67</v>
+      </c>
+      <c r="D329" t="n">
+        <v>-0.0265</v>
+      </c>
+      <c r="E329" t="n">
+        <v>-0.0005332367470546216</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>