--- v8 (2026-04-27)
+++ v9 (2026-05-17)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E329"/>
+  <dimension ref="A1:E344"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5799,40 +5799,295 @@
       </c>
       <c r="D328" t="n">
         <v>-0.0912</v>
       </c>
       <c r="E328" t="n">
         <v>-0.00185973670043557</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="n">
         <v>46136</v>
       </c>
       <c r="B329" t="n">
         <v>49.6965</v>
       </c>
       <c r="C329" t="n">
         <v>49.67</v>
       </c>
       <c r="D329" t="n">
         <v>-0.0265</v>
       </c>
       <c r="E329" t="n">
         <v>-0.0005332367470546216</v>
       </c>
     </row>
+    <row r="330">
+      <c r="A330" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B330" t="n">
+        <v>49.1747</v>
+      </c>
+      <c r="C330" t="n">
+        <v>49.22</v>
+      </c>
+      <c r="D330" t="n">
+        <v>0.0453</v>
+      </c>
+      <c r="E330" t="n">
+        <v>0.000921205416606507</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B331" t="n">
+        <v>47.566</v>
+      </c>
+      <c r="C331" t="n">
+        <v>47.5516</v>
+      </c>
+      <c r="D331" t="n">
+        <v>-0.0144</v>
+      </c>
+      <c r="E331" t="n">
+        <v>-0.0003027372492957155</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B332" t="n">
+        <v>47.9995</v>
+      </c>
+      <c r="C332" t="n">
+        <v>48.02</v>
+      </c>
+      <c r="D332" t="n">
+        <v>0.0205</v>
+      </c>
+      <c r="E332" t="n">
+        <v>0.0004270877821643975</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B333" t="n">
+        <v>48.5156</v>
+      </c>
+      <c r="C333" t="n">
+        <v>48.47</v>
+      </c>
+      <c r="D333" t="n">
+        <v>-0.0456</v>
+      </c>
+      <c r="E333" t="n">
+        <v>-0.0009399038659730068</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="B334" t="n">
+        <v>49.6914</v>
+      </c>
+      <c r="C334" t="n">
+        <v>49.67</v>
+      </c>
+      <c r="D334" t="n">
+        <v>-0.0214</v>
+      </c>
+      <c r="E334" t="n">
+        <v>-0.00043065802130751</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B335" t="n">
+        <v>50.1778</v>
+      </c>
+      <c r="C335" t="n">
+        <v>50.2001</v>
+      </c>
+      <c r="D335" t="n">
+        <v>0.0223</v>
+      </c>
+      <c r="E335" t="n">
+        <v>0.0004444196437468362</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="n">
+        <v>46147</v>
+      </c>
+      <c r="B336" t="n">
+        <v>51.177</v>
+      </c>
+      <c r="C336" t="n">
+        <v>51.21</v>
+      </c>
+      <c r="D336" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="E336" t="n">
+        <v>0.0006448209156457002</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="n">
+        <v>46148</v>
+      </c>
+      <c r="B337" t="n">
+        <v>52.267</v>
+      </c>
+      <c r="C337" t="n">
+        <v>52.29</v>
+      </c>
+      <c r="D337" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="E337" t="n">
+        <v>0.0004400482139782271</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B338" t="n">
+        <v>50.3713</v>
+      </c>
+      <c r="C338" t="n">
+        <v>50.366</v>
+      </c>
+      <c r="D338" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="E338" t="n">
+        <v>-0.0001052186463323361</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B339" t="n">
+        <v>49.4045</v>
+      </c>
+      <c r="C339" t="n">
+        <v>49.36</v>
+      </c>
+      <c r="D339" t="n">
+        <v>-0.0445</v>
+      </c>
+      <c r="E339" t="n">
+        <v>-0.0009007276665081117</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B340" t="n">
+        <v>49.7228</v>
+      </c>
+      <c r="C340" t="n">
+        <v>49.7</v>
+      </c>
+      <c r="D340" t="n">
+        <v>-0.0228</v>
+      </c>
+      <c r="E340" t="n">
+        <v>-0.0004585421577224131</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B341" t="n">
+        <v>48.8082</v>
+      </c>
+      <c r="C341" t="n">
+        <v>48.78</v>
+      </c>
+      <c r="D341" t="n">
+        <v>-0.0282</v>
+      </c>
+      <c r="E341" t="n">
+        <v>-0.0005777717678586795</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="n">
+        <v>46155</v>
+      </c>
+      <c r="B342" t="n">
+        <v>49.7388</v>
+      </c>
+      <c r="C342" t="n">
+        <v>49.77</v>
+      </c>
+      <c r="D342" t="n">
+        <v>0.0312</v>
+      </c>
+      <c r="E342" t="n">
+        <v>0.0006272768944968516</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B343" t="n">
+        <v>50.4437</v>
+      </c>
+      <c r="C343" t="n">
+        <v>50.48</v>
+      </c>
+      <c r="D343" t="n">
+        <v>0.0363</v>
+      </c>
+      <c r="E343" t="n">
+        <v>0.0007196141440853862</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="n">
+        <v>46157</v>
+      </c>
+      <c r="B344" t="n">
+        <v>49.0732</v>
+      </c>
+      <c r="C344" t="n">
+        <v>49.04</v>
+      </c>
+      <c r="D344" t="n">
+        <v>-0.0332</v>
+      </c>
+      <c r="E344" t="n">
+        <v>-0.0006765403519640048</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>