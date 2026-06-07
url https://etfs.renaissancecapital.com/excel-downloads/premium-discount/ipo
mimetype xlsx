--- v9 (2026-05-17)
+++ v10 (2026-06-07)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E344"/>
+  <dimension ref="A1:E358"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6054,40 +6054,278 @@
       </c>
       <c r="D343" t="n">
         <v>0.0363</v>
       </c>
       <c r="E343" t="n">
         <v>0.0007196141440853862</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="n">
         <v>46157</v>
       </c>
       <c r="B344" t="n">
         <v>49.0732</v>
       </c>
       <c r="C344" t="n">
         <v>49.04</v>
       </c>
       <c r="D344" t="n">
         <v>-0.0332</v>
       </c>
       <c r="E344" t="n">
         <v>-0.0006765403519640048</v>
       </c>
     </row>
+    <row r="345">
+      <c r="A345" s="2" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B345" t="n">
+        <v>48.945</v>
+      </c>
+      <c r="C345" t="n">
+        <v>48.97</v>
+      </c>
+      <c r="D345" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="E345" t="n">
+        <v>0.000510777403207682</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="n">
+        <v>46161</v>
+      </c>
+      <c r="B346" t="n">
+        <v>49.331</v>
+      </c>
+      <c r="C346" t="n">
+        <v>49.3</v>
+      </c>
+      <c r="D346" t="n">
+        <v>-0.031</v>
+      </c>
+      <c r="E346" t="n">
+        <v>-0.0006284081003831263</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="n">
+        <v>46162</v>
+      </c>
+      <c r="B347" t="n">
+        <v>51.2874</v>
+      </c>
+      <c r="C347" t="n">
+        <v>51.26</v>
+      </c>
+      <c r="D347" t="n">
+        <v>-0.0274</v>
+      </c>
+      <c r="E347" t="n">
+        <v>-0.0005342442783217711</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="n">
+        <v>46163</v>
+      </c>
+      <c r="B348" t="n">
+        <v>52.8184</v>
+      </c>
+      <c r="C348" t="n">
+        <v>52.84</v>
+      </c>
+      <c r="D348" t="n">
+        <v>0.0216</v>
+      </c>
+      <c r="E348" t="n">
+        <v>0.0004089483967708222</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B349" t="n">
+        <v>53.0857</v>
+      </c>
+      <c r="C349" t="n">
+        <v>53.06</v>
+      </c>
+      <c r="D349" t="n">
+        <v>-0.0257</v>
+      </c>
+      <c r="E349" t="n">
+        <v>-0.0004841228428748232</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="n">
+        <v>46168</v>
+      </c>
+      <c r="B350" t="n">
+        <v>53.8071</v>
+      </c>
+      <c r="C350" t="n">
+        <v>53.8</v>
+      </c>
+      <c r="D350" t="n">
+        <v>-0.0071</v>
+      </c>
+      <c r="E350" t="n">
+        <v>-0.0001319528463715755</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B351" t="n">
+        <v>53.754</v>
+      </c>
+      <c r="C351" t="n">
+        <v>53.83</v>
+      </c>
+      <c r="D351" t="n">
+        <v>0.076</v>
+      </c>
+      <c r="E351" t="n">
+        <v>0.0014138482717565204</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B352" t="n">
+        <v>55.7407</v>
+      </c>
+      <c r="C352" t="n">
+        <v>55.76</v>
+      </c>
+      <c r="D352" t="n">
+        <v>0.0193</v>
+      </c>
+      <c r="E352" t="n">
+        <v>0.0003462461002463191</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B353" t="n">
+        <v>56.5878</v>
+      </c>
+      <c r="C353" t="n">
+        <v>56.6</v>
+      </c>
+      <c r="D353" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="E353" t="n">
+        <v>0.0002155941740092387</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="n">
+        <v>46174</v>
+      </c>
+      <c r="B354" t="n">
+        <v>58.1493</v>
+      </c>
+      <c r="C354" t="n">
+        <v>58.12</v>
+      </c>
+      <c r="D354" t="n">
+        <v>-0.0293</v>
+      </c>
+      <c r="E354" t="n">
+        <v>-0.0005038753690930072</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B355" t="n">
+        <v>57.4985</v>
+      </c>
+      <c r="C355" t="n">
+        <v>57.57</v>
+      </c>
+      <c r="D355" t="n">
+        <v>0.0715</v>
+      </c>
+      <c r="E355" t="n">
+        <v>0.0012435107002791376</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="B356" t="n">
+        <v>56.7987</v>
+      </c>
+      <c r="C356" t="n">
+        <v>56.85</v>
+      </c>
+      <c r="D356" t="n">
+        <v>0.0513</v>
+      </c>
+      <c r="E356" t="n">
+        <v>0.0009031896856794256</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="n">
+        <v>46177</v>
+      </c>
+      <c r="B357" t="n">
+        <v>56.6814</v>
+      </c>
+      <c r="C357" t="n">
+        <v>56.69</v>
+      </c>
+      <c r="D357" t="n">
+        <v>0.0086</v>
+      </c>
+      <c r="E357" t="n">
+        <v>0.0001517252573154509</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="n">
+        <v>46178</v>
+      </c>
+      <c r="B358" t="n">
+        <v>53.5614</v>
+      </c>
+      <c r="C358" t="n">
+        <v>53.53</v>
+      </c>
+      <c r="D358" t="n">
+        <v>-0.0314</v>
+      </c>
+      <c r="E358" t="n">
+        <v>-0.000586243078037542</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>