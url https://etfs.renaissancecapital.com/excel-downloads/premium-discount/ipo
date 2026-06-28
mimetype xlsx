--- v10 (2026-06-07)
+++ v11 (2026-06-28)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E358"/>
+  <dimension ref="A1:E372"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6292,40 +6292,278 @@
       </c>
       <c r="D357" t="n">
         <v>0.0086</v>
       </c>
       <c r="E357" t="n">
         <v>0.0001517252573154509</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="n">
         <v>46178</v>
       </c>
       <c r="B358" t="n">
         <v>53.5614</v>
       </c>
       <c r="C358" t="n">
         <v>53.53</v>
       </c>
       <c r="D358" t="n">
         <v>-0.0314</v>
       </c>
       <c r="E358" t="n">
         <v>-0.000586243078037542</v>
       </c>
     </row>
+    <row r="359">
+      <c r="A359" s="2" t="n">
+        <v>46181</v>
+      </c>
+      <c r="B359" t="n">
+        <v>54.1841</v>
+      </c>
+      <c r="C359" t="n">
+        <v>54.16</v>
+      </c>
+      <c r="D359" t="n">
+        <v>-0.0241</v>
+      </c>
+      <c r="E359" t="n">
+        <v>-0.0004447799262145169</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="n">
+        <v>46182</v>
+      </c>
+      <c r="B360" t="n">
+        <v>53.9163</v>
+      </c>
+      <c r="C360" t="n">
+        <v>53.85</v>
+      </c>
+      <c r="D360" t="n">
+        <v>-0.0663</v>
+      </c>
+      <c r="E360" t="n">
+        <v>-0.0012296837876486332</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="n">
+        <v>46183</v>
+      </c>
+      <c r="B361" t="n">
+        <v>52.7884</v>
+      </c>
+      <c r="C361" t="n">
+        <v>52.8447</v>
+      </c>
+      <c r="D361" t="n">
+        <v>0.0563</v>
+      </c>
+      <c r="E361" t="n">
+        <v>0.001066522190481242</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="n">
+        <v>46184</v>
+      </c>
+      <c r="B362" t="n">
+        <v>55.078</v>
+      </c>
+      <c r="C362" t="n">
+        <v>55.07</v>
+      </c>
+      <c r="D362" t="n">
+        <v>-0.008</v>
+      </c>
+      <c r="E362" t="n">
+        <v>-0.0001452485565924689</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="2" t="n">
+        <v>46185</v>
+      </c>
+      <c r="B363" t="n">
+        <v>55.6785</v>
+      </c>
+      <c r="C363" t="n">
+        <v>55.72</v>
+      </c>
+      <c r="D363" t="n">
+        <v>0.0415</v>
+      </c>
+      <c r="E363" t="n">
+        <v>0.000745350539256625</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="n">
+        <v>46188</v>
+      </c>
+      <c r="B364" t="n">
+        <v>57.9822</v>
+      </c>
+      <c r="C364" t="n">
+        <v>58.05</v>
+      </c>
+      <c r="D364" t="n">
+        <v>0.0678</v>
+      </c>
+      <c r="E364" t="n">
+        <v>0.0011693243788610988</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="n">
+        <v>46189</v>
+      </c>
+      <c r="B365" t="n">
+        <v>57.2739</v>
+      </c>
+      <c r="C365" t="n">
+        <v>57.31</v>
+      </c>
+      <c r="D365" t="n">
+        <v>0.0361</v>
+      </c>
+      <c r="E365" t="n">
+        <v>0.0006303045540813529</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="n">
+        <v>46190</v>
+      </c>
+      <c r="B366" t="n">
+        <v>57.4428</v>
+      </c>
+      <c r="C366" t="n">
+        <v>57.49</v>
+      </c>
+      <c r="D366" t="n">
+        <v>0.0472</v>
+      </c>
+      <c r="E366" t="n">
+        <v>0.0008216869651200846</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="n">
+        <v>46191</v>
+      </c>
+      <c r="B367" t="n">
+        <v>59.4925</v>
+      </c>
+      <c r="C367" t="n">
+        <v>59.54</v>
+      </c>
+      <c r="D367" t="n">
+        <v>0.0475</v>
+      </c>
+      <c r="E367" t="n">
+        <v>0.0007984199689036433</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="n">
+        <v>46195</v>
+      </c>
+      <c r="B368" t="n">
+        <v>58.9391</v>
+      </c>
+      <c r="C368" t="n">
+        <v>58.94</v>
+      </c>
+      <c r="D368" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="E368" t="n">
+        <v>1.52699990329E-05</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="2" t="n">
+        <v>46196</v>
+      </c>
+      <c r="B369" t="n">
+        <v>57.1079</v>
+      </c>
+      <c r="C369" t="n">
+        <v>57.1</v>
+      </c>
+      <c r="D369" t="n">
+        <v>-0.0079</v>
+      </c>
+      <c r="E369" t="n">
+        <v>-0.0001383346262075825</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="n">
+        <v>46197</v>
+      </c>
+      <c r="B370" t="n">
+        <v>56.6039</v>
+      </c>
+      <c r="C370" t="n">
+        <v>56.55</v>
+      </c>
+      <c r="D370" t="n">
+        <v>-0.0539</v>
+      </c>
+      <c r="E370" t="n">
+        <v>-0.0009522312066836384</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="n">
+        <v>46198</v>
+      </c>
+      <c r="B371" t="n">
+        <v>56.3733</v>
+      </c>
+      <c r="C371" t="n">
+        <v>56.35</v>
+      </c>
+      <c r="D371" t="n">
+        <v>-0.0233</v>
+      </c>
+      <c r="E371" t="n">
+        <v>-0.0004133162330393999</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B372" t="n">
+        <v>56.9206</v>
+      </c>
+      <c r="C372" t="n">
+        <v>56.92</v>
+      </c>
+      <c r="D372" t="n">
+        <v>-0.0006</v>
+      </c>
+      <c r="E372" t="n">
+        <v>-1.05409992164524E-05</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>