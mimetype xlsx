--- v11 (2026-06-28)
+++ v12 (2026-07-21)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E372"/>
+  <dimension ref="A1:E387"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6530,40 +6530,295 @@
       </c>
       <c r="D371" t="n">
         <v>-0.0233</v>
       </c>
       <c r="E371" t="n">
         <v>-0.0004133162330393999</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="n">
         <v>46199</v>
       </c>
       <c r="B372" t="n">
         <v>56.9206</v>
       </c>
       <c r="C372" t="n">
         <v>56.92</v>
       </c>
       <c r="D372" t="n">
         <v>-0.0006</v>
       </c>
       <c r="E372" t="n">
         <v>-1.05409992164524E-05</v>
       </c>
     </row>
+    <row r="373">
+      <c r="A373" s="2" t="n">
+        <v>46202</v>
+      </c>
+      <c r="B373" t="n">
+        <v>58.7735</v>
+      </c>
+      <c r="C373" t="n">
+        <v>58.74</v>
+      </c>
+      <c r="D373" t="n">
+        <v>-0.0335</v>
+      </c>
+      <c r="E373" t="n">
+        <v>-0.0005699847720486274</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="n">
+        <v>46203</v>
+      </c>
+      <c r="B374" t="n">
+        <v>59.5362</v>
+      </c>
+      <c r="C374" t="n">
+        <v>59.42</v>
+      </c>
+      <c r="D374" t="n">
+        <v>-0.1162</v>
+      </c>
+      <c r="E374" t="n">
+        <v>-0.001951753722945032</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="2" t="n">
+        <v>46204</v>
+      </c>
+      <c r="B375" t="n">
+        <v>58.4671</v>
+      </c>
+      <c r="C375" t="n">
+        <v>58.42</v>
+      </c>
+      <c r="D375" t="n">
+        <v>-0.0471</v>
+      </c>
+      <c r="E375" t="n">
+        <v>-0.0008055812585197488</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="n">
+        <v>46205</v>
+      </c>
+      <c r="B376" t="n">
+        <v>57.5586</v>
+      </c>
+      <c r="C376" t="n">
+        <v>57.5</v>
+      </c>
+      <c r="D376" t="n">
+        <v>-0.0586</v>
+      </c>
+      <c r="E376" t="n">
+        <v>-0.0010180928653580872</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="2" t="n">
+        <v>46209</v>
+      </c>
+      <c r="B377" t="n">
+        <v>58.5983</v>
+      </c>
+      <c r="C377" t="n">
+        <v>58.615</v>
+      </c>
+      <c r="D377" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="E377" t="n">
+        <v>0.0002849912028164639</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="n">
+        <v>46210</v>
+      </c>
+      <c r="B378" t="n">
+        <v>56.6615</v>
+      </c>
+      <c r="C378" t="n">
+        <v>56.64</v>
+      </c>
+      <c r="D378" t="n">
+        <v>-0.0215</v>
+      </c>
+      <c r="E378" t="n">
+        <v>-0.000379446361285882</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="n">
+        <v>46211</v>
+      </c>
+      <c r="B379" t="n">
+        <v>56.456</v>
+      </c>
+      <c r="C379" t="n">
+        <v>56.49</v>
+      </c>
+      <c r="D379" t="n">
+        <v>0.034</v>
+      </c>
+      <c r="E379" t="n">
+        <v>0.0006022389117188607</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2" t="n">
+        <v>46212</v>
+      </c>
+      <c r="B380" t="n">
+        <v>57.9784</v>
+      </c>
+      <c r="C380" t="n">
+        <v>58</v>
+      </c>
+      <c r="D380" t="n">
+        <v>0.0216</v>
+      </c>
+      <c r="E380" t="n">
+        <v>0.0003725525368068108</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="n">
+        <v>46213</v>
+      </c>
+      <c r="B381" t="n">
+        <v>57.5531</v>
+      </c>
+      <c r="C381" t="n">
+        <v>57.57</v>
+      </c>
+      <c r="D381" t="n">
+        <v>0.0169</v>
+      </c>
+      <c r="E381" t="n">
+        <v>0.0002936418715933633</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="n">
+        <v>46216</v>
+      </c>
+      <c r="B382" t="n">
+        <v>55.7113</v>
+      </c>
+      <c r="C382" t="n">
+        <v>55.71</v>
+      </c>
+      <c r="D382" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="E382" t="n">
+        <v>-2.33345838276975E-05</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="2" t="n">
+        <v>46217</v>
+      </c>
+      <c r="B383" t="n">
+        <v>55.4768</v>
+      </c>
+      <c r="C383" t="n">
+        <v>55.44</v>
+      </c>
+      <c r="D383" t="n">
+        <v>-0.0368</v>
+      </c>
+      <c r="E383" t="n">
+        <v>-0.0006633403512819774</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="n">
+        <v>46218</v>
+      </c>
+      <c r="B384" t="n">
+        <v>54.7861</v>
+      </c>
+      <c r="C384" t="n">
+        <v>54.75</v>
+      </c>
+      <c r="D384" t="n">
+        <v>-0.0361</v>
+      </c>
+      <c r="E384" t="n">
+        <v>-0.0006589262604930813</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2" t="n">
+        <v>46219</v>
+      </c>
+      <c r="B385" t="n">
+        <v>53.2006</v>
+      </c>
+      <c r="C385" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="D385" t="n">
+        <v>-0.0206</v>
+      </c>
+      <c r="E385" t="n">
+        <v>-0.0003872136780412251</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2" t="n">
+        <v>46220</v>
+      </c>
+      <c r="B386" t="n">
+        <v>52.8092</v>
+      </c>
+      <c r="C386" t="n">
+        <v>52.78</v>
+      </c>
+      <c r="D386" t="n">
+        <v>-0.0292</v>
+      </c>
+      <c r="E386" t="n">
+        <v>-0.0005529339584769321</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2" t="n">
+        <v>46223</v>
+      </c>
+      <c r="B387" t="n">
+        <v>52.8843</v>
+      </c>
+      <c r="C387" t="n">
+        <v>52.8966</v>
+      </c>
+      <c r="D387" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="E387" t="n">
+        <v>0.0002325832052234784</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>