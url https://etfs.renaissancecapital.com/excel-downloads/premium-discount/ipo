--- v12 (2026-07-21)
+++ v13 (2026-08-10)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E387"/>
+  <dimension ref="A1:E401"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6785,40 +6785,278 @@
       </c>
       <c r="D386" t="n">
         <v>-0.0292</v>
       </c>
       <c r="E386" t="n">
         <v>-0.0005529339584769321</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="n">
         <v>46223</v>
       </c>
       <c r="B387" t="n">
         <v>52.8843</v>
       </c>
       <c r="C387" t="n">
         <v>52.8966</v>
       </c>
       <c r="D387" t="n">
         <v>0.0123</v>
       </c>
       <c r="E387" t="n">
         <v>0.0002325832052234784</v>
       </c>
     </row>
+    <row r="388">
+      <c r="A388" s="2" t="n">
+        <v>46224</v>
+      </c>
+      <c r="B388" t="n">
+        <v>54.3968</v>
+      </c>
+      <c r="C388" t="n">
+        <v>54.36</v>
+      </c>
+      <c r="D388" t="n">
+        <v>-0.0368</v>
+      </c>
+      <c r="E388" t="n">
+        <v>-0.0006765103829637038</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2" t="n">
+        <v>46225</v>
+      </c>
+      <c r="B389" t="n">
+        <v>53.5965</v>
+      </c>
+      <c r="C389" t="n">
+        <v>53.63</v>
+      </c>
+      <c r="D389" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="E389" t="n">
+        <v>0.0006250408142322726</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="n">
+        <v>46226</v>
+      </c>
+      <c r="B390" t="n">
+        <v>53.0824</v>
+      </c>
+      <c r="C390" t="n">
+        <v>53.05</v>
+      </c>
+      <c r="D390" t="n">
+        <v>-0.0324</v>
+      </c>
+      <c r="E390" t="n">
+        <v>-0.0006103717993157808</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="2" t="n">
+        <v>46227</v>
+      </c>
+      <c r="B391" t="n">
+        <v>51.4905</v>
+      </c>
+      <c r="C391" t="n">
+        <v>51.46</v>
+      </c>
+      <c r="D391" t="n">
+        <v>-0.0305</v>
+      </c>
+      <c r="E391" t="n">
+        <v>-0.000592342276730659</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="n">
+        <v>46230</v>
+      </c>
+      <c r="B392" t="n">
+        <v>52.2809</v>
+      </c>
+      <c r="C392" t="n">
+        <v>52.26</v>
+      </c>
+      <c r="D392" t="n">
+        <v>-0.0209</v>
+      </c>
+      <c r="E392" t="n">
+        <v>-0.0003997635847890913</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="2" t="n">
+        <v>46231</v>
+      </c>
+      <c r="B393" t="n">
+        <v>51.3833</v>
+      </c>
+      <c r="C393" t="n">
+        <v>51.39</v>
+      </c>
+      <c r="D393" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="E393" t="n">
+        <v>0.0001303925594502494</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="n">
+        <v>46232</v>
+      </c>
+      <c r="B394" t="n">
+        <v>49.7996</v>
+      </c>
+      <c r="C394" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="D394" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="E394" t="n">
+        <v>8.0321930296628E-06</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="n">
+        <v>46233</v>
+      </c>
+      <c r="B395" t="n">
+        <v>52.2411</v>
+      </c>
+      <c r="C395" t="n">
+        <v>52.2499</v>
+      </c>
+      <c r="D395" t="n">
+        <v>0.0088</v>
+      </c>
+      <c r="E395" t="n">
+        <v>0.0001684497455068901</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="n">
+        <v>46234</v>
+      </c>
+      <c r="B396" t="n">
+        <v>51.1109</v>
+      </c>
+      <c r="C396" t="n">
+        <v>51.15</v>
+      </c>
+      <c r="D396" t="n">
+        <v>0.0391</v>
+      </c>
+      <c r="E396" t="n">
+        <v>0.00076500315979566</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="B397" t="n">
+        <v>53.1235</v>
+      </c>
+      <c r="C397" t="n">
+        <v>53.13</v>
+      </c>
+      <c r="D397" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="E397" t="n">
+        <v>0.0001223563959452972</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="n">
+        <v>46238</v>
+      </c>
+      <c r="B398" t="n">
+        <v>55.6643</v>
+      </c>
+      <c r="C398" t="n">
+        <v>55.7</v>
+      </c>
+      <c r="D398" t="n">
+        <v>0.0357</v>
+      </c>
+      <c r="E398" t="n">
+        <v>0.0006413446320172893</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="2" t="n">
+        <v>46239</v>
+      </c>
+      <c r="B399" t="n">
+        <v>54.4775</v>
+      </c>
+      <c r="C399" t="n">
+        <v>54.5</v>
+      </c>
+      <c r="D399" t="n">
+        <v>0.0225</v>
+      </c>
+      <c r="E399" t="n">
+        <v>0.0004130145472901656</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="n">
+        <v>46240</v>
+      </c>
+      <c r="B400" t="n">
+        <v>54.0579</v>
+      </c>
+      <c r="C400" t="n">
+        <v>54.1128</v>
+      </c>
+      <c r="D400" t="n">
+        <v>0.0549</v>
+      </c>
+      <c r="E400" t="n">
+        <v>0.001015577741643682</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="2" t="n">
+        <v>46241</v>
+      </c>
+      <c r="B401" t="n">
+        <v>55.5017</v>
+      </c>
+      <c r="C401" t="n">
+        <v>55.47</v>
+      </c>
+      <c r="D401" t="n">
+        <v>-0.0317</v>
+      </c>
+      <c r="E401" t="n">
+        <v>-0.0005711536763738769</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>