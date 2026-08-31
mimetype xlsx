--- v13 (2026-08-10)
+++ v14 (2026-08-31)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E401"/>
+  <dimension ref="A1:E416"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -7023,40 +7023,295 @@
       </c>
       <c r="D400" t="n">
         <v>0.0549</v>
       </c>
       <c r="E400" t="n">
         <v>0.001015577741643682</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="n">
         <v>46241</v>
       </c>
       <c r="B401" t="n">
         <v>55.5017</v>
       </c>
       <c r="C401" t="n">
         <v>55.47</v>
       </c>
       <c r="D401" t="n">
         <v>-0.0317</v>
       </c>
       <c r="E401" t="n">
         <v>-0.0005711536763738769</v>
       </c>
     </row>
+    <row r="402">
+      <c r="A402" s="2" t="n">
+        <v>46244</v>
+      </c>
+      <c r="B402" t="n">
+        <v>55.123</v>
+      </c>
+      <c r="C402" t="n">
+        <v>55.13</v>
+      </c>
+      <c r="D402" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="E402" t="n">
+        <v>0.0001269887342851441</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="2" t="n">
+        <v>46245</v>
+      </c>
+      <c r="B403" t="n">
+        <v>54.9964</v>
+      </c>
+      <c r="C403" t="n">
+        <v>54.9722</v>
+      </c>
+      <c r="D403" t="n">
+        <v>-0.0242</v>
+      </c>
+      <c r="E403" t="n">
+        <v>-0.0004400288018852144</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="2" t="n">
+        <v>46246</v>
+      </c>
+      <c r="B404" t="n">
+        <v>56.3317</v>
+      </c>
+      <c r="C404" t="n">
+        <v>56.33</v>
+      </c>
+      <c r="D404" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="E404" t="n">
+        <v>-3.01783897876329E-05</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="2" t="n">
+        <v>46247</v>
+      </c>
+      <c r="B405" t="n">
+        <v>57.1404</v>
+      </c>
+      <c r="C405" t="n">
+        <v>57.16</v>
+      </c>
+      <c r="D405" t="n">
+        <v>0.0196</v>
+      </c>
+      <c r="E405" t="n">
+        <v>0.0003430147496342342</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="2" t="n">
+        <v>46248</v>
+      </c>
+      <c r="B406" t="n">
+        <v>57.0358</v>
+      </c>
+      <c r="C406" t="n">
+        <v>56.9994</v>
+      </c>
+      <c r="D406" t="n">
+        <v>-0.0364</v>
+      </c>
+      <c r="E406" t="n">
+        <v>-0.0006381956595682011</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="n">
+        <v>46251</v>
+      </c>
+      <c r="B407" t="n">
+        <v>56.7448</v>
+      </c>
+      <c r="C407" t="n">
+        <v>56.7998</v>
+      </c>
+      <c r="D407" t="n">
+        <v>0.055</v>
+      </c>
+      <c r="E407" t="n">
+        <v>0.0009692518080951912</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="2" t="n">
+        <v>46252</v>
+      </c>
+      <c r="B408" t="n">
+        <v>54.5111</v>
+      </c>
+      <c r="C408" t="n">
+        <v>54.5</v>
+      </c>
+      <c r="D408" t="n">
+        <v>-0.0111</v>
+      </c>
+      <c r="E408" t="n">
+        <v>-0.0002036282518606303</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="2" t="n">
+        <v>46253</v>
+      </c>
+      <c r="B409" t="n">
+        <v>54.2625</v>
+      </c>
+      <c r="C409" t="n">
+        <v>54.27</v>
+      </c>
+      <c r="D409" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="E409" t="n">
+        <v>0.000138217000691085</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="2" t="n">
+        <v>46254</v>
+      </c>
+      <c r="B410" t="n">
+        <v>53.9533</v>
+      </c>
+      <c r="C410" t="n">
+        <v>53.97</v>
+      </c>
+      <c r="D410" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="E410" t="n">
+        <v>0.0003095269427449294</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="2" t="n">
+        <v>46255</v>
+      </c>
+      <c r="B411" t="n">
+        <v>54.3482</v>
+      </c>
+      <c r="C411" t="n">
+        <v>54.36</v>
+      </c>
+      <c r="D411" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="E411" t="n">
+        <v>0.0002171185062246771</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="2" t="n">
+        <v>46258</v>
+      </c>
+      <c r="B412" t="n">
+        <v>53.5942</v>
+      </c>
+      <c r="C412" t="n">
+        <v>53.57</v>
+      </c>
+      <c r="D412" t="n">
+        <v>-0.0242</v>
+      </c>
+      <c r="E412" t="n">
+        <v>-0.0004515413981363656</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="2" t="n">
+        <v>46259</v>
+      </c>
+      <c r="B413" t="n">
+        <v>54.245</v>
+      </c>
+      <c r="C413" t="n">
+        <v>54.21</v>
+      </c>
+      <c r="D413" t="n">
+        <v>-0.035</v>
+      </c>
+      <c r="E413" t="n">
+        <v>-0.0006452207576735183</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="2" t="n">
+        <v>46260</v>
+      </c>
+      <c r="B414" t="n">
+        <v>54.2176</v>
+      </c>
+      <c r="C414" t="n">
+        <v>54.22</v>
+      </c>
+      <c r="D414" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="E414" t="n">
+        <v>4.42660685828955E-05</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="2" t="n">
+        <v>46261</v>
+      </c>
+      <c r="B415" t="n">
+        <v>55.0074</v>
+      </c>
+      <c r="C415" t="n">
+        <v>55.0222</v>
+      </c>
+      <c r="D415" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="E415" t="n">
+        <v>0.0002690547090027887</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="2" t="n">
+        <v>46262</v>
+      </c>
+      <c r="B416" t="n">
+        <v>53.211</v>
+      </c>
+      <c r="C416" t="n">
+        <v>53.2418</v>
+      </c>
+      <c r="D416" t="n">
+        <v>0.0308</v>
+      </c>
+      <c r="E416" t="n">
+        <v>0.0005788276860047734</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPO Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPO Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>