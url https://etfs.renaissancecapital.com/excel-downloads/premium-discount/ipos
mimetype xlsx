--- v15 (2026-08-27)
+++ v16 (2026-09-17)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E414"/>
+  <dimension ref="A1:E428"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -7244,40 +7244,278 @@
       </c>
       <c r="D413" t="n">
         <v>-0.1423</v>
       </c>
       <c r="E413" t="n">
         <v>-0.0059795192012740625</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="n">
         <v>46260</v>
       </c>
       <c r="B414" t="n">
         <v>23.7688</v>
       </c>
       <c r="C414" t="n">
         <v>23.66</v>
       </c>
       <c r="D414" t="n">
         <v>-0.1088</v>
       </c>
       <c r="E414" t="n">
         <v>-0.004577429234963482</v>
       </c>
     </row>
+    <row r="415">
+      <c r="A415" s="2" t="n">
+        <v>46261</v>
+      </c>
+      <c r="B415" t="n">
+        <v>23.8641</v>
+      </c>
+      <c r="C415" t="n">
+        <v>23.6213</v>
+      </c>
+      <c r="D415" t="n">
+        <v>-0.2428</v>
+      </c>
+      <c r="E415" t="n">
+        <v>-0.010174278518779254</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="2" t="n">
+        <v>46262</v>
+      </c>
+      <c r="B416" t="n">
+        <v>23.5796</v>
+      </c>
+      <c r="C416" t="n">
+        <v>23.3138</v>
+      </c>
+      <c r="D416" t="n">
+        <v>-0.2658</v>
+      </c>
+      <c r="E416" t="n">
+        <v>-0.011272455851668393</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="2" t="n">
+        <v>46265</v>
+      </c>
+      <c r="B417" t="n">
+        <v>23.3964</v>
+      </c>
+      <c r="C417" t="n">
+        <v>23.3188</v>
+      </c>
+      <c r="D417" t="n">
+        <v>-0.0776</v>
+      </c>
+      <c r="E417" t="n">
+        <v>-0.003316749585406302</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="2" t="n">
+        <v>46266</v>
+      </c>
+      <c r="B418" t="n">
+        <v>23.2027</v>
+      </c>
+      <c r="C418" t="n">
+        <v>22.77</v>
+      </c>
+      <c r="D418" t="n">
+        <v>-0.4327</v>
+      </c>
+      <c r="E418" t="n">
+        <v>-0.01864869174708116</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="2" t="n">
+        <v>46267</v>
+      </c>
+      <c r="B419" t="n">
+        <v>22.8556</v>
+      </c>
+      <c r="C419" t="n">
+        <v>22.8139</v>
+      </c>
+      <c r="D419" t="n">
+        <v>-0.0417</v>
+      </c>
+      <c r="E419" t="n">
+        <v>-0.0018244981536253695</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="2" t="n">
+        <v>46268</v>
+      </c>
+      <c r="B420" t="n">
+        <v>23.0808</v>
+      </c>
+      <c r="C420" t="n">
+        <v>23.1137</v>
+      </c>
+      <c r="D420" t="n">
+        <v>0.0329</v>
+      </c>
+      <c r="E420" t="n">
+        <v>0.0014254271948979237</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="2" t="n">
+        <v>46269</v>
+      </c>
+      <c r="B421" t="n">
+        <v>23.1507</v>
+      </c>
+      <c r="C421" t="n">
+        <v>23.2155</v>
+      </c>
+      <c r="D421" t="n">
+        <v>0.0648</v>
+      </c>
+      <c r="E421" t="n">
+        <v>0.0027990514325700734</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="2" t="n">
+        <v>46273</v>
+      </c>
+      <c r="B422" t="n">
+        <v>23.5216</v>
+      </c>
+      <c r="C422" t="n">
+        <v>23.3527</v>
+      </c>
+      <c r="D422" t="n">
+        <v>-0.1689</v>
+      </c>
+      <c r="E422" t="n">
+        <v>-0.007180633970478198</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="2" t="n">
+        <v>46274</v>
+      </c>
+      <c r="B423" t="n">
+        <v>23.4762</v>
+      </c>
+      <c r="C423" t="n">
+        <v>23.2152</v>
+      </c>
+      <c r="D423" t="n">
+        <v>-0.261</v>
+      </c>
+      <c r="E423" t="n">
+        <v>-0.011117642548623711</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="2" t="n">
+        <v>46275</v>
+      </c>
+      <c r="B424" t="n">
+        <v>23.2399</v>
+      </c>
+      <c r="C424" t="n">
+        <v>22.79</v>
+      </c>
+      <c r="D424" t="n">
+        <v>-0.4499</v>
+      </c>
+      <c r="E424" t="n">
+        <v>-0.019358947327656317</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="2" t="n">
+        <v>46276</v>
+      </c>
+      <c r="B425" t="n">
+        <v>22.6692</v>
+      </c>
+      <c r="C425" t="n">
+        <v>22.665</v>
+      </c>
+      <c r="D425" t="n">
+        <v>-0.0042</v>
+      </c>
+      <c r="E425" t="n">
+        <v>-0.0001852734106188132</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="2" t="n">
+        <v>46279</v>
+      </c>
+      <c r="B426" t="n">
+        <v>22.5163</v>
+      </c>
+      <c r="C426" t="n">
+        <v>22.495</v>
+      </c>
+      <c r="D426" t="n">
+        <v>-0.0213</v>
+      </c>
+      <c r="E426" t="n">
+        <v>-0.0009459813557289608</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B427" t="n">
+        <v>22.2869</v>
+      </c>
+      <c r="C427" t="n">
+        <v>22.2048</v>
+      </c>
+      <c r="D427" t="n">
+        <v>-0.0821</v>
+      </c>
+      <c r="E427" t="n">
+        <v>-0.003683778363074272</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B428" t="n">
+        <v>22.1746</v>
+      </c>
+      <c r="C428" t="n">
+        <v>21.9739</v>
+      </c>
+      <c r="D428" t="n">
+        <v>-0.2007</v>
+      </c>
+      <c r="E428" t="n">
+        <v>-0.009050896070278607</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>