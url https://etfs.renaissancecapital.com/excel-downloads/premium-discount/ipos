--- v16 (2026-09-17)
+++ v17 (2026-10-08)
@@ -193,61 +193,61 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E428"/>
+  <dimension ref="A1:E443"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
+    <col min="1" max="1" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
+    <col min="2" max="2" bestFit="true" width="7.65234375" hidden="false" outlineLevel="0"/>
+    <col min="3" max="3" bestFit="true" width="12.61328125" hidden="false" outlineLevel="0"/>
+    <col min="4" max="4" bestFit="true" width="16.57421875" hidden="false" outlineLevel="0"/>
+    <col min="5" max="5" bestFit="true" width="21.53125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>45659</v>
       </c>
       <c r="B2" t="n">
         <v>12.365</v>
@@ -7480,42 +7480,297 @@
       <c r="C427" t="n">
         <v>22.2048</v>
       </c>
       <c r="D427" t="n">
         <v>-0.0821</v>
       </c>
       <c r="E427" t="n">
         <v>-0.003683778363074272</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="n">
         <v>46281</v>
       </c>
       <c r="B428" t="n">
         <v>22.1746</v>
       </c>
       <c r="C428" t="n">
         <v>21.9739</v>
       </c>
       <c r="D428" t="n">
         <v>-0.2007</v>
       </c>
       <c r="E428" t="n">
         <v>-0.009050896070278607</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B429" t="n">
+        <v>22.0035</v>
+      </c>
+      <c r="C429" t="n">
+        <v>22.095</v>
+      </c>
+      <c r="D429" t="n">
+        <v>0.0915</v>
+      </c>
+      <c r="E429" t="n">
+        <v>0.004158429340786693</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="2" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B430" t="n">
+        <v>22.4134</v>
+      </c>
+      <c r="C430" t="n">
+        <v>22.2977</v>
+      </c>
+      <c r="D430" t="n">
+        <v>-0.1157</v>
+      </c>
+      <c r="E430" t="n">
+        <v>-0.005162090535126309</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="2" t="n">
+        <v>46286</v>
+      </c>
+      <c r="B431" t="n">
+        <v>22.4237</v>
+      </c>
+      <c r="C431" t="n">
+        <v>22.4963</v>
+      </c>
+      <c r="D431" t="n">
+        <v>0.0726</v>
+      </c>
+      <c r="E431" t="n">
+        <v>0.0032376458835963735</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="2" t="n">
+        <v>46287</v>
+      </c>
+      <c r="B432" t="n">
+        <v>22.2078</v>
+      </c>
+      <c r="C432" t="n">
+        <v>22.525</v>
+      </c>
+      <c r="D432" t="n">
+        <v>0.3172</v>
+      </c>
+      <c r="E432" t="n">
+        <v>0.01428326984212754</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="2" t="n">
+        <v>46288</v>
+      </c>
+      <c r="B433" t="n">
+        <v>21.8939</v>
+      </c>
+      <c r="C433" t="n">
+        <v>21.915</v>
+      </c>
+      <c r="D433" t="n">
+        <v>0.0211</v>
+      </c>
+      <c r="E433" t="n">
+        <v>0.0009637387582842708</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="2" t="n">
+        <v>46289</v>
+      </c>
+      <c r="B434" t="n">
+        <v>21.6428</v>
+      </c>
+      <c r="C434" t="n">
+        <v>21.615</v>
+      </c>
+      <c r="D434" t="n">
+        <v>-0.0278</v>
+      </c>
+      <c r="E434" t="n">
+        <v>-0.0012844918402424824</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="n">
+        <v>46290</v>
+      </c>
+      <c r="B435" t="n">
+        <v>21.6873</v>
+      </c>
+      <c r="C435" t="n">
+        <v>21.6051</v>
+      </c>
+      <c r="D435" t="n">
+        <v>-0.0822</v>
+      </c>
+      <c r="E435" t="n">
+        <v>-0.0037902366822979345</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="n">
+        <v>46293</v>
+      </c>
+      <c r="B436" t="n">
+        <v>21.173</v>
+      </c>
+      <c r="C436" t="n">
+        <v>20.985</v>
+      </c>
+      <c r="D436" t="n">
+        <v>-0.188</v>
+      </c>
+      <c r="E436" t="n">
+        <v>-0.008879232985405942</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="n">
+        <v>46294</v>
+      </c>
+      <c r="B437" t="n">
+        <v>21.2094</v>
+      </c>
+      <c r="C437" t="n">
+        <v>21.075</v>
+      </c>
+      <c r="D437" t="n">
+        <v>-0.1344</v>
+      </c>
+      <c r="E437" t="n">
+        <v>-0.006336812922572067</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="n">
+        <v>46295</v>
+      </c>
+      <c r="B438" t="n">
+        <v>21.364</v>
+      </c>
+      <c r="C438" t="n">
+        <v>21.2072</v>
+      </c>
+      <c r="D438" t="n">
+        <v>-0.1568</v>
+      </c>
+      <c r="E438" t="n">
+        <v>-0.007339449541284403</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="n">
+        <v>46296</v>
+      </c>
+      <c r="B439" t="n">
+        <v>21.4147</v>
+      </c>
+      <c r="C439" t="n">
+        <v>21.1099</v>
+      </c>
+      <c r="D439" t="n">
+        <v>-0.3048</v>
+      </c>
+      <c r="E439" t="n">
+        <v>-0.0142332136336255</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="n">
+        <v>46297</v>
+      </c>
+      <c r="B440" t="n">
+        <v>21.2714</v>
+      </c>
+      <c r="C440" t="n">
+        <v>21.21</v>
+      </c>
+      <c r="D440" t="n">
+        <v>-0.0614</v>
+      </c>
+      <c r="E440" t="n">
+        <v>-0.002886504884492793</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="n">
+        <v>46300</v>
+      </c>
+      <c r="B441" t="n">
+        <v>21.4586</v>
+      </c>
+      <c r="C441" t="n">
+        <v>21.56</v>
+      </c>
+      <c r="D441" t="n">
+        <v>0.1014</v>
+      </c>
+      <c r="E441" t="n">
+        <v>0.0047253781700576925</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="n">
+        <v>46301</v>
+      </c>
+      <c r="B442" t="n">
+        <v>21.5501</v>
+      </c>
+      <c r="C442" t="n">
+        <v>21.5339</v>
+      </c>
+      <c r="D442" t="n">
+        <v>-0.0162</v>
+      </c>
+      <c r="E442" t="n">
+        <v>-0.0007517366508740099</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="n">
+        <v>46302</v>
+      </c>
+      <c r="B443" t="n">
+        <v>21.1559</v>
+      </c>
+      <c r="C443" t="n">
+        <v>21.01</v>
+      </c>
+      <c r="D443" t="n">
+        <v>-0.1459</v>
+      </c>
+      <c r="E443" t="n">
+        <v>-0.006896421329274576</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>