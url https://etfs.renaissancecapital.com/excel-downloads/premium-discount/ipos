--- v17 (2026-10-08)
+++ v18 (2026-10-28)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E443"/>
+  <dimension ref="A1:E457"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="10.62109375" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="7.65234375" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="12.61328125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="16.57421875" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="21.53125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -7737,40 +7737,278 @@
       </c>
       <c r="D442" t="n">
         <v>-0.0162</v>
       </c>
       <c r="E442" t="n">
         <v>-0.0007517366508740099</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="n">
         <v>46302</v>
       </c>
       <c r="B443" t="n">
         <v>21.1559</v>
       </c>
       <c r="C443" t="n">
         <v>21.01</v>
       </c>
       <c r="D443" t="n">
         <v>-0.1459</v>
       </c>
       <c r="E443" t="n">
         <v>-0.006896421329274576</v>
       </c>
     </row>
+    <row r="444">
+      <c r="A444" s="2" t="n">
+        <v>46303</v>
+      </c>
+      <c r="B444" t="n">
+        <v>20.7068</v>
+      </c>
+      <c r="C444" t="n">
+        <v>20.6581</v>
+      </c>
+      <c r="D444" t="n">
+        <v>-0.0487</v>
+      </c>
+      <c r="E444" t="n">
+        <v>-0.002351884405122955</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="n">
+        <v>46304</v>
+      </c>
+      <c r="B445" t="n">
+        <v>20.8896</v>
+      </c>
+      <c r="C445" t="n">
+        <v>20.98</v>
+      </c>
+      <c r="D445" t="n">
+        <v>0.0904</v>
+      </c>
+      <c r="E445" t="n">
+        <v>0.004327512254901961</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="2" t="n">
+        <v>46307</v>
+      </c>
+      <c r="B446" t="n">
+        <v>20.7929</v>
+      </c>
+      <c r="C446" t="n">
+        <v>20.505</v>
+      </c>
+      <c r="D446" t="n">
+        <v>-0.2879</v>
+      </c>
+      <c r="E446" t="n">
+        <v>-0.013846072457425371</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="n">
+        <v>46308</v>
+      </c>
+      <c r="B447" t="n">
+        <v>20.2228</v>
+      </c>
+      <c r="C447" t="n">
+        <v>20.2204</v>
+      </c>
+      <c r="D447" t="n">
+        <v>-0.0024</v>
+      </c>
+      <c r="E447" t="n">
+        <v>-0.0001186779278833792</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="2" t="n">
+        <v>46309</v>
+      </c>
+      <c r="B448" t="n">
+        <v>19.9296</v>
+      </c>
+      <c r="C448" t="n">
+        <v>19.6272</v>
+      </c>
+      <c r="D448" t="n">
+        <v>-0.3024</v>
+      </c>
+      <c r="E448" t="n">
+        <v>-0.015173410404624279</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="2" t="n">
+        <v>46310</v>
+      </c>
+      <c r="B449" t="n">
+        <v>19.0716</v>
+      </c>
+      <c r="C449" t="n">
+        <v>19.1856</v>
+      </c>
+      <c r="D449" t="n">
+        <v>0.114</v>
+      </c>
+      <c r="E449" t="n">
+        <v>0.005977474359781035</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="2" t="n">
+        <v>46311</v>
+      </c>
+      <c r="B450" t="n">
+        <v>19.3887</v>
+      </c>
+      <c r="C450" t="n">
+        <v>19.162</v>
+      </c>
+      <c r="D450" t="n">
+        <v>-0.2267</v>
+      </c>
+      <c r="E450" t="n">
+        <v>-0.01169237751886408</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="2" t="n">
+        <v>46314</v>
+      </c>
+      <c r="B451" t="n">
+        <v>19.2948</v>
+      </c>
+      <c r="C451" t="n">
+        <v>19.045</v>
+      </c>
+      <c r="D451" t="n">
+        <v>-0.2498</v>
+      </c>
+      <c r="E451" t="n">
+        <v>-0.012946493355722786</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="2" t="n">
+        <v>46315</v>
+      </c>
+      <c r="B452" t="n">
+        <v>18.8722</v>
+      </c>
+      <c r="C452" t="n">
+        <v>18.8315</v>
+      </c>
+      <c r="D452" t="n">
+        <v>-0.0407</v>
+      </c>
+      <c r="E452" t="n">
+        <v>-0.002156611311876729</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B453" t="n">
+        <v>18.7612</v>
+      </c>
+      <c r="C453" t="n">
+        <v>18.56</v>
+      </c>
+      <c r="D453" t="n">
+        <v>-0.2012</v>
+      </c>
+      <c r="E453" t="n">
+        <v>-0.01072426070827026</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B454" t="n">
+        <v>18.2633</v>
+      </c>
+      <c r="C454" t="n">
+        <v>18.0815</v>
+      </c>
+      <c r="D454" t="n">
+        <v>-0.1818</v>
+      </c>
+      <c r="E454" t="n">
+        <v>-0.009954389403886483</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B455" t="n">
+        <v>18.595</v>
+      </c>
+      <c r="C455" t="n">
+        <v>18.48</v>
+      </c>
+      <c r="D455" t="n">
+        <v>-0.115</v>
+      </c>
+      <c r="E455" t="n">
+        <v>-0.006184458187684862</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="2" t="n">
+        <v>46321</v>
+      </c>
+      <c r="B456" t="n">
+        <v>18.4016</v>
+      </c>
+      <c r="C456" t="n">
+        <v>18.35</v>
+      </c>
+      <c r="D456" t="n">
+        <v>-0.0516</v>
+      </c>
+      <c r="E456" t="n">
+        <v>-0.002804103990957308</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="2" t="n">
+        <v>46322</v>
+      </c>
+      <c r="B457" t="n">
+        <v>18.2885</v>
+      </c>
+      <c r="C457" t="n">
+        <v>18.3849</v>
+      </c>
+      <c r="D457" t="n">
+        <v>0.0964</v>
+      </c>
+      <c r="E457" t="n">
+        <v>0.005271071985127266</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>