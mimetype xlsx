--- v7 (2026-03-12)
+++ v8 (2026-04-01)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E298"/>
+  <dimension ref="A1:E312"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5272,40 +5272,278 @@
       </c>
       <c r="D297" t="n">
         <v>0.1429</v>
       </c>
       <c r="E297" t="n">
         <v>0.007590122748591126</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="n">
         <v>46092</v>
       </c>
       <c r="B298" t="n">
         <v>19.0824</v>
       </c>
       <c r="C298" t="n">
         <v>19.11</v>
       </c>
       <c r="D298" t="n">
         <v>0.0276</v>
       </c>
       <c r="E298" t="n">
         <v>0.0014463589485599296</v>
       </c>
     </row>
+    <row r="299">
+      <c r="A299" s="2" t="n">
+        <v>46093</v>
+      </c>
+      <c r="B299" t="n">
+        <v>18.8146</v>
+      </c>
+      <c r="C299" t="n">
+        <v>18.8018</v>
+      </c>
+      <c r="D299" t="n">
+        <v>-0.0128</v>
+      </c>
+      <c r="E299" t="n">
+        <v>-0.0006803227280941397</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="n">
+        <v>46094</v>
+      </c>
+      <c r="B300" t="n">
+        <v>18.4216</v>
+      </c>
+      <c r="C300" t="n">
+        <v>18.3922</v>
+      </c>
+      <c r="D300" t="n">
+        <v>-0.0294</v>
+      </c>
+      <c r="E300" t="n">
+        <v>-0.0015959525774091284</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="n">
+        <v>46097</v>
+      </c>
+      <c r="B301" t="n">
+        <v>18.8012</v>
+      </c>
+      <c r="C301" t="n">
+        <v>18.9792</v>
+      </c>
+      <c r="D301" t="n">
+        <v>0.178</v>
+      </c>
+      <c r="E301" t="n">
+        <v>0.009467480799097929</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="n">
+        <v>46098</v>
+      </c>
+      <c r="B302" t="n">
+        <v>18.642</v>
+      </c>
+      <c r="C302" t="n">
+        <v>18.6826</v>
+      </c>
+      <c r="D302" t="n">
+        <v>0.0406</v>
+      </c>
+      <c r="E302" t="n">
+        <v>0.0021778779100954833</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="n">
+        <v>46099</v>
+      </c>
+      <c r="B303" t="n">
+        <v>18.9926</v>
+      </c>
+      <c r="C303" t="n">
+        <v>18.5995</v>
+      </c>
+      <c r="D303" t="n">
+        <v>-0.3931</v>
+      </c>
+      <c r="E303" t="n">
+        <v>-0.020697534829354592</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="n">
+        <v>46100</v>
+      </c>
+      <c r="B304" t="n">
+        <v>18.5919</v>
+      </c>
+      <c r="C304" t="n">
+        <v>18.5643</v>
+      </c>
+      <c r="D304" t="n">
+        <v>-0.0276</v>
+      </c>
+      <c r="E304" t="n">
+        <v>-0.0014845174511480808</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="n">
+        <v>46101</v>
+      </c>
+      <c r="B305" t="n">
+        <v>18.5206</v>
+      </c>
+      <c r="C305" t="n">
+        <v>17.9732</v>
+      </c>
+      <c r="D305" t="n">
+        <v>-0.5474</v>
+      </c>
+      <c r="E305" t="n">
+        <v>-0.029556277874366918</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="n">
+        <v>46104</v>
+      </c>
+      <c r="B306" t="n">
+        <v>17.8703</v>
+      </c>
+      <c r="C306" t="n">
+        <v>18.1481</v>
+      </c>
+      <c r="D306" t="n">
+        <v>0.2778</v>
+      </c>
+      <c r="E306" t="n">
+        <v>0.015545346188927996</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B307" t="n">
+        <v>18.233</v>
+      </c>
+      <c r="C307" t="n">
+        <v>18.3176</v>
+      </c>
+      <c r="D307" t="n">
+        <v>0.0846</v>
+      </c>
+      <c r="E307" t="n">
+        <v>0.004639938572917238</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B308" t="n">
+        <v>18.6909</v>
+      </c>
+      <c r="C308" t="n">
+        <v>18.6442</v>
+      </c>
+      <c r="D308" t="n">
+        <v>-0.0467</v>
+      </c>
+      <c r="E308" t="n">
+        <v>-0.002498542071275326</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B309" t="n">
+        <v>18.0622</v>
+      </c>
+      <c r="C309" t="n">
+        <v>17.713</v>
+      </c>
+      <c r="D309" t="n">
+        <v>-0.3492</v>
+      </c>
+      <c r="E309" t="n">
+        <v>-0.019333193077255263</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B310" t="n">
+        <v>17.9062</v>
+      </c>
+      <c r="C310" t="n">
+        <v>17.53</v>
+      </c>
+      <c r="D310" t="n">
+        <v>-0.3762</v>
+      </c>
+      <c r="E310" t="n">
+        <v>-0.02100948274899197</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B311" t="n">
+        <v>17.7718</v>
+      </c>
+      <c r="C311" t="n">
+        <v>17.6575</v>
+      </c>
+      <c r="D311" t="n">
+        <v>-0.1143</v>
+      </c>
+      <c r="E311" t="n">
+        <v>-0.00643153760451952</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="n">
+        <v>46112</v>
+      </c>
+      <c r="B312" t="n">
+        <v>17.7238</v>
+      </c>
+      <c r="C312" t="n">
+        <v>18.2292</v>
+      </c>
+      <c r="D312" t="n">
+        <v>0.5054</v>
+      </c>
+      <c r="E312" t="n">
+        <v>0.028515329669709655</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>