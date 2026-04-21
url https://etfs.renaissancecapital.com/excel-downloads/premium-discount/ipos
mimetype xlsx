--- v8 (2026-04-01)
+++ v9 (2026-04-21)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E312"/>
+  <dimension ref="A1:E325"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5510,40 +5510,261 @@
       </c>
       <c r="D311" t="n">
         <v>-0.1143</v>
       </c>
       <c r="E311" t="n">
         <v>-0.00643153760451952</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="n">
         <v>46112</v>
       </c>
       <c r="B312" t="n">
         <v>17.7238</v>
       </c>
       <c r="C312" t="n">
         <v>18.2292</v>
       </c>
       <c r="D312" t="n">
         <v>0.5054</v>
       </c>
       <c r="E312" t="n">
         <v>0.028515329669709655</v>
       </c>
     </row>
+    <row r="313">
+      <c r="A313" s="2" t="n">
+        <v>46113</v>
+      </c>
+      <c r="B313" t="n">
+        <v>18.6974</v>
+      </c>
+      <c r="C313" t="n">
+        <v>18.8369</v>
+      </c>
+      <c r="D313" t="n">
+        <v>0.1395</v>
+      </c>
+      <c r="E313" t="n">
+        <v>0.007460930396739654</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="n">
+        <v>46114</v>
+      </c>
+      <c r="B314" t="n">
+        <v>18.3491</v>
+      </c>
+      <c r="C314" t="n">
+        <v>18.512</v>
+      </c>
+      <c r="D314" t="n">
+        <v>0.1629</v>
+      </c>
+      <c r="E314" t="n">
+        <v>0.008877819620580846</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="n">
+        <v>46118</v>
+      </c>
+      <c r="B315" t="n">
+        <v>18.5682</v>
+      </c>
+      <c r="C315" t="n">
+        <v>18.81</v>
+      </c>
+      <c r="D315" t="n">
+        <v>0.2418</v>
+      </c>
+      <c r="E315" t="n">
+        <v>0.013022263870488254</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="n">
+        <v>46119</v>
+      </c>
+      <c r="B316" t="n">
+        <v>18.5938</v>
+      </c>
+      <c r="C316" t="n">
+        <v>18.7466</v>
+      </c>
+      <c r="D316" t="n">
+        <v>0.1528</v>
+      </c>
+      <c r="E316" t="n">
+        <v>0.008217793027783454</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="n">
+        <v>46120</v>
+      </c>
+      <c r="B317" t="n">
+        <v>19.8034</v>
+      </c>
+      <c r="C317" t="n">
+        <v>19.9543</v>
+      </c>
+      <c r="D317" t="n">
+        <v>0.1509</v>
+      </c>
+      <c r="E317" t="n">
+        <v>0.007619903652908086</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="n">
+        <v>46121</v>
+      </c>
+      <c r="B318" t="n">
+        <v>19.7951</v>
+      </c>
+      <c r="C318" t="n">
+        <v>19.995</v>
+      </c>
+      <c r="D318" t="n">
+        <v>0.1999</v>
+      </c>
+      <c r="E318" t="n">
+        <v>0.010098458709478607</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="n">
+        <v>46122</v>
+      </c>
+      <c r="B319" t="n">
+        <v>20.3256</v>
+      </c>
+      <c r="C319" t="n">
+        <v>20.515</v>
+      </c>
+      <c r="D319" t="n">
+        <v>0.1894</v>
+      </c>
+      <c r="E319" t="n">
+        <v>0.009318298106820956</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="n">
+        <v>46125</v>
+      </c>
+      <c r="B320" t="n">
+        <v>20.3882</v>
+      </c>
+      <c r="C320" t="n">
+        <v>20.7143</v>
+      </c>
+      <c r="D320" t="n">
+        <v>0.3261</v>
+      </c>
+      <c r="E320" t="n">
+        <v>0.01599454586476491</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="n">
+        <v>46126</v>
+      </c>
+      <c r="B321" t="n">
+        <v>21.003</v>
+      </c>
+      <c r="C321" t="n">
+        <v>21.2063</v>
+      </c>
+      <c r="D321" t="n">
+        <v>0.2033</v>
+      </c>
+      <c r="E321" t="n">
+        <v>0.009679569585297337</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="n">
+        <v>46127</v>
+      </c>
+      <c r="B322" t="n">
+        <v>20.7467</v>
+      </c>
+      <c r="C322" t="n">
+        <v>20.9682</v>
+      </c>
+      <c r="D322" t="n">
+        <v>0.2215</v>
+      </c>
+      <c r="E322" t="n">
+        <v>0.010676396728154357</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="n">
+        <v>46128</v>
+      </c>
+      <c r="B323" t="n">
+        <v>21.0892</v>
+      </c>
+      <c r="C323" t="n">
+        <v>21.1013</v>
+      </c>
+      <c r="D323" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="E323" t="n">
+        <v>0.000573753390360943</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="n">
+        <v>46129</v>
+      </c>
+      <c r="B324" t="n">
+        <v>20.7584</v>
+      </c>
+      <c r="C324" t="n">
+        <v>21.1163</v>
+      </c>
+      <c r="D324" t="n">
+        <v>0.3579</v>
+      </c>
+      <c r="E324" t="n">
+        <v>0.017241213195622013</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="n">
+        <v>46132</v>
+      </c>
+      <c r="B325" t="n">
+        <v>20.7472</v>
+      </c>
+      <c r="C325" t="n">
+        <v>20.7985</v>
+      </c>
+      <c r="D325" t="n">
+        <v>0.0513</v>
+      </c>
+      <c r="E325" t="n">
+        <v>0.0024726228117529113</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>