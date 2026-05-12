--- v9 (2026-04-21)
+++ v10 (2026-05-12)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E325"/>
+  <dimension ref="A1:E340"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5731,40 +5731,295 @@
       </c>
       <c r="D324" t="n">
         <v>0.3579</v>
       </c>
       <c r="E324" t="n">
         <v>0.017241213195622013</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="n">
         <v>46132</v>
       </c>
       <c r="B325" t="n">
         <v>20.7472</v>
       </c>
       <c r="C325" t="n">
         <v>20.7985</v>
       </c>
       <c r="D325" t="n">
         <v>0.0513</v>
       </c>
       <c r="E325" t="n">
         <v>0.0024726228117529113</v>
       </c>
     </row>
+    <row r="326">
+      <c r="A326" s="2" t="n">
+        <v>46133</v>
+      </c>
+      <c r="B326" t="n">
+        <v>21.0202</v>
+      </c>
+      <c r="C326" t="n">
+        <v>20.775</v>
+      </c>
+      <c r="D326" t="n">
+        <v>-0.2452</v>
+      </c>
+      <c r="E326" t="n">
+        <v>-0.011664969886109553</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="n">
+        <v>46134</v>
+      </c>
+      <c r="B327" t="n">
+        <v>20.9433</v>
+      </c>
+      <c r="C327" t="n">
+        <v>21.0209</v>
+      </c>
+      <c r="D327" t="n">
+        <v>0.0776</v>
+      </c>
+      <c r="E327" t="n">
+        <v>0.0037052422493112354</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="n">
+        <v>46135</v>
+      </c>
+      <c r="B328" t="n">
+        <v>20.9295</v>
+      </c>
+      <c r="C328" t="n">
+        <v>20.8109</v>
+      </c>
+      <c r="D328" t="n">
+        <v>-0.1186</v>
+      </c>
+      <c r="E328" t="n">
+        <v>-0.005666642776941637</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="n">
+        <v>46136</v>
+      </c>
+      <c r="B329" t="n">
+        <v>20.8228</v>
+      </c>
+      <c r="C329" t="n">
+        <v>20.965</v>
+      </c>
+      <c r="D329" t="n">
+        <v>0.1422</v>
+      </c>
+      <c r="E329" t="n">
+        <v>0.0068290527690800466</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="n">
+        <v>46139</v>
+      </c>
+      <c r="B330" t="n">
+        <v>21.0054</v>
+      </c>
+      <c r="C330" t="n">
+        <v>21.1527</v>
+      </c>
+      <c r="D330" t="n">
+        <v>0.1473</v>
+      </c>
+      <c r="E330" t="n">
+        <v>0.007012482504498843</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="n">
+        <v>46140</v>
+      </c>
+      <c r="B331" t="n">
+        <v>20.6589</v>
+      </c>
+      <c r="C331" t="n">
+        <v>20.655</v>
+      </c>
+      <c r="D331" t="n">
+        <v>-0.0039</v>
+      </c>
+      <c r="E331" t="n">
+        <v>-0.0001887806223951905</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B332" t="n">
+        <v>20.6123</v>
+      </c>
+      <c r="C332" t="n">
+        <v>20.6794</v>
+      </c>
+      <c r="D332" t="n">
+        <v>0.0671</v>
+      </c>
+      <c r="E332" t="n">
+        <v>0.003255337832265201</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B333" t="n">
+        <v>20.8923</v>
+      </c>
+      <c r="C333" t="n">
+        <v>21.1525</v>
+      </c>
+      <c r="D333" t="n">
+        <v>0.2602</v>
+      </c>
+      <c r="E333" t="n">
+        <v>0.012454349209996027</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="n">
+        <v>46143</v>
+      </c>
+      <c r="B334" t="n">
+        <v>20.7442</v>
+      </c>
+      <c r="C334" t="n">
+        <v>21.2413</v>
+      </c>
+      <c r="D334" t="n">
+        <v>0.4971</v>
+      </c>
+      <c r="E334" t="n">
+        <v>0.02396332468834662</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B335" t="n">
+        <v>20.8178</v>
+      </c>
+      <c r="C335" t="n">
+        <v>21.4123</v>
+      </c>
+      <c r="D335" t="n">
+        <v>0.5945</v>
+      </c>
+      <c r="E335" t="n">
+        <v>0.028557292317151668</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="n">
+        <v>46147</v>
+      </c>
+      <c r="B336" t="n">
+        <v>20.7669</v>
+      </c>
+      <c r="C336" t="n">
+        <v>21.495</v>
+      </c>
+      <c r="D336" t="n">
+        <v>0.7281</v>
+      </c>
+      <c r="E336" t="n">
+        <v>0.03506060124525085</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="n">
+        <v>46148</v>
+      </c>
+      <c r="B337" t="n">
+        <v>21.1915</v>
+      </c>
+      <c r="C337" t="n">
+        <v>22.915</v>
+      </c>
+      <c r="D337" t="n">
+        <v>1.7235</v>
+      </c>
+      <c r="E337" t="n">
+        <v>0.0813297784489064</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B338" t="n">
+        <v>22.0575</v>
+      </c>
+      <c r="C338" t="n">
+        <v>22.1565</v>
+      </c>
+      <c r="D338" t="n">
+        <v>0.099</v>
+      </c>
+      <c r="E338" t="n">
+        <v>0.00448826929615777</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B339" t="n">
+        <v>21.9218</v>
+      </c>
+      <c r="C339" t="n">
+        <v>22.501</v>
+      </c>
+      <c r="D339" t="n">
+        <v>0.5792</v>
+      </c>
+      <c r="E339" t="n">
+        <v>0.02642118804112801</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="n">
+        <v>46153</v>
+      </c>
+      <c r="B340" t="n">
+        <v>22.0646</v>
+      </c>
+      <c r="C340" t="n">
+        <v>22.2551</v>
+      </c>
+      <c r="D340" t="n">
+        <v>0.1905</v>
+      </c>
+      <c r="E340" t="n">
+        <v>0.008633739111517998</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>