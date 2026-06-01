--- v10 (2026-05-12)
+++ v11 (2026-06-01)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E340"/>
+  <dimension ref="A1:E353"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -5986,40 +5986,261 @@
       </c>
       <c r="D339" t="n">
         <v>0.5792</v>
       </c>
       <c r="E339" t="n">
         <v>0.02642118804112801</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="n">
         <v>46153</v>
       </c>
       <c r="B340" t="n">
         <v>22.0646</v>
       </c>
       <c r="C340" t="n">
         <v>22.2551</v>
       </c>
       <c r="D340" t="n">
         <v>0.1905</v>
       </c>
       <c r="E340" t="n">
         <v>0.008633739111517998</v>
       </c>
     </row>
+    <row r="341">
+      <c r="A341" s="2" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B341" t="n">
+        <v>21.6089</v>
+      </c>
+      <c r="C341" t="n">
+        <v>21.3611</v>
+      </c>
+      <c r="D341" t="n">
+        <v>-0.2478</v>
+      </c>
+      <c r="E341" t="n">
+        <v>-0.011467497188658377</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="n">
+        <v>46155</v>
+      </c>
+      <c r="B342" t="n">
+        <v>21.8236</v>
+      </c>
+      <c r="C342" t="n">
+        <v>22.0358</v>
+      </c>
+      <c r="D342" t="n">
+        <v>0.2122</v>
+      </c>
+      <c r="E342" t="n">
+        <v>0.00972341868436005</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="2" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B343" t="n">
+        <v>21.4803</v>
+      </c>
+      <c r="C343" t="n">
+        <v>21.4801</v>
+      </c>
+      <c r="D343" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="E343" t="n">
+        <v>-9.3108569247171E-06</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="n">
+        <v>46157</v>
+      </c>
+      <c r="B344" t="n">
+        <v>20.843</v>
+      </c>
+      <c r="C344" t="n">
+        <v>21.515</v>
+      </c>
+      <c r="D344" t="n">
+        <v>0.672</v>
+      </c>
+      <c r="E344" t="n">
+        <v>0.03224104015736698</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B345" t="n">
+        <v>21.2391</v>
+      </c>
+      <c r="C345" t="n">
+        <v>21.4921</v>
+      </c>
+      <c r="D345" t="n">
+        <v>0.253</v>
+      </c>
+      <c r="E345" t="n">
+        <v>0.011911992504390487</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="n">
+        <v>46161</v>
+      </c>
+      <c r="B346" t="n">
+        <v>20.895</v>
+      </c>
+      <c r="C346" t="n">
+        <v>21.0639</v>
+      </c>
+      <c r="D346" t="n">
+        <v>0.1689</v>
+      </c>
+      <c r="E346" t="n">
+        <v>0.008083273510409189</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="n">
+        <v>46162</v>
+      </c>
+      <c r="B347" t="n">
+        <v>21.014</v>
+      </c>
+      <c r="C347" t="n">
+        <v>21.2723</v>
+      </c>
+      <c r="D347" t="n">
+        <v>0.2583</v>
+      </c>
+      <c r="E347" t="n">
+        <v>0.01229180546302465</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="n">
+        <v>46163</v>
+      </c>
+      <c r="B348" t="n">
+        <v>21.3867</v>
+      </c>
+      <c r="C348" t="n">
+        <v>21.6934</v>
+      </c>
+      <c r="D348" t="n">
+        <v>0.3067</v>
+      </c>
+      <c r="E348" t="n">
+        <v>0.014340688371745056</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B349" t="n">
+        <v>21.7403</v>
+      </c>
+      <c r="C349" t="n">
+        <v>21.633</v>
+      </c>
+      <c r="D349" t="n">
+        <v>-0.1073</v>
+      </c>
+      <c r="E349" t="n">
+        <v>-0.004935534468245608</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="n">
+        <v>46168</v>
+      </c>
+      <c r="B350" t="n">
+        <v>22.3176</v>
+      </c>
+      <c r="C350" t="n">
+        <v>22.718</v>
+      </c>
+      <c r="D350" t="n">
+        <v>0.4004</v>
+      </c>
+      <c r="E350" t="n">
+        <v>0.01794099723984658</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B351" t="n">
+        <v>22.2776</v>
+      </c>
+      <c r="C351" t="n">
+        <v>22.085</v>
+      </c>
+      <c r="D351" t="n">
+        <v>-0.1926</v>
+      </c>
+      <c r="E351" t="n">
+        <v>-0.008645455524832119</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B352" t="n">
+        <v>22.2543</v>
+      </c>
+      <c r="C352" t="n">
+        <v>22.535</v>
+      </c>
+      <c r="D352" t="n">
+        <v>0.2807</v>
+      </c>
+      <c r="E352" t="n">
+        <v>0.01261329271197027</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B353" t="n">
+        <v>22.7948</v>
+      </c>
+      <c r="C353" t="n">
+        <v>22.63</v>
+      </c>
+      <c r="D353" t="n">
+        <v>-0.1648</v>
+      </c>
+      <c r="E353" t="n">
+        <v>-0.007229719058732693</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>