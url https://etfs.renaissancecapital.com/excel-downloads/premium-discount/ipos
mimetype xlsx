--- v11 (2026-06-01)
+++ v12 (2026-06-22)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E353"/>
+  <dimension ref="A1:E367"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6207,40 +6207,278 @@
       </c>
       <c r="D352" t="n">
         <v>0.2807</v>
       </c>
       <c r="E352" t="n">
         <v>0.01261329271197027</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="n">
         <v>46171</v>
       </c>
       <c r="B353" t="n">
         <v>22.7948</v>
       </c>
       <c r="C353" t="n">
         <v>22.63</v>
       </c>
       <c r="D353" t="n">
         <v>-0.1648</v>
       </c>
       <c r="E353" t="n">
         <v>-0.007229719058732693</v>
       </c>
     </row>
+    <row r="354">
+      <c r="A354" s="2" t="n">
+        <v>46174</v>
+      </c>
+      <c r="B354" t="n">
+        <v>23.038</v>
+      </c>
+      <c r="C354" t="n">
+        <v>23.2062</v>
+      </c>
+      <c r="D354" t="n">
+        <v>0.1682</v>
+      </c>
+      <c r="E354" t="n">
+        <v>0.0073009809879329805</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B355" t="n">
+        <v>23.4608</v>
+      </c>
+      <c r="C355" t="n">
+        <v>23.5748</v>
+      </c>
+      <c r="D355" t="n">
+        <v>0.114</v>
+      </c>
+      <c r="E355" t="n">
+        <v>0.004859169337788993</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="n">
+        <v>46176</v>
+      </c>
+      <c r="B356" t="n">
+        <v>23.5485</v>
+      </c>
+      <c r="C356" t="n">
+        <v>23.677</v>
+      </c>
+      <c r="D356" t="n">
+        <v>0.1285</v>
+      </c>
+      <c r="E356" t="n">
+        <v>0.005456823152217763</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="n">
+        <v>46177</v>
+      </c>
+      <c r="B357" t="n">
+        <v>23.3412</v>
+      </c>
+      <c r="C357" t="n">
+        <v>23.4119</v>
+      </c>
+      <c r="D357" t="n">
+        <v>0.0707</v>
+      </c>
+      <c r="E357" t="n">
+        <v>0.00302897880143266</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="n">
+        <v>46178</v>
+      </c>
+      <c r="B358" t="n">
+        <v>23.0904</v>
+      </c>
+      <c r="C358" t="n">
+        <v>22.0054</v>
+      </c>
+      <c r="D358" t="n">
+        <v>-1.085</v>
+      </c>
+      <c r="E358" t="n">
+        <v>-0.04698922495929044</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="n">
+        <v>46181</v>
+      </c>
+      <c r="B359" t="n">
+        <v>22.2305</v>
+      </c>
+      <c r="C359" t="n">
+        <v>22.755</v>
+      </c>
+      <c r="D359" t="n">
+        <v>0.5245</v>
+      </c>
+      <c r="E359" t="n">
+        <v>0.023593711342524908</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="n">
+        <v>46182</v>
+      </c>
+      <c r="B360" t="n">
+        <v>22.6972</v>
+      </c>
+      <c r="C360" t="n">
+        <v>22.2533</v>
+      </c>
+      <c r="D360" t="n">
+        <v>-0.4439</v>
+      </c>
+      <c r="E360" t="n">
+        <v>-0.019557478455492307</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="n">
+        <v>46183</v>
+      </c>
+      <c r="B361" t="n">
+        <v>21.9615</v>
+      </c>
+      <c r="C361" t="n">
+        <v>21.6669</v>
+      </c>
+      <c r="D361" t="n">
+        <v>-0.2946</v>
+      </c>
+      <c r="E361" t="n">
+        <v>-0.013414384263369989</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="n">
+        <v>46184</v>
+      </c>
+      <c r="B362" t="n">
+        <v>22.4021</v>
+      </c>
+      <c r="C362" t="n">
+        <v>23.2704</v>
+      </c>
+      <c r="D362" t="n">
+        <v>0.8683</v>
+      </c>
+      <c r="E362" t="n">
+        <v>0.03875975912972445</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="2" t="n">
+        <v>46185</v>
+      </c>
+      <c r="B363" t="n">
+        <v>23.2108</v>
+      </c>
+      <c r="C363" t="n">
+        <v>23.6643</v>
+      </c>
+      <c r="D363" t="n">
+        <v>0.4535</v>
+      </c>
+      <c r="E363" t="n">
+        <v>0.019538318369035104</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="n">
+        <v>46188</v>
+      </c>
+      <c r="B364" t="n">
+        <v>24.563</v>
+      </c>
+      <c r="C364" t="n">
+        <v>25.0609</v>
+      </c>
+      <c r="D364" t="n">
+        <v>0.4979</v>
+      </c>
+      <c r="E364" t="n">
+        <v>0.020270325285999268</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="n">
+        <v>46189</v>
+      </c>
+      <c r="B365" t="n">
+        <v>24.9988</v>
+      </c>
+      <c r="C365" t="n">
+        <v>24.4738</v>
+      </c>
+      <c r="D365" t="n">
+        <v>-0.525</v>
+      </c>
+      <c r="E365" t="n">
+        <v>-0.021001008048386324</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="n">
+        <v>46190</v>
+      </c>
+      <c r="B366" t="n">
+        <v>24.9905</v>
+      </c>
+      <c r="C366" t="n">
+        <v>24.5274</v>
+      </c>
+      <c r="D366" t="n">
+        <v>-0.4631</v>
+      </c>
+      <c r="E366" t="n">
+        <v>-0.018531041795882434</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="n">
+        <v>46191</v>
+      </c>
+      <c r="B367" t="n">
+        <v>25.1031</v>
+      </c>
+      <c r="C367" t="n">
+        <v>25.6848</v>
+      </c>
+      <c r="D367" t="n">
+        <v>0.5817</v>
+      </c>
+      <c r="E367" t="n">
+        <v>0.02317243687034669</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>