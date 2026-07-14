--- v12 (2026-06-22)
+++ v13 (2026-07-14)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E367"/>
+  <dimension ref="A1:E382"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6445,40 +6445,295 @@
       </c>
       <c r="D366" t="n">
         <v>-0.4631</v>
       </c>
       <c r="E366" t="n">
         <v>-0.018531041795882434</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="n">
         <v>46191</v>
       </c>
       <c r="B367" t="n">
         <v>25.1031</v>
       </c>
       <c r="C367" t="n">
         <v>25.6848</v>
       </c>
       <c r="D367" t="n">
         <v>0.5817</v>
       </c>
       <c r="E367" t="n">
         <v>0.02317243687034669</v>
       </c>
     </row>
+    <row r="368">
+      <c r="A368" s="2" t="n">
+        <v>46195</v>
+      </c>
+      <c r="B368" t="n">
+        <v>26.6256</v>
+      </c>
+      <c r="C368" t="n">
+        <v>26.1608</v>
+      </c>
+      <c r="D368" t="n">
+        <v>-0.4648</v>
+      </c>
+      <c r="E368" t="n">
+        <v>-0.017456883600745148</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="2" t="n">
+        <v>46196</v>
+      </c>
+      <c r="B369" t="n">
+        <v>25.1535</v>
+      </c>
+      <c r="C369" t="n">
+        <v>24.9685</v>
+      </c>
+      <c r="D369" t="n">
+        <v>-0.185</v>
+      </c>
+      <c r="E369" t="n">
+        <v>-0.007354841274574115</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="n">
+        <v>46197</v>
+      </c>
+      <c r="B370" t="n">
+        <v>25.1982</v>
+      </c>
+      <c r="C370" t="n">
+        <v>24.8672</v>
+      </c>
+      <c r="D370" t="n">
+        <v>-0.331</v>
+      </c>
+      <c r="E370" t="n">
+        <v>-0.013135858910557104</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="n">
+        <v>46198</v>
+      </c>
+      <c r="B371" t="n">
+        <v>25.7115</v>
+      </c>
+      <c r="C371" t="n">
+        <v>25.4238</v>
+      </c>
+      <c r="D371" t="n">
+        <v>-0.2877</v>
+      </c>
+      <c r="E371" t="n">
+        <v>-0.011189545534099527</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B372" t="n">
+        <v>24.8924</v>
+      </c>
+      <c r="C372" t="n">
+        <v>24.9725</v>
+      </c>
+      <c r="D372" t="n">
+        <v>0.0801</v>
+      </c>
+      <c r="E372" t="n">
+        <v>0.003217849624785075</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="2" t="n">
+        <v>46202</v>
+      </c>
+      <c r="B373" t="n">
+        <v>25.2438</v>
+      </c>
+      <c r="C373" t="n">
+        <v>25.3208</v>
+      </c>
+      <c r="D373" t="n">
+        <v>0.077</v>
+      </c>
+      <c r="E373" t="n">
+        <v>0.003050253923735729</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="n">
+        <v>46203</v>
+      </c>
+      <c r="B374" t="n">
+        <v>25.3352</v>
+      </c>
+      <c r="C374" t="n">
+        <v>25.635</v>
+      </c>
+      <c r="D374" t="n">
+        <v>0.2998</v>
+      </c>
+      <c r="E374" t="n">
+        <v>0.011833338596103445</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="2" t="n">
+        <v>46204</v>
+      </c>
+      <c r="B375" t="n">
+        <v>25.3591</v>
+      </c>
+      <c r="C375" t="n">
+        <v>25.2904</v>
+      </c>
+      <c r="D375" t="n">
+        <v>-0.0687</v>
+      </c>
+      <c r="E375" t="n">
+        <v>-0.0027090866789436538</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="n">
+        <v>46205</v>
+      </c>
+      <c r="B376" t="n">
+        <v>24.7659</v>
+      </c>
+      <c r="C376" t="n">
+        <v>24.5548</v>
+      </c>
+      <c r="D376" t="n">
+        <v>-0.2111</v>
+      </c>
+      <c r="E376" t="n">
+        <v>-0.008523817022599623</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="2" t="n">
+        <v>46209</v>
+      </c>
+      <c r="B377" t="n">
+        <v>25.2862</v>
+      </c>
+      <c r="C377" t="n">
+        <v>25.305</v>
+      </c>
+      <c r="D377" t="n">
+        <v>0.0188</v>
+      </c>
+      <c r="E377" t="n">
+        <v>0.000743488543157928</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="n">
+        <v>46210</v>
+      </c>
+      <c r="B378" t="n">
+        <v>24.5029</v>
+      </c>
+      <c r="C378" t="n">
+        <v>24.4095</v>
+      </c>
+      <c r="D378" t="n">
+        <v>-0.0934</v>
+      </c>
+      <c r="E378" t="n">
+        <v>-0.0038117937060511207</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="n">
+        <v>46211</v>
+      </c>
+      <c r="B379" t="n">
+        <v>24.0269</v>
+      </c>
+      <c r="C379" t="n">
+        <v>24.0537</v>
+      </c>
+      <c r="D379" t="n">
+        <v>0.0268</v>
+      </c>
+      <c r="E379" t="n">
+        <v>0.0011154164707057506</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2" t="n">
+        <v>46212</v>
+      </c>
+      <c r="B380" t="n">
+        <v>24.4609</v>
+      </c>
+      <c r="C380" t="n">
+        <v>24.78</v>
+      </c>
+      <c r="D380" t="n">
+        <v>0.3191</v>
+      </c>
+      <c r="E380" t="n">
+        <v>0.01304530904422977</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="n">
+        <v>46213</v>
+      </c>
+      <c r="B381" t="n">
+        <v>24.1913</v>
+      </c>
+      <c r="C381" t="n">
+        <v>24.415</v>
+      </c>
+      <c r="D381" t="n">
+        <v>0.2237</v>
+      </c>
+      <c r="E381" t="n">
+        <v>0.00924712603291266</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="n">
+        <v>46216</v>
+      </c>
+      <c r="B382" t="n">
+        <v>23.5074</v>
+      </c>
+      <c r="C382" t="n">
+        <v>23.4903</v>
+      </c>
+      <c r="D382" t="n">
+        <v>-0.0171</v>
+      </c>
+      <c r="E382" t="n">
+        <v>-0.0007274305112432681</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>