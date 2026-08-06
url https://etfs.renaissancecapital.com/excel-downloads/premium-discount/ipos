--- v13 (2026-07-14)
+++ v14 (2026-08-06)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E382"/>
+  <dimension ref="A1:E400"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -6700,40 +6700,346 @@
       </c>
       <c r="D381" t="n">
         <v>0.2237</v>
       </c>
       <c r="E381" t="n">
         <v>0.00924712603291266</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="n">
         <v>46216</v>
       </c>
       <c r="B382" t="n">
         <v>23.5074</v>
       </c>
       <c r="C382" t="n">
         <v>23.4903</v>
       </c>
       <c r="D382" t="n">
         <v>-0.0171</v>
       </c>
       <c r="E382" t="n">
         <v>-0.0007274305112432681</v>
       </c>
     </row>
+    <row r="383">
+      <c r="A383" s="2" t="n">
+        <v>46217</v>
+      </c>
+      <c r="B383" t="n">
+        <v>23.6136</v>
+      </c>
+      <c r="C383" t="n">
+        <v>23.6035</v>
+      </c>
+      <c r="D383" t="n">
+        <v>-0.0101</v>
+      </c>
+      <c r="E383" t="n">
+        <v>-0.0004277196192024935</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="n">
+        <v>46218</v>
+      </c>
+      <c r="B384" t="n">
+        <v>24.1554</v>
+      </c>
+      <c r="C384" t="n">
+        <v>23.86</v>
+      </c>
+      <c r="D384" t="n">
+        <v>-0.2954</v>
+      </c>
+      <c r="E384" t="n">
+        <v>-0.012229149589739767</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2" t="n">
+        <v>46219</v>
+      </c>
+      <c r="B385" t="n">
+        <v>23.4779</v>
+      </c>
+      <c r="C385" t="n">
+        <v>23.213</v>
+      </c>
+      <c r="D385" t="n">
+        <v>-0.2649</v>
+      </c>
+      <c r="E385" t="n">
+        <v>-0.011282951200916606</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2" t="n">
+        <v>46220</v>
+      </c>
+      <c r="B386" t="n">
+        <v>22.3333</v>
+      </c>
+      <c r="C386" t="n">
+        <v>22.5831</v>
+      </c>
+      <c r="D386" t="n">
+        <v>0.2498</v>
+      </c>
+      <c r="E386" t="n">
+        <v>0.011185091321031822</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2" t="n">
+        <v>46223</v>
+      </c>
+      <c r="B387" t="n">
+        <v>22.4486</v>
+      </c>
+      <c r="C387" t="n">
+        <v>22.4259</v>
+      </c>
+      <c r="D387" t="n">
+        <v>-0.0227</v>
+      </c>
+      <c r="E387" t="n">
+        <v>-0.0010111989166362268</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="n">
+        <v>46224</v>
+      </c>
+      <c r="B388" t="n">
+        <v>23.0834</v>
+      </c>
+      <c r="C388" t="n">
+        <v>23.085</v>
+      </c>
+      <c r="D388" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="E388" t="n">
+        <v>6.93138792378938E-05</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2" t="n">
+        <v>46225</v>
+      </c>
+      <c r="B389" t="n">
+        <v>23.3119</v>
+      </c>
+      <c r="C389" t="n">
+        <v>23.387</v>
+      </c>
+      <c r="D389" t="n">
+        <v>0.0751</v>
+      </c>
+      <c r="E389" t="n">
+        <v>0.003221530634568611</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="n">
+        <v>46226</v>
+      </c>
+      <c r="B390" t="n">
+        <v>23.2936</v>
+      </c>
+      <c r="C390" t="n">
+        <v>22.8948</v>
+      </c>
+      <c r="D390" t="n">
+        <v>-0.3988</v>
+      </c>
+      <c r="E390" t="n">
+        <v>-0.017120582477590414</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="2" t="n">
+        <v>46227</v>
+      </c>
+      <c r="B391" t="n">
+        <v>22.7516</v>
+      </c>
+      <c r="C391" t="n">
+        <v>22.6821</v>
+      </c>
+      <c r="D391" t="n">
+        <v>-0.0695</v>
+      </c>
+      <c r="E391" t="n">
+        <v>-0.0030547302167759634</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="n">
+        <v>46230</v>
+      </c>
+      <c r="B392" t="n">
+        <v>22.8963</v>
+      </c>
+      <c r="C392" t="n">
+        <v>22.5751</v>
+      </c>
+      <c r="D392" t="n">
+        <v>-0.3212</v>
+      </c>
+      <c r="E392" t="n">
+        <v>-0.014028467481645506</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="2" t="n">
+        <v>46231</v>
+      </c>
+      <c r="B393" t="n">
+        <v>21.9028</v>
+      </c>
+      <c r="C393" t="n">
+        <v>21.9247</v>
+      </c>
+      <c r="D393" t="n">
+        <v>0.0219</v>
+      </c>
+      <c r="E393" t="n">
+        <v>0.0009998721624632468</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="n">
+        <v>46232</v>
+      </c>
+      <c r="B394" t="n">
+        <v>21.5888</v>
+      </c>
+      <c r="C394" t="n">
+        <v>21.3824</v>
+      </c>
+      <c r="D394" t="n">
+        <v>-0.2064</v>
+      </c>
+      <c r="E394" t="n">
+        <v>-0.009560512858519232</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="n">
+        <v>46233</v>
+      </c>
+      <c r="B395" t="n">
+        <v>21.8007</v>
+      </c>
+      <c r="C395" t="n">
+        <v>22.1511</v>
+      </c>
+      <c r="D395" t="n">
+        <v>0.3504</v>
+      </c>
+      <c r="E395" t="n">
+        <v>0.016072878393813043</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="n">
+        <v>46234</v>
+      </c>
+      <c r="B396" t="n">
+        <v>22.5639</v>
+      </c>
+      <c r="C396" t="n">
+        <v>22.3702</v>
+      </c>
+      <c r="D396" t="n">
+        <v>-0.1937</v>
+      </c>
+      <c r="E396" t="n">
+        <v>-0.008584508883659296</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="B397" t="n">
+        <v>22.7757</v>
+      </c>
+      <c r="C397" t="n">
+        <v>22.5812</v>
+      </c>
+      <c r="D397" t="n">
+        <v>-0.1945</v>
+      </c>
+      <c r="E397" t="n">
+        <v>-0.008539803386943103</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="n">
+        <v>46238</v>
+      </c>
+      <c r="B398" t="n">
+        <v>23.268</v>
+      </c>
+      <c r="C398" t="n">
+        <v>23.3758</v>
+      </c>
+      <c r="D398" t="n">
+        <v>0.1078</v>
+      </c>
+      <c r="E398" t="n">
+        <v>0.004632972322503008</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="2" t="n">
+        <v>46239</v>
+      </c>
+      <c r="B399" t="n">
+        <v>23.8867</v>
+      </c>
+      <c r="C399" t="n">
+        <v>23.8083</v>
+      </c>
+      <c r="D399" t="n">
+        <v>-0.0784</v>
+      </c>
+      <c r="E399" t="n">
+        <v>-0.0032821612026776407</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="n">
+        <v>46240</v>
+      </c>
+      <c r="B400" t="n">
+        <v>23.4855</v>
+      </c>
+      <c r="C400" t="n">
+        <v>23.525</v>
+      </c>
+      <c r="D400" t="n">
+        <v>0.0395</v>
+      </c>
+      <c r="E400" t="n">
+        <v>0.001681888825019693</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>