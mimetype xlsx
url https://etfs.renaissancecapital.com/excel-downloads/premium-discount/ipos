--- v14 (2026-08-06)
+++ v15 (2026-08-27)
@@ -193,51 +193,51 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E400"/>
+  <dimension ref="A1:E414"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="11.19140625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="8.04296875" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="17.47265625" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="22.7109375" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -7006,40 +7006,278 @@
       </c>
       <c r="D399" t="n">
         <v>-0.0784</v>
       </c>
       <c r="E399" t="n">
         <v>-0.0032821612026776407</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="n">
         <v>46240</v>
       </c>
       <c r="B400" t="n">
         <v>23.4855</v>
       </c>
       <c r="C400" t="n">
         <v>23.525</v>
       </c>
       <c r="D400" t="n">
         <v>0.0395</v>
       </c>
       <c r="E400" t="n">
         <v>0.001681888825019693</v>
       </c>
     </row>
+    <row r="401">
+      <c r="A401" s="2" t="n">
+        <v>46241</v>
+      </c>
+      <c r="B401" t="n">
+        <v>23.5699</v>
+      </c>
+      <c r="C401" t="n">
+        <v>23.52</v>
+      </c>
+      <c r="D401" t="n">
+        <v>-0.0499</v>
+      </c>
+      <c r="E401" t="n">
+        <v>-0.002117106988150141</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="2" t="n">
+        <v>46244</v>
+      </c>
+      <c r="B402" t="n">
+        <v>23.5006</v>
+      </c>
+      <c r="C402" t="n">
+        <v>23.4067</v>
+      </c>
+      <c r="D402" t="n">
+        <v>-0.0939</v>
+      </c>
+      <c r="E402" t="n">
+        <v>-0.003995642664442609</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="2" t="n">
+        <v>46245</v>
+      </c>
+      <c r="B403" t="n">
+        <v>23.3398</v>
+      </c>
+      <c r="C403" t="n">
+        <v>23.15</v>
+      </c>
+      <c r="D403" t="n">
+        <v>-0.1898</v>
+      </c>
+      <c r="E403" t="n">
+        <v>-0.00813203197970848</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="2" t="n">
+        <v>46246</v>
+      </c>
+      <c r="B404" t="n">
+        <v>23.673</v>
+      </c>
+      <c r="C404" t="n">
+        <v>23.6057</v>
+      </c>
+      <c r="D404" t="n">
+        <v>-0.0673</v>
+      </c>
+      <c r="E404" t="n">
+        <v>-0.0028429011954547376</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="2" t="n">
+        <v>46247</v>
+      </c>
+      <c r="B405" t="n">
+        <v>23.6497</v>
+      </c>
+      <c r="C405" t="n">
+        <v>23.6221</v>
+      </c>
+      <c r="D405" t="n">
+        <v>-0.0276</v>
+      </c>
+      <c r="E405" t="n">
+        <v>-0.0011670338312959572</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="2" t="n">
+        <v>46248</v>
+      </c>
+      <c r="B406" t="n">
+        <v>23.6109</v>
+      </c>
+      <c r="C406" t="n">
+        <v>23.575</v>
+      </c>
+      <c r="D406" t="n">
+        <v>-0.0359</v>
+      </c>
+      <c r="E406" t="n">
+        <v>-0.0015204841831526965</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="n">
+        <v>46251</v>
+      </c>
+      <c r="B407" t="n">
+        <v>24.1915</v>
+      </c>
+      <c r="C407" t="n">
+        <v>23.895</v>
+      </c>
+      <c r="D407" t="n">
+        <v>-0.2965</v>
+      </c>
+      <c r="E407" t="n">
+        <v>-0.01225637103941467</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="2" t="n">
+        <v>46252</v>
+      </c>
+      <c r="B408" t="n">
+        <v>23.7962</v>
+      </c>
+      <c r="C408" t="n">
+        <v>23.3147</v>
+      </c>
+      <c r="D408" t="n">
+        <v>-0.4815</v>
+      </c>
+      <c r="E408" t="n">
+        <v>-0.020234323127221995</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="2" t="n">
+        <v>46253</v>
+      </c>
+      <c r="B409" t="n">
+        <v>23.2236</v>
+      </c>
+      <c r="C409" t="n">
+        <v>23.245</v>
+      </c>
+      <c r="D409" t="n">
+        <v>0.0214</v>
+      </c>
+      <c r="E409" t="n">
+        <v>0.000921476429149658</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="2" t="n">
+        <v>46254</v>
+      </c>
+      <c r="B410" t="n">
+        <v>23.4574</v>
+      </c>
+      <c r="C410" t="n">
+        <v>23.2622</v>
+      </c>
+      <c r="D410" t="n">
+        <v>-0.1952</v>
+      </c>
+      <c r="E410" t="n">
+        <v>-0.008321467852362154</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="2" t="n">
+        <v>46255</v>
+      </c>
+      <c r="B411" t="n">
+        <v>23.9371</v>
+      </c>
+      <c r="C411" t="n">
+        <v>23.6662</v>
+      </c>
+      <c r="D411" t="n">
+        <v>-0.2709</v>
+      </c>
+      <c r="E411" t="n">
+        <v>-0.011317160391191915</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="2" t="n">
+        <v>46258</v>
+      </c>
+      <c r="B412" t="n">
+        <v>23.6079</v>
+      </c>
+      <c r="C412" t="n">
+        <v>23.385</v>
+      </c>
+      <c r="D412" t="n">
+        <v>-0.2229</v>
+      </c>
+      <c r="E412" t="n">
+        <v>-0.009441754666869988</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="2" t="n">
+        <v>46259</v>
+      </c>
+      <c r="B413" t="n">
+        <v>23.7979</v>
+      </c>
+      <c r="C413" t="n">
+        <v>23.6556</v>
+      </c>
+      <c r="D413" t="n">
+        <v>-0.1423</v>
+      </c>
+      <c r="E413" t="n">
+        <v>-0.0059795192012740625</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="2" t="n">
+        <v>46260</v>
+      </c>
+      <c r="B414" t="n">
+        <v>23.7688</v>
+      </c>
+      <c r="C414" t="n">
+        <v>23.66</v>
+      </c>
+      <c r="D414" t="n">
+        <v>-0.1088</v>
+      </c>
+      <c r="E414" t="n">
+        <v>-0.004577429234963482</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;24&amp;U&amp;"Arial,Regular Bold" IPOS Premium and Discount History</oddHeader>
     <oddFooter>&amp;CPremiumDiscount&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IPOS Premium Discount History</dc:title>
   <dc:creator>Renaissance Capital, LLC</dc:creator>
 </cp:coreProperties>
 </file>